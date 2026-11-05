--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -126,53 +126,50 @@
   <si>
     <t>Pol. Ind. de los Cabezos, s/n. Apdo Correos 69</t>
   </si>
   <si>
     <t>Lodosa</t>
   </si>
   <si>
     <t>gumendi@gumendi.es; xabiermendia@gumendi.es</t>
   </si>
   <si>
     <t>www.gumendi.es</t>
   </si>
   <si>
     <t>José María Busto  Alonso</t>
   </si>
   <si>
     <t>C. Roncal, 28</t>
   </si>
   <si>
     <t>Peralta</t>
   </si>
   <si>
     <t xml:space="preserve">618152946   </t>
   </si>
   <si>
-    <t>Barbecho, Borraja, Bróculi, Calabaza, Cebolla, Coliflor, Erial, Patata, Pimiento, Puerros, Remolacha, Tomate</t>
-[...1 lines deleted...]
-  <si>
     <t>Julian Azcona  Ezcurra</t>
   </si>
   <si>
     <t>C. Don Rodrigo, 54</t>
   </si>
   <si>
     <t>Puente la Reina</t>
   </si>
   <si>
     <t>julenazkona@hotmail.com</t>
   </si>
   <si>
     <t>Ultracongelados Virto S.A.U</t>
   </si>
   <si>
     <t>Gerardo Adan  Navarro</t>
   </si>
   <si>
     <t>Pol. Ind. Parcela C</t>
   </si>
   <si>
     <t>Azagra</t>
   </si>
   <si>
     <t>calidad@virto.es</t>
@@ -189,51 +186,51 @@
   <si>
     <t>C. Arenal, 1</t>
   </si>
   <si>
     <t>San adrian</t>
   </si>
   <si>
     <t>ebron@conservasebron.com</t>
   </si>
   <si>
     <t>Campo Nuevo Alimentación Eco S.A.</t>
   </si>
   <si>
     <t>María Pilar Martínez  Gomara</t>
   </si>
   <si>
     <t>Ctra. Tudela, 23</t>
   </si>
   <si>
     <t>Cascante</t>
   </si>
   <si>
     <t>edmar@edmarsa.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Bróculi, Col Lombarda, Colirrabano, Erial, Lechuga Cogollo, Melón, Puerros, Sandía</t>
+    <t>Aceitunas, Barbecho, Bróculi, Cilantro, Col, Col Lombarda, Coliflor Romanescu, Colirrabano, Erial, Judía, Lechuga Cogollo, Melón, Puerros, Sandía</t>
   </si>
   <si>
     <t>Fundación Elkarkide Fundazioa</t>
   </si>
   <si>
     <t>Marcos Resano  Arredondo</t>
   </si>
   <si>
     <t>Pol. Mocholi  C. Rio Elorz 7 Bajo</t>
   </si>
   <si>
     <t>Noain (valle de elorz)</t>
   </si>
   <si>
     <t>olga@elkarkide.com</t>
   </si>
   <si>
     <t>www.elkarkide.com</t>
   </si>
   <si>
     <t>Cooperativa Santiago Apostol</t>
   </si>
   <si>
     <t>José Luis Lacarra  Los Arcos</t>
   </si>
@@ -289,53 +286,50 @@
     <t>José Javier Oroz  Narváez</t>
   </si>
   <si>
     <t>C. Miguel Astrain 18</t>
   </si>
   <si>
     <t>Pampelune</t>
   </si>
   <si>
     <t>lapanaceaeco@lapanaceaeco.es info@lapanaceaeco.es</t>
   </si>
   <si>
     <t xml:space="preserve">680243753  </t>
   </si>
   <si>
     <t>Gorka Zurbano  Aguerri</t>
   </si>
   <si>
     <t>Bº, Frain, 3</t>
   </si>
   <si>
     <t>Lesaka</t>
   </si>
   <si>
     <t>gorkazurbano@gmail.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>Barbecho, Calabacín, Calabaza, Cebolla, Forraje pradera, Judía, Pasto forestal, Pastos, Patata, Pepino, Puerros, Remolacha, Rucula, Zanahoria</t>
   </si>
   <si>
     <t>Apicultura, Equino, Ovino carne</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
@@ -551,531 +545,535 @@
         <v>31580</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
         <v>948693043</v>
       </c>
       <c r="I3">
         <v>629401803</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de albaricoque con sirope de ágave, Mermelada de arándanos, Mermelada de arándanos con sirope de ágave, Mermelada de ciruela, Mermelada de ciruela con sirope de ágave, Mermelada de fresa, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
         </is>
       </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4">
         <v>31350</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
         <v>618152946</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4" t="s">
-        <v>38</v>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t>Acelga, Barbecho, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Col, Col Lombarda, Col Rizada, Coliflor, Erial, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
+        </is>
       </c>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E5">
         <v>31100</v>
       </c>
       <c r="F5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" t="s" s="2">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H5">
         <v>948341165</v>
       </c>
       <c r="I5">
         <v>659051776</v>
       </c>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5" t="inlineStr">
         <is>
           <t>Aceitunas, Acelga, Ajo, Albaricoques, Alcachofa, Barbecho, Berenjena, Calabacín, Calabaza, Cebolla, Ciruelas, Espárrago, Frutal multicultivo, Garbanzo, Judía, Judía pocha, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Patata, Pepino, Peras, Pimiento, Puerros, Remolacha, Sandía, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="E6">
         <v>31560</v>
       </c>
       <c r="F6" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" t="s" s="2">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H6">
         <v>948692728</v>
       </c>
       <c r="I6">
         <v>616992128</v>
       </c>
       <c r="J6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6" t="inlineStr">
         <is>
           <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
         </is>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="E7">
         <v>31570</v>
       </c>
       <c r="F7" t="s">
+        <v>51</v>
+      </c>
+      <c r="G7" t="s" s="2">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="H7">
         <v>948670477</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7" t="inlineStr">
         <is>
           <t>Acelga, Alcachofa corazones, Alcachofa mitades, Alubias blancas, Alubias rojas, Alubias verdes, Borraja, Cardo, Espárrago triguero entero, Espárrago triguero trozo, Espárragos, Garbanzos, Guisantes, Macedonia de verduras, Maiz, Menestra de verduras, Penca de acelga, Pimiento Najerano, Pimiento piquillo, Remolacha roja, Shii-Take, Tallos de espárragos, Tomate frito, Tomate pelado entero, Tomate triturado, Yemas de espárragos</t>
         </is>
       </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B8"/>
       <c r="C8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E8">
         <v>31520</v>
       </c>
       <c r="F8" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" t="s" s="2">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="H8">
         <v>948850283</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8" t="inlineStr">
         <is>
           <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="R8"/>
       <c r="S8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E9">
         <v>31110</v>
       </c>
       <c r="F9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G9" t="s" s="2">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H9">
         <v>948311518</v>
       </c>
       <c r="I9">
         <v>696894695</v>
       </c>
       <c r="J9" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9" t="inlineStr">
         <is>
           <t>Acelga, Alcachofa, Aloe vera, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Coliflor, Consuelda, Frambuesa, Fresa, Frutos rojos, Grosella, Guindillas, Judía, Judía pocha, Judía verde, Lechuga, Melisa o toronjil, Mora, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B10"/>
       <c r="C10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D10" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E10">
         <v>31360</v>
       </c>
       <c r="F10" t="s">
+        <v>68</v>
+      </c>
+      <c r="G10" t="s" s="2">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H10">
         <v>948754535</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10" t="inlineStr">
         <is>
           <t>Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Coliflor, Espárrago, Guisante, Maíz dulce, Nabo, Pimiento, Pimiento del piquillo, Remolacha, Tomate, Trigo, Triticale</t>
         </is>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E11">
         <v>31110</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="G11" t="s" s="2">
+        <v>73</v>
+      </c>
+      <c r="H11" t="s">
         <v>74</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>75</v>
       </c>
-      <c r="I11" t="s">
+      <c r="J11" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Acelga, Achicoria, Ajo, Alcachofa, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cereza, Chirivía, Col lombarda, Col repollo, Coliflor, Coliflor romanescu, Escarola, Espárragos, Espárragos trigueros, Espinaca, Garbanzos, Hinojo, Huevo, Judía verde, Kiwi, Lechuga, Mandarina, Manzana, Melocotón, Melón, Naranja, Nuez, Patata, Pepino, Pera, Pimiento, Plátano, Puerro, Rabanito, Remolacha, Sandía , Tomate, Tupinambo, Zanahoria</t>
         </is>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D12" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E12">
         <v>31192</v>
       </c>
       <c r="F12" t="s">
+        <v>80</v>
+      </c>
+      <c r="G12" t="s" s="2">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H12">
         <v>948330711</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E13">
         <v>31006</v>
       </c>
       <c r="F13" t="s">
+        <v>85</v>
+      </c>
+      <c r="G13" t="s">
         <v>86</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13" t="inlineStr">
         <is>
           <t>Bizcocho con fruta de temporada, Bizcocho de algarroba, Bizcocho de chocolate y naranja, Bizcocho de chocolate y remolacha, Bizcocho de mijo y arroz, Bizcocho de zanahoria y almendra, Bizcocho especiado de boniato, Brownie, Cake limón, Cookies de chocolate, Cookies de tahin y chocolate, Galletas de almendra, Galletas de dátil sin azúcar, Galletas de jengibre, Galletas de maíz, Galletas de nuez, Galletas de sarraceno y pasas, Granola de sarraceno (Crunchi), Granola mix variado, Harina de arroz, Harina de maíz, Harina de mijo, Harina de quinoa, Harina de sarraceno, Harina de teff, Magdalenas sin gluten, Masa de pizza de sarraceno, Pan de cúrcuma, Pan de dátil y nuez, Pan de garbanzo, Pan de lentejas, Pan de maíz, Pan de mijo y pasas, Pan de quinoa, Pan de quinoa y chocolate, Pan de sarraceno, Pan de semillas, Pan de teff, Pan proteico, Pan rallado, Panacookie almendra y naranja, Panacookie avellana y chocolate, Pastas de canela, Polvorón sin gluten, Roscón, Turrón de almendra y miel, Turrón de avellana y miel</t>
         </is>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
+        <v>88</v>
+      </c>
+      <c r="D14" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E14">
         <v>31770</v>
       </c>
       <c r="F14" t="s">
+        <v>90</v>
+      </c>
+      <c r="G14" t="s" s="2">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H14">
         <v>650256919</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14" t="s">
-        <v>93</v>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t>Barbecho, Calabacín, Calabaza, Cebolla, Forraje pradera, Frutal multicultivo, Judía, Nueces, Pasto forestal, Pastos, Patata, Pepino, Puerros, Remolacha, Rucula, Zanahoria</t>
+        </is>
       </c>
       <c r="T14" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1" location="" display="mailto:pollobarren@congeladosnavarra.com"/>
     <hyperlink ref="G5" r:id="rId2" location="" display="mailto:julenazkona@hotmail.com"/>
     <hyperlink ref="G6" r:id="rId3" location="" display="mailto:calidad@virto.es"/>
     <hyperlink ref="G7" r:id="rId4" location="" display="mailto:ebron@conservasebron.com"/>
     <hyperlink ref="G8" r:id="rId5" location="" display="mailto:edmar@edmarsa.com"/>
     <hyperlink ref="G9" r:id="rId6" location="" display="mailto:olga@elkarkide.com"/>
     <hyperlink ref="G10" r:id="rId7" location="" display="mailto:info@cooperativasantiago.es"/>
     <hyperlink ref="G11" r:id="rId8" location="" display="mailto:info@ekoalde.org"/>
     <hyperlink ref="G12" r:id="rId9" location="" display="mailto:administracion@frutassheila.com"/>
     <hyperlink ref="G14" r:id="rId10" location="" display="mailto:gorkazurbano@gmail.com"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>