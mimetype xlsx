--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -162,50 +162,62 @@
   <si>
     <t>gumendi@gumendi.es; xabiermendia@gumendi.es</t>
   </si>
   <si>
     <t>www.gumendi.es</t>
   </si>
   <si>
     <t>Industria Navarra de Confiteria S.L</t>
   </si>
   <si>
     <t>Cesar Gómez  Domeño</t>
   </si>
   <si>
     <t>Pol. Ind. Ampliación Comarca 1 Calle L nº 3</t>
   </si>
   <si>
     <t>Orkoien</t>
   </si>
   <si>
     <t>inaco@belsi.com</t>
   </si>
   <si>
     <t>www.belsi.com</t>
   </si>
   <si>
+    <t>José María Busto  Alonso</t>
+  </si>
+  <si>
+    <t>C. Roncal, 28</t>
+  </si>
+  <si>
+    <t>Peralta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">618152946   </t>
+  </si>
+  <si>
     <t>Julian Azcona  Ezcurra</t>
   </si>
   <si>
     <t>C. Don Rodrigo, 54</t>
   </si>
   <si>
     <t>Puente la Reina</t>
   </si>
   <si>
     <t>julenazkona@hotmail.com</t>
   </si>
   <si>
     <t>SAT N 699 NA La Torre Verde</t>
   </si>
   <si>
     <t>Pedro Santiago Gumiel  Rueda</t>
   </si>
   <si>
     <t>Pol. Los Cabezos s/n Apdo 69</t>
   </si>
   <si>
     <t>gumendi@gumendi.es</t>
   </si>
   <si>
     <t>Tribal Trading Soc.Coop.</t>
@@ -261,51 +273,51 @@
   <si>
     <t>comercial@ekolo.es</t>
   </si>
   <si>
     <t>www.ekolo.es</t>
   </si>
   <si>
     <t>Aceitunas</t>
   </si>
   <si>
     <t>Campo Nuevo Alimentación Eco S.A.</t>
   </si>
   <si>
     <t>María Pilar Martínez  Gomara</t>
   </si>
   <si>
     <t>Ctra. Tudela, 23</t>
   </si>
   <si>
     <t>Cascante</t>
   </si>
   <si>
     <t>edmar@edmarsa.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Bróculi, Col Lombarda, Colirrabano, Erial, Lechuga Cogollo, Melón, Puerros, Sandía</t>
+    <t>Aceitunas, Barbecho, Bróculi, Cilantro, Col, Col Lombarda, Coliflor Romanescu, Colirrabano, Erial, Judía, Lechuga Cogollo, Melón, Puerros, Sandía</t>
   </si>
   <si>
     <t>Fundación Elkarkide Fundazioa</t>
   </si>
   <si>
     <t>Marcos Resano  Arredondo</t>
   </si>
   <si>
     <t>Pol. Mocholi  C. Rio Elorz 7 Bajo</t>
   </si>
   <si>
     <t>Noain (valle de elorz)</t>
   </si>
   <si>
     <t>olga@elkarkide.com</t>
   </si>
   <si>
     <t>www.elkarkide.com</t>
   </si>
   <si>
     <t>Uztaldi BioK S. Microcoop.</t>
   </si>
   <si>
     <t>Borja Echeverria  Fernández de Gaceo</t>
   </si>
@@ -388,53 +400,50 @@
     <t>C. Larraina, 9 5ª A</t>
   </si>
   <si>
     <t>Pampelune</t>
   </si>
   <si>
     <t>ramon@coleccionesdemoda.com</t>
   </si>
   <si>
     <t xml:space="preserve">656625573   </t>
   </si>
   <si>
     <t>Aceitunas, Ajo, Alcachofa, Barbecho, Calabacín, Calabaza, Cebolleta, Erial, Garbanzo, Judía, Judía verde, Lechuga, Manzanas, Pepino, Peras, Tomate</t>
   </si>
   <si>
     <t>Gorka Zurbano  Aguerri</t>
   </si>
   <si>
     <t>Bº, Frain, 3</t>
   </si>
   <si>
     <t>Lesaka</t>
   </si>
   <si>
     <t>gorkazurbano@gmail.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>Barbecho, Calabacín, Calabaza, Cebolla, Forraje pradera, Judía, Pasto forestal, Pastos, Patata, Pepino, Puerros, Remolacha, Rucula, Zanahoria</t>
   </si>
   <si>
     <t>Apicultura, Equino, Ovino carne</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
@@ -480,51 +489,51 @@
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.sesma@grupoan.com" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pollobarren@congeladosnavarra.com" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto@globalfoodlink.eu" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inaco@belsi.com" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julenazkona@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gumendi@gumendi.es" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@virto.es" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@ekolo.es" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edmar@edmarsa.com" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga@elkarkide.com" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uztaldibiok@gmail.com" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ekoalde.org" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jescalada@lineagelogistics.com" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@frutassheila.com" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anskar70ana@gmail.com" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramon@coleccionesdemoda.com" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gorkazurbano@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V20"/>
+  <dimension ref="A1:V21"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="42" customWidth="1"/>
     <col min="4" max="4" width="47" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="23" customWidth="1"/>
     <col min="7" max="7" width="52" customWidth="1"/>
     <col min="8" max="8" width="36" customWidth="1"/>
     <col min="9" max="9" width="30" customWidth="1"/>
     <col min="10" max="10" width="26" customWidth="1"/>
     <col min="11" max="11" width="23" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
     <col min="18" max="18" width="6" customWidth="1"/>
     <col min="19" max="19" width="60" customWidth="1"/>
     <col min="20" max="20" width="36" customWidth="1"/>
     <col min="21" max="21" width="8" customWidth="1"/>
     <col min="22" max="22" width="41" customWidth="1"/>
   </cols>
   <sheetData>
@@ -607,51 +616,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
         <v>31192</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s" s="2">
         <v>26</v>
       </c>
       <c r="H2">
         <v>628456503</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
+          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3">
         <v>31513</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
@@ -743,740 +752,784 @@
         <v>31580</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5" t="s">
         <v>42</v>
       </c>
       <c r="H5">
         <v>948693043</v>
       </c>
       <c r="I5">
         <v>629401803</v>
       </c>
       <c r="J5" t="s">
         <v>43</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de albaricoque con sirope de ágave, Mermelada de arándanos, Mermelada de arándanos con sirope de ágave, Mermelada de ciruela, Mermelada de ciruela con sirope de ágave, Mermelada de fresa, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
         </is>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
         <v>46</v>
       </c>
       <c r="E6">
         <v>31160</v>
       </c>
       <c r="F6" t="s">
         <v>47</v>
       </c>
       <c r="G6" t="s" s="2">
         <v>48</v>
       </c>
       <c r="H6">
         <v>948128411</v>
       </c>
       <c r="I6">
         <v>679496905</v>
       </c>
       <c r="J6" t="s">
         <v>49</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Aros de cacao chocolate blanco- Galleta cobertura de chocolate blanco, Aros de chocolate blanco, Aros de chocolate negro, Aros de chocolate-galleta eko con cobertura de chocolate, Avelinas, Biochoc &amp; Cream, Biochoc &amp; cream de trigo espelta, Coco-choc, Coco-choc con harina de trigo espelta, Cocos con fondo de chocolate, Cookies, Cookies con chips de chocolate sin lactosa, Cookies con harina de trigo espelta, Cookies de cacao con pepitas de chocolate blanco, Cookies de Trigo Sarraceno y Avena, Cookies de Trigo Sarraceno y Avena integral con chips de chocolate, Cookies sin gluten con pepitas de chocolate, Galleta bio (sin gluten), Galleta bio fondo chocolate (sin gluten), Galleta cacao chips chocolate, Galleta choco choc, Galleta con cúrcuma, Galleta con té matcha, Galleta de avena, Galleta de avena integral, Galleta de avena integral sin azúcar, Galleta de avena sin azúcar, Galleta de cacao con chips de chocolate, Galleta de naranja con fondo de chocolate, Galleta eko bio, Galleta eko bio con fondo chocolate con harina de trigo espelta, Galleta eko bio con harina de trigo espelta, Galleta eko bio fondo chocolate, Galleta eko con pepitas de chocolate con harina de trigo espelta, Galleta jengibre con chocolate, Galleta María Integral, Galleta María proteica, Galleta proteica de cacao, Galleta proteica de cacao con fondo de chocolate blanco, Galleta rellena de chocolate y avellana protéica, Galleta rellena de crema blanca proteica de cacao, Galleta rellenas chocolate y avellana, Galleta rellenas chocolate y avellana con harina de trigo espelta, Galleta tentaciones de sarraceno, Galleta trigo espelta con chip de chocolate, Galleta trigo espelta con fondo de chocolate, Galleta trigo integral alto contenido fibra, Galletas con copos de avena integral, Galletas con copos de avena integral y chips de chocolate, Galletas de copos de avena y canela, Galletas rellenas de chocolate, sin gluten, Lenguas, Lenguas con harinaa de trigo espelta, Lenguas de harina de trigo espelta, Mejicanos de naranja, Mejicanos de naranja con harina de trigo espelta, Palmera, Palmera con harina de trigo espelta, Palmera de chocolate, Palmera de chocolate con harina de trigo espelta, Polvorón, Polvorón chocolate, Polvorón chocolate blanco, Polvorón chocolate blanco con harina de trigo de espelta, Polvorón chocolate con harina de trigo espelta, Polvorón con chocolate, Polvorón con harina de trigo espelta, Roski de anís, Roski de anis con harina de trigo espelta, Tejas de coco, Tejas de coco con harina de trigo espelta</t>
+          <t>Aros de cacao chocolate blanco- Galleta cobertura de chocolate blanco, Aros de chocolate blanco, Aros de chocolate negro, Aros de chocolate-galleta eko con cobertura de chocolate, Avelinas, Biochoc &amp; Cream, Biochoc &amp; cream de trigo espelta, Coco-choc, Coco-choc con harina de trigo espelta, Cocos con fondo de chocolate, Cookies, Cookies con chips de chocolate sin lactosa, Cookies con harina de trigo espelta, Cookies de cacao con pepitas de chocolate blanco, Cookies de Trigo Sarraceno y Avena, Cookies de Trigo Sarraceno y Avena integral con chips de chocolate, Cookies sin gluten con pepitas de chocolate, Galleta bio (sin gluten), Galleta bio fondo chocolate (sin gluten), Galleta cacao chips chocolate, Galleta choco choc, Galleta coco choc, Galleta con cúrcuma, Galleta con té matcha, Galleta de avena, Galleta de avena integral, Galleta de avena integral sin azúcar, Galleta de avena sin azúcar, Galleta de cacao con chips de chocolate, Galleta de naranja con fondo de chocolate, Galleta eko bio, Galleta eko bio con fondo chocolate con harina de trigo espelta, Galleta eko bio con harina de trigo espelta, Galleta eko bio fondo chocolate, Galleta eko con pepitas de chocolate con harina de trigo espelta, Galleta jengibre con chocolate, Galleta María Integral, Galleta María proteica, Galleta proteica de cacao, Galleta proteica de cacao con fondo de chocolate blanco, Galleta rellena de chocolate y avellana protéica, Galleta rellena de crema blanca proteica de cacao, Galleta rellenas chocolate y avellana, Galleta rellenas chocolate y avellana con harina de trigo espelta, Galleta tentaciones de sarraceno, Galleta trigo espelta con chip de chocolate, Galleta trigo espelta con fondo de chocolate, Galleta trigo integral alto contenido fibra, Galletas con copos de avena integral, Galletas con copos de avena integral y chips de chocolate, Galletas de copos de avena y canela, Galletas rellenas de chocolate, sin gluten, Lenguas, Lenguas con harinaa de trigo espelta, Lenguas de harina de trigo espelta, Mejicanos de naranja, Mejicanos de naranja con harina de trigo espelta, Palmera, Palmera con harina de trigo espelta, Palmera de chocolate, Palmera de chocolate con harina de trigo espelta, Polvorón, Polvorón chocolate, Polvorón chocolate blanco, Polvorón chocolate blanco con harina de trigo de espelta, Polvorón chocolate con harina de trigo espelta, Polvorón con chocolate, Polvorón con harina de trigo espelta, Roski de anís, Roski de anis con harina de trigo espelta, Tejas de coco, Tejas de coco con harina de trigo espelta</t>
         </is>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
         <v>51</v>
       </c>
       <c r="E7">
-        <v>31100</v>
+        <v>31350</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
-      <c r="G7" t="s" s="2">
+      <c r="G7"/>
+      <c r="H7" t="s">
         <v>53</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
-        <v>659051776</v>
+        <v>618152946</v>
       </c>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Aceitunas, Acelga, Ajo, Albaricoques, Alcachofa, Barbecho, Berenjena, Calabacín, Calabaza, Cebolla, Ciruelas, Espárrago, Frutal multicultivo, Garbanzo, Judía, Judía pocha, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Patata, Pepino, Peras, Pimiento, Puerros, Remolacha, Sandía, Tomate, Zanahoria</t>
+          <t>Acelga, Barbecho, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Col, Col Lombarda, Col Rizada, Coliflor, Erial, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>54</v>
       </c>
       <c r="B8"/>
       <c r="C8" t="s">
+        <v>54</v>
+      </c>
+      <c r="D8" t="s">
         <v>55</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8">
+        <v>31100</v>
+      </c>
+      <c r="F8" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G8" t="s" s="2">
         <v>57</v>
       </c>
       <c r="H8">
-        <v>948693043</v>
+        <v>948341165</v>
       </c>
       <c r="I8">
-        <v>629401803</v>
-[...3 lines deleted...]
-      </c>
+        <v>659051776</v>
+      </c>
+      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Apio, Barbecho, Berza, Bróculi, Calabacín, Calabaza, Cardo, Col china, Col Lombarda, Coliflor, Coliflor Romanescu, Erial, Lechuga, Lechuga hoja de roble, Pasto arbustivo, Pepino, Pimiento, Tomate</t>
+          <t>Aceitunas, Acelga, Ajo, Albaricoques, Alcachofa, Barbecho, Berenjena, Calabacín, Calabaza, Cebolla, Ciruelas, Espárrago, Frutal multicultivo, Garbanzo, Judía, Judía pocha, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Patata, Pepino, Peras, Pimiento, Puerros, Remolacha, Sandía, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>58</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9"/>
+      <c r="C9" t="s">
         <v>59</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>60</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9">
+        <v>31580</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" t="s" s="2">
         <v>61</v>
       </c>
-      <c r="E9">
-[...9 lines deleted...]
-        <v>64</v>
+      <c r="H9">
+        <v>948693043</v>
       </c>
       <c r="I9">
-        <v>600320026</v>
-[...1 lines deleted...]
-      <c r="J9"/>
+        <v>629401803</v>
+      </c>
+      <c r="J9" t="s">
+        <v>43</v>
+      </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Aceitunas, Achicoria, Albaricoques, Alcachofa, Alfalfa, Barbecho, Berza, Borraja, Bróculi, Caqui, Cardo, Centeno, Cerezas, Ciruelas, Col Lombarda, Erial, Escarola, Espárrago, Forraje alfalfa, Fresa, Grosella, Guisante, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía verde, Kale, Laurel, Maíz, Manzanas, Melocotones, Membrillo, Mezcla avena-guisante, Nectarinas, Pasto arbustivo, Pasto forestal, Pastos, Pepino, Peras, Puerros, Uva mesa</t>
+          <t>Apio, Barbecho, Berza, Bróculi, Calabacín, Calabaza, Cardo, Col china, Col Lombarda, Coliflor, Coliflor Romanescu, Erial, Lechuga, Lechuga hoja de roble, Pasto arbustivo, Pepino, Pimiento, Tomate</t>
         </is>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>62</v>
+      </c>
+      <c r="B10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" t="s">
         <v>65</v>
       </c>
-      <c r="B10"/>
-      <c r="C10" t="s">
+      <c r="E10">
+        <v>31591</v>
+      </c>
+      <c r="F10" t="s">
         <v>66</v>
       </c>
-      <c r="D10" t="s">
+      <c r="G10" t="s">
         <v>67</v>
       </c>
-      <c r="E10">
-[...2 lines deleted...]
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>68</v>
       </c>
-      <c r="G10" t="s" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I10">
-        <v>616992128</v>
-[...3 lines deleted...]
-      </c>
+        <v>600320026</v>
+      </c>
+      <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
+          <t>Aceite de girasol, Aceite de oliva, Acelga, Agave, Aguacate, Albaricoque, Alimentos terminados para consumidor final, Almendra, Almendra natural, Almendra repelada, Almendra tostada, Almendra tostada con aceite, Almidon de maíz, Almidón de mandioca, Alubia blanca, Alubia roja, Anacardos, Apio, Arroz, Avellana, Avellana tostada, Avena, Azúcar, Azúcar blanco, Azúcar panela, Barra de espelta, Bizcocho de espelta con algarroba, Bollo de espelta con algarroba, Bollo de espelta con pasas y nueces, Calabacín, Cebada, Cebolla, Cereza, Ciruela pasa, Cogollo, Coliflor, Corteza de vainilla, Crackers de espelta con aceitunas, Dátil, Dátil troceado, Espinaca, Extracto de hojas de olivo, Galleta de arroz con naranja, Galleta de espelta con algarroba, Galleta de espelta con coco, Galleta de espelta con especias, Galleta de espelta con jengibre, Galleta de espelta con vainilla, Galleta nórdica, Garbanzos, Granada, Granola afrutada, Granola nutty, Granola Tropical, Harina de algarroba, Harina de arroz, Harina de centeno, Harina de espelta, Harina de maíz, Harina de sarraceno, Harina de trigo, Higo seco, Hoja de olivo, Huevos, Infusión Chai Mate, Infusión Dark roast, Infusión Detox, Infusión Digestive, Infusión Fresh Green, Infusión Ginger turmenic, Infusión Gingko Recall, Infusión Green tea, Infusión Hibiscus, Infusión Inmune suport, Infusión Lemon ginger, Infusión Mocha mint, Infusión Olive leaf mate, Infusión sleep Ezz, Infusión stress sos, Jengibre, Judías, Lechuga, Lentejas, Limón, Lino marrón, Magdalenas de espelta, Mandarina, Mango, Manzana, Mate, Melocotón, Melón, Mijo, Muesli Deluxe, Muffins de espelta con arándanos, Naranja, Nectarina, Nueces de cáscara, Nueces troceadas, Nuez de Brasil, Nuez de macadamia, Pan de arroz, Pan de centeno, Pan de espelta 4 semillas, Pan de espelta 5 cereales, Pan de espelta con lino y pipas, Pan de espelta con pasas y nueces, Pan de espelta con semillas de girasol, Pan de espelta con sésamo, Pan de molde de espelta, Pasas, Pastas de espelta con avellana, Pastas de espelta con avena, Pastas de espelta con sésamo, Patata, Pera, Pimiento, Pipas de calabaza, Pipas de girasol, Plátano, Pomelo, Psyllium cáscara, Sal marina, Sandía, Semillas de amapola, Semillas de chía, Sésamo, Sirope de arce, Sirope de arroz, Sirope de malta, Tamari, Tomate, Torta de frutos secos, Trigo sarraceno, Triticale, Vinagre balsámico, Vinagre de manzana, Zanahoria</t>
         </is>
       </c>
       <c r="R10"/>
-      <c r="S10"/>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t>Aceitunas, Achicoria, Albaricoques, Alcachofa, Alfalfa, Barbecho, Berza, Borraja, Bróculi, Caqui, Cardo, Centeno, Cerezas, Ciruelas, Col Lombarda, Erial, Escarola, Espárrago, Forraje alfalfa, Fresa, Grosella, Guisante, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía verde, Kale, Laurel, Maíz, Manzanas, Melocotones, Membrillo, Mezcla avena-guisante, Nectarinas, Pasto arbustivo, Pasto forestal, Pastos, Pepino, Peras, Puerros, Uva mesa</t>
+        </is>
+      </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11">
+        <v>31560</v>
+      </c>
+      <c r="F11" t="s">
         <v>72</v>
       </c>
-      <c r="D11" t="s">
+      <c r="G11" t="s" s="2">
         <v>73</v>
       </c>
-      <c r="E11">
-[...2 lines deleted...]
-      <c r="F11" t="s">
+      <c r="H11">
+        <v>948692728</v>
+      </c>
+      <c r="I11">
+        <v>616992128</v>
+      </c>
+      <c r="J11" t="s">
         <v>74</v>
-      </c>
-[...8 lines deleted...]
-        <v>76</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>Aceite oliva virgen extra, Alcachofas enteras (corazon), Alcachofas mitades, Alubia blanca al natural, Champiñon laminado, Compota de manzana, Espárragos Blancos, Espárragos Blancos gruesos, Espinacas al natural, Garbanzos al natural, Guisante natural, Limonada, Limonada agave, Limonada hibiscus, Limonada hierbabuena, Limonada jengibre, Limonada sin azúcar, Maíz dulce, Menestra de verduras, Mermelada de albaricoque, Mermelada de arándano, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja, Naranjada sin azúcar, Nectar de albaricoque, Pimiento del piquillo extra, Pimiento del piquillo rotos, Piperrada, Puré de manzana, Puré de manzana y kiwi, Puré de manzana y pera, Puré de manzana, fresa y arándano, Puré de plátano y fresa, Puré de plátano, fresa y melocotón, Shii-take, Surtido de verduras, Tomate frito, Tomate frito picante, Tomate frito sin azúcar, Tomate triturado, Zumo de arándano, Zumo de granada, Zumo de lima, Zumo de limón, Zumo de mandarina, Zumo de mandarina con superalimento, Zumo de mandarina y romero, Zumo de manzana, Zumo de manzana y jengibre, Zumo de manzana y kiwi, Zumo de manzana y mango, Zumo de manzana, granada, fresa y acai, Zumo de manzana, pepino, piña y té matcha, Zumo de manzana, zanahoria, mango y jengibre, Zumo de naranja, Zumo de naranja y zanahoria, Zumo de pera, Zumo de pera con limón, Zumo de pera con superalimento, Zumo de pera y pimienta de sichuan, Zumo de piña, Zumo de pomelo, Zumo de tomate con pimiento de Espelette, Zumo de tomate wasabi, Zumo de uva, Zumo de uva y melocotón</t>
+          <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
         </is>
       </c>
       <c r="R11"/>
-      <c r="S11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
+        <v>76</v>
+      </c>
+      <c r="D12" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12">
+        <v>31243</v>
+      </c>
+      <c r="F12" t="s">
+        <v>78</v>
+      </c>
+      <c r="G12" t="s" s="2">
         <v>79</v>
       </c>
-      <c r="D12" t="s">
+      <c r="H12">
+        <v>948921961</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12" t="s">
         <v>80</v>
       </c>
-      <c r="E12">
-[...12 lines deleted...]
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
+          <t>Aceite oliva virgen extra, Alcachofas enteras (corazon), Alcachofas mitades, Alubia blanca al natural, Champiñon laminado, Compota de manzana, Espárragos Blancos, Espárragos Blancos gruesos, Espinacas al natural, Garbanzos al natural, Guisante natural, Limonada, Limonada agave, Limonada hibiscus, Limonada hierbabuena, Limonada jengibre, Limonada sin azúcar, Maíz dulce, Menestra de verduras, Mermelada de albaricoque, Mermelada de arándano, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja, Naranjada sin azúcar, Nectar de albaricoque, Pimiento del piquillo extra, Pimiento del piquillo rotos, Piperrada, Puré de manzana, Puré de manzana y kiwi, Puré de manzana y pera, Puré de manzana, fresa y arándano, Puré de plátano y fresa, Puré de plátano, fresa y melocotón, Shii-take, Surtido de verduras, Tomate frito, Tomate frito picante, Tomate frito sin azúcar, Tomate triturado, Zumo de arándano, Zumo de granada, Zumo de lima, Zumo de limón, Zumo de mandarina, Zumo de mandarina con superalimento, Zumo de mandarina y romero, Zumo de manzana, Zumo de manzana y jengibre, Zumo de manzana y kiwi, Zumo de manzana y mango, Zumo de manzana, granada, fresa y acai, Zumo de manzana, pepino, piña y té matcha, Zumo de manzana, zanahoria, mango y jengibre, Zumo de naranja, Zumo de naranja y zanahoria, Zumo de pera, Zumo de pera con limón, Zumo de pera con superalimento, Zumo de pera y pimienta de sichuan, Zumo de piña, Zumo de pomelo, Zumo de tomate con pimiento de Espelette, Zumo de tomate wasabi, Zumo de uva, Zumo de uva y melocotón</t>
         </is>
       </c>
       <c r="R12"/>
       <c r="S12" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D13" t="s">
+        <v>84</v>
+      </c>
+      <c r="E13">
+        <v>31520</v>
+      </c>
+      <c r="F13" t="s">
         <v>85</v>
       </c>
-      <c r="D13" t="s">
+      <c r="G13" t="s" s="2">
         <v>86</v>
       </c>
-      <c r="E13">
-[...7 lines deleted...]
-      </c>
       <c r="H13">
-        <v>948311518</v>
-[...6 lines deleted...]
-      </c>
+        <v>948850283</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
-      <c r="Q13"/>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
+        </is>
+      </c>
       <c r="R13"/>
-      <c r="S13" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="S13" t="s">
+        <v>87</v>
       </c>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" t="s">
+        <v>90</v>
+      </c>
+      <c r="E14">
+        <v>31110</v>
+      </c>
+      <c r="F14" t="s">
         <v>91</v>
       </c>
-      <c r="D14" t="s">
+      <c r="G14" t="s" s="2">
         <v>92</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14">
+        <v>948311518</v>
+      </c>
+      <c r="I14">
+        <v>696894695</v>
+      </c>
+      <c r="J14" t="s">
         <v>93</v>
       </c>
-      <c r="G14" t="s" s="2">
-[...8 lines deleted...]
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14" t="inlineStr">
         <is>
-          <t>Acelga, Achicoria, Almendras, Apio, Barbecho, Berza, Borraja, Calabacín, Calabaza, Cebolla, Col Lombarda, Espárrago, Espinaca, Judía verde, Lechuga, Pasto arbustivo, Pepino, Tomate</t>
+          <t>Acelga, Alcachofa, Aloe vera, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Coliflor, Consuelda, Frambuesa, Fresa, Frutos rojos, Grosella, Guindillas, Judía, Judía pocha, Judía verde, Lechuga, Melisa o toronjil, Mora, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" t="s">
+        <v>96</v>
+      </c>
+      <c r="E15">
+        <v>31200</v>
+      </c>
+      <c r="F15" t="s">
         <v>97</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s" s="2">
         <v>98</v>
       </c>
-      <c r="E15">
-[...5 lines deleted...]
-      <c r="G15" t="s" s="2">
+      <c r="H15" t="s">
         <v>99</v>
       </c>
-      <c r="H15" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I15">
+        <v>608723842</v>
+      </c>
+      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15"/>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Almendras, Apio, Barbecho, Berza, Borraja, Calabacín, Calabaza, Cebolla, Col Lombarda, Espárrago, Espinaca, Judía verde, Lechuga, Pasto arbustivo, Pepino, Tomate</t>
+        </is>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
+        <v>101</v>
+      </c>
+      <c r="D16" t="s">
+        <v>102</v>
+      </c>
+      <c r="E16">
+        <v>31110</v>
+      </c>
+      <c r="F16" t="s">
+        <v>91</v>
+      </c>
+      <c r="G16" t="s" s="2">
+        <v>103</v>
+      </c>
+      <c r="H16" t="s">
         <v>104</v>
       </c>
-      <c r="D16" t="s">
+      <c r="I16" t="s">
         <v>105</v>
       </c>
-      <c r="E16">
-[...2 lines deleted...]
-      <c r="F16" t="s">
+      <c r="J16" t="s">
         <v>106</v>
       </c>
-      <c r="G16" t="s" s="2">
-[...6 lines deleted...]
-      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="inlineStr">
         <is>
-          <t>4 vegetable mix, Acelga, Alubia, Apio , Arándanos, Berenjena, Berenjena asada, Boniato, Borraja, Brócoli, Calabacín , Calabacín asado, Calabaza, Cebolla, Cebolla asada, Cilantro, Coles de bruselas, Coliflor, Duo floretes (brócoli y coliflor), Espárrago verde, Espinaca, Fresa, Garbanzo, Grelos, Guisante, Hinojo, Judía verde, Kaiser mix, Lenteja, Maíz dulce, Mezcla 1, Mezcla 2 , Mezcla de vegetales, Mezcla guisante+ zanahoria, Mezcla vegetal espelta, Mezcla vegetal mexicana, Mezcla vegetal quinoa, Mezcla veggirroz, Pasta de oliva, Patata, Pepino, Pimiento, Pimiento asado, Puerro, Ratatouille, Romanesco, Salteado de verduras, Tomate, Zanahoria</t>
+          <t>Acelga, Achicoria, Ajo, Alcachofa, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cereza, Chirivía, Col lombarda, Col repollo, Coliflor, Coliflor romanescu, Escarola, Espárragos, Espárragos trigueros, Espinaca, Garbanzos, Hinojo, Huevo, Judía verde, Kiwi, Lechuga, Mandarina, Manzana, Melocotón, Melón, Naranja, Nuez, Patata, Pepino, Pera, Pimiento, Plátano, Puerro, Rabanito, Remolacha, Sandía , Tomate, Tupinambo, Zanahoria</t>
         </is>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>108</v>
       </c>
       <c r="D17" t="s">
         <v>109</v>
       </c>
       <c r="E17">
-        <v>31192</v>
+        <v>31320</v>
       </c>
       <c r="F17" t="s">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="G17" t="s" s="2">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H17">
-        <v>948330711</v>
+        <v>948409034</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
+          <t>4 vegetable mix, Acelga, Alubia, Apio , Arándanos, Berenjena, Berenjena asada, Boniato, Borraja, Brócoli, Calabacín , Calabacín asado, Calabaza, Cebolla, Cebolla asada, Cilantro, Coles de bruselas, Coliflor, Duo floretes (brócoli y coliflor), Espárrago verde, Espinaca, Fresa, Garbanzo, Grelos, Guisante, Hinojo, Judía verde, Kaiser mix, Lenteja, Maíz dulce, Mezcla 1, Mezcla 2 , Mezcla de vegetales, Mezcla guisante+ zanahoria, Mezcla vegetal espelta, Mezcla vegetal mexicana, Mezcla vegetal quinoa, Mezcla veggirroz, Pasta de oliva, Patata, Pepino, Pimiento, Pimiento asado, Puerro, Ratatouille, Romanesco, Salteado de verduras, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="D18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E18">
-        <v>31281</v>
-[...1 lines deleted...]
-      <c r="F18"/>
+        <v>31192</v>
+      </c>
+      <c r="F18" t="s">
+        <v>25</v>
+      </c>
       <c r="G18" t="s" s="2">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="H18" t="s">
         <v>114</v>
+      </c>
+      <c r="H18">
+        <v>948330711</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18"/>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
+        </is>
+      </c>
       <c r="R18"/>
-      <c r="S18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
+        <v>115</v>
+      </c>
+      <c r="D19" t="s">
         <v>116</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19">
+        <v>31281</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19" t="s" s="2">
         <v>117</v>
       </c>
-      <c r="E19">
-[...2 lines deleted...]
-      <c r="F19" t="s">
+      <c r="H19" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
+        <v>120</v>
+      </c>
+      <c r="D20" t="s">
+        <v>121</v>
+      </c>
+      <c r="E20">
+        <v>31011</v>
+      </c>
+      <c r="F20" t="s">
         <v>122</v>
       </c>
-      <c r="D20" t="s">
+      <c r="G20" t="s" s="2">
         <v>123</v>
       </c>
-      <c r="E20">
-[...2 lines deleted...]
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>650256919</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20" t="s">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>126</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D21" t="s">
+        <v>127</v>
+      </c>
+      <c r="E21">
+        <v>31770</v>
+      </c>
+      <c r="F21" t="s">
+        <v>128</v>
+      </c>
+      <c r="G21" t="s" s="2">
+        <v>129</v>
+      </c>
+      <c r="H21">
+        <v>650256919</v>
+      </c>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t>Barbecho, Calabacín, Calabaza, Cebolla, Forraje pradera, Frutal multicultivo, Judía, Nueces, Pasto forestal, Pastos, Patata, Pepino, Puerros, Remolacha, Rucula, Zanahoria</t>
+        </is>
+      </c>
+      <c r="T21" t="s">
+        <v>130</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1" location="" display="mailto:r.sesma@grupoan.com"/>
     <hyperlink ref="G3" r:id="rId2" location="" display="mailto:pollobarren@congeladosnavarra.com"/>
     <hyperlink ref="G4" r:id="rId3" location="" display="mailto:alberto@globalfoodlink.eu"/>
     <hyperlink ref="G6" r:id="rId4" location="" display="mailto:inaco@belsi.com"/>
-    <hyperlink ref="G7" r:id="rId5" location="" display="mailto:julenazkona@hotmail.com"/>
-[...11 lines deleted...]
-    <hyperlink ref="G20" r:id="rId17" location="" display="mailto:gorkazurbano@gmail.com"/>
+    <hyperlink ref="G8" r:id="rId5" location="" display="mailto:julenazkona@hotmail.com"/>
+    <hyperlink ref="G9" r:id="rId6" location="" display="mailto:gumendi@gumendi.es"/>
+    <hyperlink ref="G11" r:id="rId7" location="" display="mailto:calidad@virto.es"/>
+    <hyperlink ref="G12" r:id="rId8" location="" display="mailto:comercial@ekolo.es"/>
+    <hyperlink ref="G13" r:id="rId9" location="" display="mailto:edmar@edmarsa.com"/>
+    <hyperlink ref="G14" r:id="rId10" location="" display="mailto:olga@elkarkide.com"/>
+    <hyperlink ref="G15" r:id="rId11" location="" display="mailto:uztaldibiok@gmail.com"/>
+    <hyperlink ref="G16" r:id="rId12" location="" display="mailto:info@ekoalde.org"/>
+    <hyperlink ref="G17" r:id="rId13" location="" display="mailto:jescalada@lineagelogistics.com"/>
+    <hyperlink ref="G18" r:id="rId14" location="" display="mailto:administracion@frutassheila.com"/>
+    <hyperlink ref="G19" r:id="rId15" location="" display="mailto:anskar70ana@gmail.com"/>
+    <hyperlink ref="G20" r:id="rId16" location="" display="mailto:ramon@coleccionesdemoda.com"/>
+    <hyperlink ref="G21" r:id="rId17" location="" display="mailto:gorkazurbano@gmail.com"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>