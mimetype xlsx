--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="190">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -93,51 +93,51 @@
   <si>
     <t>productos animales no transformados</t>
   </si>
   <si>
     <t>Piensos</t>
   </si>
   <si>
     <t>Productos anexo I Reglamento UE 2018/848</t>
   </si>
   <si>
     <t>Carlos Bueno  Reca</t>
   </si>
   <si>
     <t>C. Xalbador Deuna, 47</t>
   </si>
   <si>
     <t>Villanueva de Aezkoa</t>
   </si>
   <si>
     <t>pettuberro7@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">697961151   </t>
   </si>
   <si>
-    <t>Pasto arbustivo, Pastos, Patata de siembra</t>
+    <t>Forraje avena, Pasto arbustivo, Pastos, Patata de siembra</t>
   </si>
   <si>
     <t>Congelados de Navarra S.A.U.</t>
   </si>
   <si>
     <t>Benito Jimenez  Cambra</t>
   </si>
   <si>
     <t>Pol. Ind de Arguedas 4</t>
   </si>
   <si>
     <t>Arguedas</t>
   </si>
   <si>
     <t>pollobarren@congeladosnavarra.com</t>
   </si>
   <si>
     <t>www.congeladosnavarra.com</t>
   </si>
   <si>
     <t>Conservas Almanaque S.L.</t>
   </si>
   <si>
     <t>Gonzalo Salas  Hidalgo</t>
   </si>
@@ -195,53 +195,50 @@
   <si>
     <t>Avda. Serapio Huici, 22 Edificio Péritos</t>
   </si>
   <si>
     <t>Villava</t>
   </si>
   <si>
     <t>nbellostas@intiasa.es</t>
   </si>
   <si>
     <t>Bovino leche</t>
   </si>
   <si>
     <t>José María Busto  Alonso</t>
   </si>
   <si>
     <t>C. Roncal, 28</t>
   </si>
   <si>
     <t>Peralta</t>
   </si>
   <si>
     <t xml:space="preserve">618152946   </t>
   </si>
   <si>
-    <t>Barbecho, Borraja, Bróculi, Calabaza, Cebolla, Coliflor, Erial, Patata, Pimiento, Puerros, Remolacha, Tomate</t>
-[...1 lines deleted...]
-  <si>
     <t>Jose María Iriarte  Lorea</t>
   </si>
   <si>
     <t>Bº Cerealdea</t>
   </si>
   <si>
     <t>Abaurregaina/Abaurrea alta</t>
   </si>
   <si>
     <t>baiguraalt@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">609400797     </t>
   </si>
   <si>
     <t>Barbecho, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Julian Azcona  Ezcurra</t>
   </si>
   <si>
     <t>C. Don Rodrigo, 54</t>
   </si>
   <si>
     <t>Puente la Reina</t>
@@ -297,69 +294,69 @@
   <si>
     <t>Pol. Ind. Parcela C</t>
   </si>
   <si>
     <t>Azagra</t>
   </si>
   <si>
     <t>calidad@virto.es</t>
   </si>
   <si>
     <t>www.virto.es</t>
   </si>
   <si>
     <t>Javier Anocibar  Arroqui</t>
   </si>
   <si>
     <t>C/ San Juan, 46</t>
   </si>
   <si>
     <t>Munárriz</t>
   </si>
   <si>
     <t>javianocibara@hotmail.com</t>
   </si>
   <si>
-    <t>Avellanas, Barbecho, Castañas, Frutal multicultivo, Hortalizas multicultivo aire libre, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+    <t>Avellanas, Barbecho, Castañas, Frutal multicultivo, Hortalizas multicultivo aire libre, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Campo Nuevo Alimentación Eco S.A.</t>
   </si>
   <si>
     <t>María Pilar Martínez  Gomara</t>
   </si>
   <si>
     <t>Ctra. Tudela, 23</t>
   </si>
   <si>
     <t>Cascante</t>
   </si>
   <si>
     <t>edmar@edmarsa.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Bróculi, Col Lombarda, Colirrabano, Erial, Lechuga Cogollo, Melón, Puerros, Sandía</t>
+    <t>Aceitunas, Barbecho, Bróculi, Cilantro, Col, Col Lombarda, Coliflor Romanescu, Colirrabano, Erial, Judía, Lechuga Cogollo, Melón, Puerros, Sandía</t>
   </si>
   <si>
     <t>Fundación Elkarkide Fundazioa</t>
   </si>
   <si>
     <t>Marcos Resano  Arredondo</t>
   </si>
   <si>
     <t>Pol. Mocholi  C. Rio Elorz 7 Bajo</t>
   </si>
   <si>
     <t>Noain (valle de elorz)</t>
   </si>
   <si>
     <t>olga@elkarkide.com</t>
   </si>
   <si>
     <t>www.elkarkide.com</t>
   </si>
   <si>
     <t>Asociación de Productores de Patata del Pirineo Navarro (Appina)</t>
   </si>
   <si>
     <t>Karlos Bueno Reca</t>
   </si>
@@ -450,51 +447,51 @@
   <si>
     <t>urgein@live.com</t>
   </si>
   <si>
     <t xml:space="preserve">690061052   </t>
   </si>
   <si>
     <t>Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Mª Carmen Reca  Lorea</t>
   </si>
   <si>
     <t>C. San Salvador 27</t>
   </si>
   <si>
     <t>Hiriberri-Villanueva</t>
   </si>
   <si>
     <t>josejoaquinreca@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">6116297562  </t>
   </si>
   <si>
-    <t>Avena, Barbecho, Forraje pradera, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+    <t>Avena, Barbecho, Forraje avena, Forraje pradera, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Gorka Pérez  Santa Cecilia</t>
   </si>
   <si>
     <t>Lumbidea, 3</t>
   </si>
   <si>
     <t>Lumbier</t>
   </si>
   <si>
     <t>gorkapsc@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">631159823   </t>
   </si>
   <si>
     <t>Almendras, Barbecho, Erial, Pasto arbustivo, Pasto forestal, Patata, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Silvia Moreno  Lasterra</t>
   </si>
   <si>
     <t xml:space="preserve">El Puente Viejo </t>
   </si>
@@ -538,53 +535,50 @@
     <t>Adrián Areta  Martínez</t>
   </si>
   <si>
     <t>C. Abajo, 1</t>
   </si>
   <si>
     <t>baratzanblai@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">647761562  </t>
   </si>
   <si>
     <t>www.baratzanblai.com</t>
   </si>
   <si>
     <t>Gorka Zurbano  Aguerri</t>
   </si>
   <si>
     <t>Bº, Frain, 3</t>
   </si>
   <si>
     <t>Lesaka</t>
   </si>
   <si>
     <t>gorkazurbano@gmail.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>Barbecho, Calabacín, Calabaza, Cebolla, Forraje pradera, Judía, Pasto forestal, Pastos, Patata, Pepino, Puerros, Remolacha, Rucula, Zanahoria</t>
   </si>
   <si>
     <t>Apicultura, Equino, Ovino carne</t>
   </si>
   <si>
     <t>Adot Esarte Iñautzi, Jose María, Juan María y María</t>
   </si>
   <si>
     <t>Jose María Adot  Esarte</t>
   </si>
   <si>
     <t>C. La Blanca, 2</t>
   </si>
   <si>
     <t>Jaurrieta</t>
   </si>
   <si>
     <t>apaua@hotmail.com; adotesarte@gmail.com</t>
   </si>
   <si>
     <t>948890215 616068297 699608567</t>
   </si>
   <si>
     <t>Avena, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
@@ -992,51 +986,51 @@
         <v>31580</v>
       </c>
       <c r="F6" t="s">
         <v>48</v>
       </c>
       <c r="G6" t="s">
         <v>49</v>
       </c>
       <c r="H6">
         <v>948693043</v>
       </c>
       <c r="I6">
         <v>629401803</v>
       </c>
       <c r="J6" t="s">
         <v>50</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de albaricoque con sirope de ágave, Mermelada de arándanos, Mermelada de arándanos con sirope de ágave, Mermelada de ciruela, Mermelada de ciruela con sirope de ágave, Mermelada de fresa, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
         </is>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>51</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
         <v>52</v>
       </c>
       <c r="D7" t="s">
         <v>53</v>
       </c>
       <c r="E7">
         <v>31610</v>
       </c>
       <c r="F7" t="s">
         <v>54</v>
       </c>
@@ -1080,1002 +1074,1006 @@
       <c r="D8" t="s">
         <v>58</v>
       </c>
       <c r="E8">
         <v>31350</v>
       </c>
       <c r="F8" t="s">
         <v>59</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>60</v>
       </c>
       <c r="I8">
         <v>618152946</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8" t="s">
-        <v>61</v>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t>Acelga, Barbecho, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Col, Col Lombarda, Col Rizada, Coliflor, Erial, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
+        </is>
       </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E9">
         <v>31692</v>
       </c>
       <c r="F9" t="s">
+        <v>63</v>
+      </c>
+      <c r="G9" t="s" s="2">
         <v>64</v>
       </c>
-      <c r="G9" t="s" s="2">
+      <c r="H9" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="I9">
         <v>609400797</v>
       </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B10"/>
       <c r="C10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E10">
         <v>31100</v>
       </c>
       <c r="F10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G10" t="s" s="2">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H10">
         <v>948341165</v>
       </c>
       <c r="I10">
         <v>659051776</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10" t="inlineStr">
         <is>
           <t>Aceitunas, Acelga, Ajo, Albaricoques, Alcachofa, Barbecho, Berenjena, Calabacín, Calabaza, Cebolla, Ciruelas, Espárrago, Frutal multicultivo, Garbanzo, Judía, Judía pocha, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Patata, Pepino, Peras, Pimiento, Puerros, Remolacha, Sandía, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
+        <v>71</v>
+      </c>
+      <c r="D11" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E11">
         <v>31451</v>
       </c>
       <c r="F11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G11" t="s" s="2">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="H11">
         <v>948890066</v>
       </c>
       <c r="I11">
         <v>649085732</v>
       </c>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11" t="s">
+        <v>75</v>
+      </c>
+      <c r="T11" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" t="s">
         <v>78</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>79</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E12">
         <v>31591</v>
       </c>
       <c r="F12" t="s">
+        <v>81</v>
+      </c>
+      <c r="G12" t="s">
         <v>82</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="I12">
         <v>600320026</v>
       </c>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Aceite de girasol, Aceite de oliva, Acelga, Agave, Aguacate, Albaricoque, Alimentos terminados para consumidor final, Almendra, Almendra natural, Almendra repelada, Almendra tostada, Almendra tostada con aceite, Almidon de maíz, Almidón de mandioca, Alubia blanca, Alubia roja, Anacardos, Apio, Arroz, Avellana, Avellana tostada, Avena, Azúcar, Azúcar blanco, Azúcar panela, Barra de espelta, Bizcocho de espelta con algarroba, Bollo de espelta con algarroba, Bollo de espelta con pasas y nueces, Calabacín, Cebada, Cebolla, Cereza, Ciruela pasa, Cogollo, Coliflor, Corteza de vainilla, Crackers de espelta con aceitunas, Dátil, Dátil troceado, Espinaca, Extracto de hojas de olivo, Galleta de arroz con naranja, Galleta de espelta con algarroba, Galleta de espelta con coco, Galleta de espelta con especias, Galleta de espelta con jengibre, Galleta de espelta con vainilla, Galleta nórdica, Garbanzos, Granada, Granola afrutada, Granola nutty, Granola Tropical, Harina de algarroba, Harina de arroz, Harina de centeno, Harina de espelta, Harina de maíz, Harina de sarraceno, Harina de trigo, Higo seco, Hoja de olivo, Huevos, Infusión Chai Mate, Infusión Dark roast, Infusión Detox, Infusión Digestive, Infusión Fresh Green, Infusión Ginger turmenic, Infusión Gingko Recall, Infusión Green tea, Infusión Hibiscus, Infusión Inmune suport, Infusión Lemon ginger, Infusión Mocha mint, Infusión Olive leaf mate, Infusión sleep Ezz, Infusión stress sos, Jengibre, Judías, Lechuga, Lentejas, Limón, Lino marrón, Magdalenas de espelta, Mandarina, Mango, Manzana, Mate, Melocotón, Melón, Mijo, Muesli Deluxe, Muffins de espelta con arándanos, Naranja, Nectarina, Nueces de cáscara, Nueces troceadas, Nuez de Brasil, Nuez de macadamia, Pan de arroz, Pan de centeno, Pan de espelta 4 semillas, Pan de espelta 5 cereales, Pan de espelta con lino y pipas, Pan de espelta con pasas y nueces, Pan de espelta con semillas de girasol, Pan de espelta con sésamo, Pan de molde de espelta, Pasas, Pastas de espelta con avellana, Pastas de espelta con avena, Pastas de espelta con sésamo, Patata, Pera, Pimiento, Pipas de calabaza, Pipas de girasol, Plátano, Pomelo, Psyllium cáscara, Sal marina, Sandía, Semillas de amapola, Semillas de chía, Sésamo, Sirope de arce, Sirope de arroz, Sirope de malta, Tamari, Tomate, Torta de frutos secos, Trigo sarraceno, Triticale, Vinagre balsámico, Vinagre de manzana, Zanahoria</t>
         </is>
       </c>
       <c r="R12"/>
       <c r="S12" t="inlineStr">
         <is>
           <t>Aceitunas, Achicoria, Albaricoques, Alcachofa, Alfalfa, Barbecho, Berza, Borraja, Bróculi, Caqui, Cardo, Centeno, Cerezas, Ciruelas, Col Lombarda, Erial, Escarola, Espárrago, Forraje alfalfa, Fresa, Grosella, Guisante, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía verde, Kale, Laurel, Maíz, Manzanas, Melocotones, Membrillo, Mezcla avena-guisante, Nectarinas, Pasto arbustivo, Pasto forestal, Pastos, Pepino, Peras, Puerros, Uva mesa</t>
         </is>
       </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D13" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E13">
         <v>31560</v>
       </c>
       <c r="F13" t="s">
+        <v>87</v>
+      </c>
+      <c r="G13" t="s" s="2">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H13">
         <v>948692728</v>
       </c>
       <c r="I13">
         <v>616992128</v>
       </c>
       <c r="J13" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13" t="inlineStr">
         <is>
           <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
         </is>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E14">
         <v>31172</v>
       </c>
       <c r="F14" t="s">
+        <v>92</v>
+      </c>
+      <c r="G14" t="s" s="2">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="H14">
         <v>948328078</v>
       </c>
       <c r="I14">
         <v>667601817</v>
       </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
+        <v>96</v>
+      </c>
+      <c r="D15" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="E15">
         <v>31520</v>
       </c>
       <c r="F15" t="s">
+        <v>98</v>
+      </c>
+      <c r="G15" t="s" s="2">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H15">
         <v>948850283</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15" t="inlineStr">
         <is>
           <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="R15"/>
       <c r="S15" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
+        <v>102</v>
+      </c>
+      <c r="D16" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E16">
         <v>31110</v>
       </c>
       <c r="F16" t="s">
+        <v>104</v>
+      </c>
+      <c r="G16" t="s" s="2">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="H16">
         <v>948311518</v>
       </c>
       <c r="I16">
         <v>696894695</v>
       </c>
       <c r="J16" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16" t="inlineStr">
         <is>
           <t>Acelga, Alcachofa, Aloe vera, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Coliflor, Consuelda, Frambuesa, Fresa, Frutos rojos, Grosella, Guindillas, Judía, Judía pocha, Judía verde, Lechuga, Melisa o toronjil, Mora, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
+        <v>108</v>
+      </c>
+      <c r="D17" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="E17">
         <v>31170</v>
       </c>
       <c r="F17" t="s">
+        <v>110</v>
+      </c>
+      <c r="G17" t="s" s="2">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="H17">
         <v>948013040</v>
       </c>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
+        <v>114</v>
+      </c>
+      <c r="D18" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E18">
         <v>31110</v>
       </c>
       <c r="F18" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="G18" t="s" s="2">
+        <v>116</v>
+      </c>
+      <c r="H18" t="s">
         <v>117</v>
       </c>
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>118</v>
       </c>
-      <c r="I18" t="s">
+      <c r="J18" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Acelga, Achicoria, Ajo, Alcachofa, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cereza, Chirivía, Col lombarda, Col repollo, Coliflor, Coliflor romanescu, Escarola, Espárragos, Espárragos trigueros, Espinaca, Garbanzos, Hinojo, Huevo, Judía verde, Kiwi, Lechuga, Mandarina, Manzana, Melocotón, Melón, Naranja, Nuez, Patata, Pepino, Pera, Pimiento, Plátano, Puerro, Rabanito, Remolacha, Sandía , Tomate, Tupinambo, Zanahoria</t>
         </is>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
+        <v>121</v>
+      </c>
+      <c r="D19" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="E19">
         <v>31320</v>
       </c>
       <c r="F19" t="s">
+        <v>123</v>
+      </c>
+      <c r="G19" t="s" s="2">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="H19">
         <v>948409035</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Boniato , Brócoli , Calabacín , Calabaza, Calabaza en dados asada y saborizada, Cebolla, Coles de bruselas asadas y saborizadas, Coliflor, Dúo de floretes, Guisante, Herb-infused mediterranean mix grilled, Judía verde, Kaiser Gemuse, Mezcla de verduras, Mezcla de verduras asadas, Migas de coliflor, Patata, Planta de berenjena, Planta de boniato, Planta de brócoli, Planta de calabacín, Planta de calabaza, Planta de coliflor, Planta de pimiento, Planta de tomate, Seasoned sheet pan vegetables, Tomate , Trio de poivrons, Zanahoria</t>
         </is>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
+        <v>126</v>
+      </c>
+      <c r="D20" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E20">
         <v>31320</v>
       </c>
       <c r="F20" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G20" t="s" s="2">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="H20">
         <v>948409034</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="inlineStr">
         <is>
           <t>4 vegetable mix, Acelga, Alubia, Apio , Arándanos, Berenjena, Berenjena asada, Boniato, Borraja, Brócoli, Calabacín , Calabacín asado, Calabaza, Cebolla, Cebolla asada, Cilantro, Coles de bruselas, Coliflor, Duo floretes (brócoli y coliflor), Espárrago verde, Espinaca, Fresa, Garbanzo, Grelos, Guisante, Hinojo, Judía verde, Kaiser mix, Lenteja, Maíz dulce, Mezcla 1, Mezcla 2 , Mezcla de vegetales, Mezcla guisante+ zanahoria, Mezcla vegetal espelta, Mezcla vegetal mexicana, Mezcla vegetal quinoa, Mezcla veggirroz, Pasta de oliva, Patata, Pepino, Pimiento, Pimiento asado, Puerro, Ratatouille, Romanesco, Salteado de verduras, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E21">
         <v>31192</v>
       </c>
       <c r="F21" t="s">
+        <v>132</v>
+      </c>
+      <c r="G21" t="s" s="2">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="H21">
         <v>948330711</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
+        <v>134</v>
+      </c>
+      <c r="D22" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E22">
         <v>31670</v>
       </c>
       <c r="F22" t="s">
+        <v>136</v>
+      </c>
+      <c r="G22" t="s" s="2">
         <v>137</v>
       </c>
-      <c r="G22" t="s" s="2">
+      <c r="H22" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="I22">
         <v>690061052</v>
       </c>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
+        <v>140</v>
+      </c>
+      <c r="D23" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E23">
         <v>31671</v>
       </c>
       <c r="F23" t="s">
+        <v>142</v>
+      </c>
+      <c r="G23" t="s" s="2">
         <v>143</v>
       </c>
-      <c r="G23" t="s" s="2">
+      <c r="H23" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
+        <v>146</v>
+      </c>
+      <c r="D24" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E24">
         <v>31440</v>
       </c>
       <c r="F24" t="s">
+        <v>148</v>
+      </c>
+      <c r="G24" t="s" s="2">
         <v>149</v>
       </c>
-      <c r="G24" t="s" s="2">
+      <c r="H24" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B25" t="s">
         <v>153</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
+        <v>152</v>
+      </c>
+      <c r="D25" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E25">
         <v>31380</v>
       </c>
       <c r="F25" t="s">
+        <v>155</v>
+      </c>
+      <c r="G25" t="s" s="2">
         <v>156</v>
       </c>
-      <c r="G25" t="s" s="2">
+      <c r="H25" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="I25">
         <v>63049375</v>
       </c>
       <c r="J25" t="s" s="2">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25" t="inlineStr">
         <is>
           <t>Acelga, Achicoria, Albaricoques, Barbecho, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Centeno, Col de bruselas, Col Lombarda, Col Rizada, Coliflor, Erial, Espárrago, Espinaca, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Pasto arbustivo, Patata, Peras, Pimiento, Puerros, Sandía, Tomate</t>
         </is>
       </c>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
+        <v>160</v>
+      </c>
+      <c r="D26" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E26">
         <v>31839</v>
       </c>
       <c r="F26" t="s">
+        <v>162</v>
+      </c>
+      <c r="G26" t="s" s="2">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="H26">
         <v>948461194</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Aceite de girasol, Aceite de oliva virgen, Ajo en polvo, Ajo granulado, Albahaca, Albahaca polvo, Albúmina de huevo en polvo, Alimentos terminados para consumidor final, Almidón de maíz nativo, Arroz, Arroz integral, Avellana, Azúcar blanco, Azúcar de caña, Azúcar líquido, Azúcar moreno, Cacao en polvo, Canela molida, Cayena molida, Cebolla caramelizada, Cebolla deshidratada, Cebolla en polvo, Cebolla frita con aceite de girasol, Cebolla frita con aceite de oliva, Cebolla natural, cocida o esterilizada troceada, Cebolla troceada frita congelada, Cilantro, Cilantro molido, Clavo molido, Comino, Comino molido, Copo de patata, Cúrcuma molida, Curry, Dextrosa, Fecula de patata, Fibra de guisante, Goma Garrofin, Goma Guar, Grano de amaranto, Hinojo, Hinojo molido, Huevo entero polvo, Inulina, Jengibre polvo, Laurel, Laurel polvo, Leche de coco en polvo, Leche en polvo, Lecitina de soja en polvo, Manteca de cacao, Mejorana hoja, Melaza de azúcar de caña, Mix de pimiento rojo y cebolla, Mostaza, Mostaza en polvo, Nueces, Nuez moscada, Nuez moscada polvo, Orégano, Orégano molido, Pasta de cacao, Perejil, Pimentón, Pimentón ahumado, Pimentón picante, Pimienta blanca, Pimienta blanca molida, Pimienta negra, Pimienta negra molida, Puerro en polvo, Pure de cebolla, Quinoa blanca, Romero, Romero molido, Semilla de chia, Semilla de lino dorado, Semilla de lino marrón, Sirope de agave, Soja, Tomate en polvo, Tomillo, Tomillo molido, Yema de huevo polvo</t>
         </is>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
+        <v>164</v>
+      </c>
+      <c r="B27" t="s">
         <v>165</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>166</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="E27">
         <v>31480</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s" s="2">
+        <v>168</v>
+      </c>
+      <c r="H27" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="I27"/>
       <c r="J27" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27" t="inlineStr">
         <is>
           <t>Barbecho, Calabaza, Caqui, Cardo, Cebolla, Ciruelas, Coliflor, Espárrago, Frambuesa, Fresa, Frutal multicultivo, Guindillas, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía, Lupulo, Maíz, Manzanas, Pasto forestal, Patata, Peras, Tomate</t>
         </is>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
+        <v>171</v>
+      </c>
+      <c r="D28" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E28">
         <v>31770</v>
       </c>
       <c r="F28" t="s">
+        <v>173</v>
+      </c>
+      <c r="G28" t="s" s="2">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="H28">
         <v>650256919</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-      <c r="S28" t="s">
-        <v>176</v>
+      <c r="S28" t="inlineStr">
+        <is>
+          <t>Barbecho, Calabacín, Calabaza, Cebolla, Forraje pradera, Frutal multicultivo, Judía, Nueces, Pasto forestal, Pastos, Patata, Pepino, Puerros, Remolacha, Rucula, Zanahoria</t>
+        </is>
       </c>
       <c r="T28" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="D29" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="E29">
         <v>31691</v>
       </c>
       <c r="F29" t="s">
+        <v>179</v>
+      </c>
+      <c r="G29" t="s">
+        <v>180</v>
+      </c>
+      <c r="H29" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>183</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="T29" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D30" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E30">
         <v>31840</v>
       </c>
       <c r="F30" t="s">
+        <v>186</v>
+      </c>
+      <c r="G30" t="s" s="2">
+        <v>187</v>
+      </c>
+      <c r="H30" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1" location="" display="mailto:pettuberro7@gmail.com"/>
     <hyperlink ref="G3" r:id="rId2" location="" display="mailto:pollobarren@congeladosnavarra.com"/>
     <hyperlink ref="G4" r:id="rId3" location="" display="mailto:calidad@conservasalmanaque.com"/>
     <hyperlink ref="G5" r:id="rId4" location="" display="mailto:calvarez@fincalanoria.es"/>
     <hyperlink ref="G7" r:id="rId5" location="" display="mailto:nbellostas@intiasa.es"/>
     <hyperlink ref="G9" r:id="rId6" location="" display="mailto:baiguraalt@gmail.com"/>
     <hyperlink ref="G10" r:id="rId7" location="" display="mailto:julenazkona@hotmail.com"/>
     <hyperlink ref="G11" r:id="rId8" location="" display="mailto:manolo.andu@gmail.com"/>
     <hyperlink ref="G13" r:id="rId9" location="" display="mailto:calidad@virto.es"/>
     <hyperlink ref="G14" r:id="rId10" location="" display="mailto:javianocibara@hotmail.com"/>
     <hyperlink ref="G15" r:id="rId11" location="" display="mailto:edmar@edmarsa.com"/>
     <hyperlink ref="G16" r:id="rId12" location="" display="mailto:olga@elkarkide.com"/>
     <hyperlink ref="G17" r:id="rId13" location="" display="mailto:patata.appina@gmail.com"/>
     <hyperlink ref="G18" r:id="rId14" location="" display="mailto:info@ekoalde.org"/>
     <hyperlink ref="G19" r:id="rId15" location="" display="mailto:jose-ramon.lopez@gelagri.es"/>
     <hyperlink ref="G20" r:id="rId16" location="" display="mailto:jescalada@lineagelogistics.com"/>
     <hyperlink ref="G21" r:id="rId17" location="" display="mailto:administracion@frutassheila.com"/>
     <hyperlink ref="G22" r:id="rId18" location="" display="mailto:urgein@live.com"/>