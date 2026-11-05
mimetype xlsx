--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="218">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -411,87 +411,108 @@
   <si>
     <t>Falces</t>
   </si>
   <si>
     <t>danielyarantxa@hotmail.es</t>
   </si>
   <si>
     <t>Aceitunas, Alfalfa, Avena, Barbecho, Calabaza, Cebada, Esparceta, Guisante, Manzanas, Melocotones, Pasto arbustivo, Uva blanca, Veza</t>
   </si>
   <si>
     <t>Campo Nuevo Alimentación Eco S.A.</t>
   </si>
   <si>
     <t>María Pilar Martínez  Gomara</t>
   </si>
   <si>
     <t>Ctra. Tudela, 23</t>
   </si>
   <si>
     <t>Cascante</t>
   </si>
   <si>
     <t>edmar@edmarsa.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Bróculi, Col Lombarda, Colirrabano, Erial, Lechuga Cogollo, Melón, Puerros, Sandía</t>
+    <t>Aceitunas, Barbecho, Bróculi, Cilantro, Col, Col Lombarda, Coliflor Romanescu, Colirrabano, Erial, Judía, Lechuga Cogollo, Melón, Puerros, Sandía</t>
   </si>
   <si>
     <t>Asociación Allotarra de Agricultura y Ganadería Ecológica</t>
   </si>
   <si>
     <t>Eusebio Gainza  Lafuente</t>
   </si>
   <si>
     <t>C. Plaza de los Fueros,11</t>
   </si>
   <si>
     <t>Allo</t>
   </si>
   <si>
     <t>eduardo.gainza@biosasun.eu</t>
   </si>
   <si>
     <t xml:space="preserve">647922945       </t>
   </si>
   <si>
-    <t>Aceitunas, Almendras, Avena, Barbecho, Cerezas, Ciruelas, Melocotones, Nueces, Pasto arbustivo, Pasto forestal</t>
+    <t>Aceitunas, Almendras, Avena, Barbecho, Cerezas, Ciruelas, Melocotones, Nueces, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Germán Almagro Rebeca y Ruíz Azpilicueta David</t>
+  </si>
+  <si>
+    <t>David Ruiz  Azpilicueta</t>
+  </si>
+  <si>
+    <t>C. La Fuente, 110</t>
+  </si>
+  <si>
+    <t>Baquedano</t>
+  </si>
+  <si>
+    <t>ekoelkea@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">636100524    </t>
+  </si>
+  <si>
+    <t>Cerveza Irish Stout, Cerveza Pale Ale, Cerveza Red Ale, Cerveza trigo</t>
   </si>
   <si>
     <t>Centex Agrícola Ganadera Soc.Coop.</t>
   </si>
   <si>
     <t>Rosa Marín  del Arco</t>
   </si>
   <si>
     <t>Ctra. Corella Km. 3</t>
   </si>
   <si>
     <t>r.marin@grupoan.com</t>
   </si>
   <si>
-    <t>Avena, Barbecho, Bróculi, Erial, Forraje avena-guisante, Guisante, Melocotones, Pasto arbustivo, Peras, Pimiento, Puerros, Tomate</t>
+    <t>Avena, Barbecho, Borraja, Bróculi, Erial, Forraje avena-guisante, Guisante, Melocotones, Pasto arbustivo, Peras, Pimiento, Puerros, Tomate</t>
   </si>
   <si>
     <t>Select Botanical S.L.</t>
   </si>
   <si>
     <t>Antonio Rubiralta  Casanovas</t>
   </si>
   <si>
     <t>C. Bori i Fontesta, 49 bajos</t>
   </si>
   <si>
     <t>08017</t>
   </si>
   <si>
     <t>Barcelone</t>
   </si>
   <si>
     <t>sb@selectbotanical.com</t>
   </si>
   <si>
     <t>www.selectbotanical.com</t>
   </si>
   <si>
     <t>Javier Martinez  Soldevilla</t>
   </si>
@@ -732,69 +753,70 @@
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cvalcarlos@agrozumos.com" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.sesma@grupoan.com" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@conservasalmanaque.com" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroluis@conservaspedroluis.com" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gml@ecovinal.com" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koldo.urbiola@equisalud.com" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.equisalud.netjosemaria.hernandez@silversalud.com" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calvarez@fincalanoria.es" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slarrainzar@equimercado.org" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto@globalfoodlink.eu" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julio@iberfruta.es" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbellostas@intiasa.es" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vinoscartan@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julenazkona@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroresanoresa@gmail.com" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel@conservasdmarco.com" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@ekolo.es" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielyarantxa@hotmail.es" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edmar@edmarsa.com" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.gainza@biosasun.eu" TargetMode="External"/>
-<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.marin@grupoan.com" TargetMode="External"/>
-[...12 lines deleted...]
-<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xabiermendia@gumendi.es" TargetMode="External"/></Relationships>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekoelkea@gmail.com" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.marin@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sb@selectbotanical.com" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oficina@injertosypoda.es" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservas@conservascapullo.es" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ekoalde.org" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel@villajavier.org" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@frutassheila.com" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier@agritexecoexport.com" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anskar70ana@gmail.com" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slf@frutas-solano.com" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gukalde.conservas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xabiermendia@gumendi.es" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V35"/>
+  <dimension ref="A1:V36"/>
   <cols>
     <col min="1" max="1" width="58" customWidth="1"/>
     <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="3" width="42" customWidth="1"/>
     <col min="4" max="4" width="47" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="23" customWidth="1"/>
     <col min="7" max="7" width="52" customWidth="1"/>
     <col min="8" max="8" width="36" customWidth="1"/>
     <col min="9" max="9" width="30" customWidth="1"/>
     <col min="10" max="10" width="53" customWidth="1"/>
     <col min="11" max="11" width="23" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
     <col min="18" max="18" width="6" customWidth="1"/>
     <col min="19" max="19" width="60" customWidth="1"/>
     <col min="20" max="20" width="36" customWidth="1"/>
     <col min="21" max="21" width="8" customWidth="1"/>
     <col min="22" max="22" width="41" customWidth="1"/>
   </cols>
   <sheetData>
@@ -921,51 +943,51 @@
       <c r="D3" t="s">
         <v>30</v>
       </c>
       <c r="E3">
         <v>31192</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3" t="s" s="2">
         <v>32</v>
       </c>
       <c r="H3">
         <v>628456503</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
+          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
         </is>
       </c>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4">
         <v>31261</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
@@ -1285,51 +1307,51 @@
         <v>31580</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" t="s">
         <v>77</v>
       </c>
       <c r="H11">
         <v>948693043</v>
       </c>
       <c r="I11">
         <v>629401803</v>
       </c>
       <c r="J11" t="s">
         <v>78</v>
       </c>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de albaricoque con sirope de ágave, Mermelada de arándanos, Mermelada de arándanos con sirope de ágave, Mermelada de ciruela, Mermelada de ciruela con sirope de ágave, Mermelada de fresa, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
         </is>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>79</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
         <v>80</v>
       </c>
       <c r="D12" t="s">
         <v>81</v>
       </c>
       <c r="E12">
         <v>31560</v>
       </c>
       <c r="F12" t="s">
         <v>82</v>
       </c>
@@ -1794,612 +1816,659 @@
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22" t="s">
         <v>140</v>
       </c>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>141</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
         <v>142</v>
       </c>
       <c r="D23" t="s">
         <v>143</v>
       </c>
       <c r="E23">
-        <v>31500</v>
+        <v>31272</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="G23" t="s" s="2">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="I23"/>
+        <v>145</v>
+      </c>
+      <c r="H23" t="s">
+        <v>146</v>
+      </c>
+      <c r="I23">
+        <v>636100524</v>
+      </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23"/>
+      <c r="Q23" t="s">
+        <v>147</v>
+      </c>
       <c r="R23"/>
-      <c r="S23" t="s">
-        <v>145</v>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>Aceitunas, Almendras, Barbecho, Cebada, Centeno, Espárrago, Forraje avena-veza, Frutal multicultivo, Lupulo, Manzanas, Melocotones, Pasto arbustivo, Pasto forestal, Pastos, Peras, Trufa, Uva blanca</t>
+        </is>
       </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D24" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>150</v>
+      </c>
+      <c r="E24">
+        <v>31500</v>
       </c>
       <c r="F24" t="s">
-        <v>150</v>
+        <v>72</v>
       </c>
       <c r="G24" t="s" s="2">
         <v>151</v>
       </c>
-      <c r="H24" s="4">
-        <v>34933621223</v>
+      <c r="H24">
+        <v>948826269</v>
       </c>
       <c r="I24"/>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24"/>
+      <c r="S24" t="s">
+        <v>152</v>
+      </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>153</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D25" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="F25"/>
+        <v>155</v>
+      </c>
+      <c r="E25" t="s" s="3">
+        <v>156</v>
+      </c>
+      <c r="F25" t="s">
+        <v>157</v>
+      </c>
       <c r="G25" t="s" s="2">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>607180494</v>
+        <v>158</v>
+      </c>
+      <c r="H25" s="4">
+        <v>34933621223</v>
       </c>
       <c r="I25"/>
-      <c r="J25"/>
+      <c r="J25" t="s">
+        <v>159</v>
+      </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25"/>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Extracto de Abedul, Extracto de Agaricus Blazei, Extracto de Altea, Extracto de Azafrán, Extracto de Coprinus Comatus, Extracto de Cordyceps Sinensis, Extracto de Coriolus Versicolor, Extracto de Diente de León, Extracto de Equinácea, Extracto de Eschscholzia, Extracto de Flor de Sauco, Extracto de Ganoderma Lucidum, Extracto de Ginkgo, Extracto de Ginseng blanco, Extracto de Ginseng rojo, Extracto de Ginseng rojo y blanco, Extracto de Grifola Frondosa, Extracto de Guaraná, Extracto de Harpagofito, Extracto de Hericium Erinaceus, Extracto de Inonotus obliquus, Extracto de Jengibre, Extracto de Lavanda, Extracto de Lentinula Edodes, Extracto de Maca, Extracto de Mate, Extracto de Melisa, Extracto de Menta, Extracto de Olivo, Extracto de Pasiflora, Extracto de Plantago, Extracto de Pleurotus Eryngii, Extracto de Pleurotus Ostreatus, Extracto de Rhodiola, Extracto de Romero, Extracto de Té verde, Extracto de Tila, Extracto de Tomillo, Extracto de Verbena, Extracto de Vitis vinifera hoja, Extracto de Vitis vinifera semillas, Extracto fluido de pomelo, Extracto fluido de pomelo (acuoso)</t>
+        </is>
+      </c>
       <c r="R25"/>
-      <c r="S25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D26" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E26">
-        <v>31330</v>
-[...3 lines deleted...]
-      </c>
+        <v>26540</v>
+      </c>
+      <c r="F26"/>
       <c r="G26" t="s" s="2">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="H26" t="s">
         <v>162</v>
       </c>
-      <c r="I26">
-[...4 lines deleted...]
-      </c>
+      <c r="H26">
+        <v>607180494</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26"/>
+      <c r="S26" t="s">
+        <v>163</v>
+      </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>164</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
         <v>165</v>
       </c>
       <c r="D27" t="s">
         <v>166</v>
       </c>
       <c r="E27">
-        <v>31110</v>
+        <v>31330</v>
       </c>
       <c r="F27" t="s">
         <v>167</v>
       </c>
       <c r="G27" t="s" s="2">
         <v>168</v>
       </c>
       <c r="H27" t="s">
         <v>169</v>
       </c>
-      <c r="I27" t="s">
+      <c r="I27">
+        <v>667710267</v>
+      </c>
+      <c r="J27" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>Acelga, Achicoria, Ajo, Alcachofa, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cereza, Chirivía, Col lombarda, Col repollo, Coliflor, Coliflor romanescu, Escarola, Espárragos, Espárragos trigueros, Espinaca, Garbanzos, Hinojo, Huevo, Judía verde, Kiwi, Lechuga, Mandarina, Manzana, Melocotón, Melón, Naranja, Nuez, Patata, Pepino, Pera, Pimiento, Plátano, Puerro, Rabanito, Remolacha, Sandía , Tomate, Tupinambo, Zanahoria</t>
+          <t>Alcachofas al natural, Alubias blancas al natural, Alubias con verduras, Alubias rojas al natural, Borraja al natural, Cardo troceado, Crema de puerro, Espárrago blanco, Fritada, Garbanzos al natural, Guisantes al natural, Lentejas al natural, Lentejas con cebolla frita, Mermelada de albaricoque, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Pimiento del cristal, Pimiento del piquillo, Piquillo asado con salsa de tomate , Pisto , Puerro al natural, Salsa de tomate, Tomate triturado</t>
         </is>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
+        <v>172</v>
+      </c>
+      <c r="D28" t="s">
         <v>173</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28">
+        <v>31110</v>
+      </c>
+      <c r="F28" t="s">
         <v>174</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="G28" t="s" s="2">
         <v>175</v>
       </c>
       <c r="H28" t="s">
         <v>176</v>
       </c>
-      <c r="I28">
-[...2 lines deleted...]
-      <c r="J28"/>
+      <c r="I28" t="s">
+        <v>177</v>
+      </c>
+      <c r="J28" t="s">
+        <v>178</v>
+      </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28"/>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Ajo, Alcachofa, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cereza, Chirivía, Col lombarda, Col repollo, Coliflor, Coliflor romanescu, Escarola, Espárragos, Espárragos trigueros, Espinaca, Garbanzos, Hinojo, Huevo, Judía verde, Kiwi, Lechuga, Mandarina, Manzana, Melocotón, Melón, Naranja, Nuez, Patata, Pepino, Pera, Pimiento, Plátano, Puerro, Rabanito, Remolacha, Sandía , Tomate, Tupinambo, Zanahoria</t>
+        </is>
+      </c>
       <c r="R28"/>
-      <c r="S28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>29</v>
+        <v>180</v>
       </c>
       <c r="D29" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="E29">
-        <v>31192</v>
+        <v>31500</v>
       </c>
       <c r="F29" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="G29" t="s" s="2">
-        <v>179</v>
-[...4 lines deleted...]
-      <c r="I29"/>
+        <v>182</v>
+      </c>
+      <c r="H29" t="s">
+        <v>183</v>
+      </c>
+      <c r="I29">
+        <v>697968072</v>
+      </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-      <c r="Q29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29"/>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>Acelga, Alcachofa, Barbecho, Berenjena, Borraja, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Espárrago, Guindillas, Lechuga, Melón, Pasto arbolado, Pasto arbustivo, Pimiento, Puerros, Tomate</t>
+        </is>
+      </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>181</v>
+        <v>29</v>
       </c>
       <c r="D30" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E30">
-        <v>31500</v>
+        <v>31192</v>
       </c>
       <c r="F30" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G30" t="s" s="2">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>186</v>
+      </c>
+      <c r="H30">
+        <v>948330711</v>
       </c>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
-      <c r="Q30" t="s">
-        <v>185</v>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
+        </is>
       </c>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B31" t="s">
         <v>187</v>
       </c>
+      <c r="B31"/>
       <c r="C31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="D31" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E31">
-        <v>31380</v>
+        <v>31500</v>
       </c>
       <c r="F31" t="s">
-        <v>189</v>
+        <v>72</v>
       </c>
       <c r="G31" t="s" s="2">
         <v>190</v>
       </c>
       <c r="H31" t="s">
         <v>191</v>
       </c>
-      <c r="I31">
-[...4 lines deleted...]
-      </c>
+      <c r="I31"/>
+      <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
-      <c r="Q31"/>
+      <c r="Q31" t="s">
+        <v>192</v>
+      </c>
       <c r="R31"/>
-      <c r="S31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>193</v>
       </c>
-      <c r="B32"/>
+      <c r="B32" t="s">
+        <v>194</v>
+      </c>
       <c r="C32" t="s">
         <v>193</v>
       </c>
       <c r="D32" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E32">
-        <v>31281</v>
-[...1 lines deleted...]
-      <c r="F32"/>
+        <v>31380</v>
+      </c>
+      <c r="F32" t="s">
+        <v>196</v>
+      </c>
       <c r="G32" t="s" s="2">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H32" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-      <c r="J32"/>
+        <v>198</v>
+      </c>
+      <c r="I32">
+        <v>63049375</v>
+      </c>
+      <c r="J32" t="s" s="2">
+        <v>199</v>
+      </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-      <c r="S32" t="s">
-        <v>197</v>
+      <c r="S32" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Albaricoques, Barbecho, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Centeno, Col de bruselas, Col Lombarda, Col Rizada, Coliflor, Erial, Espárrago, Espinaca, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Pasto arbustivo, Patata, Peras, Pimiento, Puerros, Sandía, Tomate</t>
+        </is>
       </c>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D33" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E33">
-        <v>31261</v>
-[...3 lines deleted...]
-      </c>
+        <v>31281</v>
+      </c>
+      <c r="F33"/>
       <c r="G33" t="s" s="2">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>948690578</v>
+        <v>202</v>
+      </c>
+      <c r="H33" t="s">
+        <v>203</v>
       </c>
       <c r="I33"/>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
-      <c r="Q33" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q33"/>
       <c r="R33"/>
-      <c r="S33"/>
+      <c r="S33" t="s">
+        <v>204</v>
+      </c>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D34" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E34">
-        <v>31480</v>
-[...1 lines deleted...]
-      <c r="F34"/>
+        <v>31261</v>
+      </c>
+      <c r="F34" t="s">
+        <v>36</v>
+      </c>
       <c r="G34" t="s" s="2">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="H34">
-        <v>645170650</v>
+        <v>948690578</v>
       </c>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q34" t="s">
+        <v>209</v>
       </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-      <c r="E35"/>
+        <v>211</v>
+      </c>
+      <c r="D35" t="s">
+        <v>212</v>
+      </c>
+      <c r="E35">
+        <v>31480</v>
+      </c>
       <c r="F35"/>
       <c r="G35" t="s" s="2">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="H35"/>
+        <v>213</v>
+      </c>
+      <c r="H35">
+        <v>645170650</v>
+      </c>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
-      <c r="Q35"/>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>Crema de calabaza, Garbanzo al natural, Guindillas, Lenteja al natural, Mermelada de albaricoque, Mermelada de albaricoque con romero, Mermelada de albaricoque sin azúcar añadido, Mermelada de calabaza y naranja, Mermelada de cebolla, Mermelada de cereza, Mermelada de ciruela, Mermelada de ciruela con salvia, Mermelada de ciruela sin azúcar añadido, Mermelada de fresa, Mermelada de guindilla, Mermelada de kiwi, Mermelada de melocotón, Mermelada de melocotón sin azúcar añadido, Mermelada de paraguayo, Mermelada de paraguayo sin azúcar añadido, Mermelada de tomate, Pisto de verduras, Tomate seco en aceite de oliva virgen extra</t>
+        </is>
+      </c>
       <c r="R35"/>
-      <c r="S35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>214</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36" t="s">
+        <v>215</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36" t="s" s="2">
+        <v>216</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36" t="s">
+        <v>217</v>
+      </c>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1" location="" display="mailto:cvalcarlos@agrozumos.com"/>
     <hyperlink ref="G3" r:id="rId2" location="" display="mailto:r.sesma@grupoan.com"/>
     <hyperlink ref="G4" r:id="rId3" location="" display="mailto:calidad@conservasalmanaque.com"/>
     <hyperlink ref="G5" r:id="rId4" location="" display="mailto:pedroluis@conservaspedroluis.com"/>
     <hyperlink ref="G6" r:id="rId5" location="" display="mailto:gml@ecovinal.com"/>
     <hyperlink ref="G7" r:id="rId6" location="" display="mailto:koldo.urbiola@equisalud.com"/>
     <hyperlink ref="J7" r:id="rId7" location="" display="mailto:www.equisalud.netjosemaria.hernandez@silversalud.com"/>
     <hyperlink ref="G8" r:id="rId8" location="" display="mailto:calvarez@fincalanoria.es"/>
     <hyperlink ref="G9" r:id="rId9" location="" display="mailto:slarrainzar@equimercado.org"/>
     <hyperlink ref="G10" r:id="rId10" location="" display="mailto:alberto@globalfoodlink.eu"/>
     <hyperlink ref="G12" r:id="rId11" location="" display="mailto:julio@iberfruta.es"/>
     <hyperlink ref="G13" r:id="rId12" location="" display="mailto:nbellostas@intiasa.es"/>
     <hyperlink ref="G14" r:id="rId13" location="" display="mailto:vinoscartan@hotmail.com"/>
     <hyperlink ref="G15" r:id="rId14" location="" display="mailto:julenazkona@hotmail.com"/>
     <hyperlink ref="G16" r:id="rId15" location="" display="mailto:pedroresanoresa@gmail.com"/>
     <hyperlink ref="G18" r:id="rId16" location="" display="mailto:daniel@conservasdmarco.com"/>
     <hyperlink ref="G19" r:id="rId17" location="" display="mailto:comercial@ekolo.es"/>
     <hyperlink ref="G20" r:id="rId18" location="" display="mailto:danielyarantxa@hotmail.es"/>
     <hyperlink ref="G21" r:id="rId19" location="" display="mailto:edmar@edmarsa.com"/>
     <hyperlink ref="G22" r:id="rId20" location="" display="mailto:eduardo.gainza@biosasun.eu"/>
-    <hyperlink ref="G23" r:id="rId21" location="" display="mailto:r.marin@grupoan.com"/>
-[...12 lines deleted...]
-    <hyperlink ref="G35" r:id="rId34" location="" display="mailto:xabiermendia@gumendi.es"/>
+    <hyperlink ref="G23" r:id="rId21" location="" display="mailto:ekoelkea@gmail.com"/>
+    <hyperlink ref="G24" r:id="rId22" location="" display="mailto:r.marin@grupoan.com"/>
+    <hyperlink ref="G25" r:id="rId23" location="" display="mailto:sb@selectbotanical.com"/>
+    <hyperlink ref="G26" r:id="rId24" location="" display="mailto:oficina@injertosypoda.es"/>
+    <hyperlink ref="G27" r:id="rId25" location="" display="mailto:conservas@conservascapullo.es"/>
+    <hyperlink ref="G28" r:id="rId26" location="" display="mailto:info@ekoalde.org"/>
+    <hyperlink ref="G29" r:id="rId27" location="" display="mailto:manuel@villajavier.org"/>
+    <hyperlink ref="G30" r:id="rId28" location="" display="mailto:administracion@frutassheila.com"/>
+    <hyperlink ref="G31" r:id="rId29" location="" display="mailto:javier@agritexecoexport.com"/>
+    <hyperlink ref="G32" r:id="rId30" location="" display="mailto:comercial@elpuenteviejo.es"/>
+    <hyperlink ref="J32" r:id="rId31" location="" display="https://www.elpuenteviejo.es"/>
+    <hyperlink ref="G33" r:id="rId32" location="" display="mailto:anskar70ana@gmail.com"/>
+    <hyperlink ref="G34" r:id="rId33" location="" display="mailto:slf@frutas-solano.com"/>
+    <hyperlink ref="G35" r:id="rId34" location="" display="mailto:gukalde.conservas@gmail.com"/>
+    <hyperlink ref="G36" r:id="rId35" location="" display="mailto:xabiermendia@gumendi.es"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>