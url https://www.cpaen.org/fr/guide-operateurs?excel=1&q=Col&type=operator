--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="447" uniqueCount="447">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="452" uniqueCount="452">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -324,53 +324,50 @@
   <si>
     <t>Pol. Ind. Ampliación Comarca 1 Calle L nº 3</t>
   </si>
   <si>
     <t>Orkoien</t>
   </si>
   <si>
     <t>inaco@belsi.com</t>
   </si>
   <si>
     <t>www.belsi.com</t>
   </si>
   <si>
     <t>José María Busto  Alonso</t>
   </si>
   <si>
     <t>C. Roncal, 28</t>
   </si>
   <si>
     <t>Peralta</t>
   </si>
   <si>
     <t xml:space="preserve">618152946   </t>
   </si>
   <si>
-    <t>Barbecho, Borraja, Bróculi, Calabaza, Cebolla, Coliflor, Erial, Patata, Pimiento, Puerros, Remolacha, Tomate</t>
-[...1 lines deleted...]
-  <si>
     <t>Josenea Bio S.L.U.</t>
   </si>
   <si>
     <t>Jesús Cía  Asensio</t>
   </si>
   <si>
     <t>Avda. de Aoiz, 11</t>
   </si>
   <si>
     <t>Lumbier</t>
   </si>
   <si>
     <t>eva@josenea.com</t>
   </si>
   <si>
     <t>www.josenea.com</t>
   </si>
   <si>
     <t>Francisco Javier Orrio  Itúrbide</t>
   </si>
   <si>
     <t>Pol. Aloa, 18</t>
   </si>
   <si>
     <t>Puente la Reina</t>
@@ -612,93 +609,93 @@
   <si>
     <t>Arroniz</t>
   </si>
   <si>
     <t>comercial@ekolo.es</t>
   </si>
   <si>
     <t>www.ekolo.es</t>
   </si>
   <si>
     <t>Aceitunas</t>
   </si>
   <si>
     <t>Campo Nuevo Alimentación Eco S.A.</t>
   </si>
   <si>
     <t>María Pilar Martínez  Gomara</t>
   </si>
   <si>
     <t>Ctra. Tudela, 23</t>
   </si>
   <si>
     <t>edmar@edmarsa.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Bróculi, Col Lombarda, Colirrabano, Erial, Lechuga Cogollo, Melón, Puerros, Sandía</t>
+    <t>Aceitunas, Barbecho, Bróculi, Cilantro, Col, Col Lombarda, Coliflor Romanescu, Colirrabano, Erial, Judía, Lechuga Cogollo, Melón, Puerros, Sandía</t>
   </si>
   <si>
     <t>Hortícola El Alto S.L.</t>
   </si>
   <si>
     <t>Juan Cruz Cirauqui  Díaz</t>
   </si>
   <si>
     <t>Avda. Navarra, 13</t>
   </si>
   <si>
     <t>Funes</t>
   </si>
   <si>
     <t>horticolaelaltosl@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619196299     </t>
   </si>
   <si>
     <t>Almendras, Barbecho, Bróculi, Calabaza, Coliflor, Maíz, Pasto arbustivo, Tomate, Triticale</t>
   </si>
   <si>
     <t>Asociación Allotarra de Agricultura y Ganadería Ecológica</t>
   </si>
   <si>
     <t>Eusebio Gainza  Lafuente</t>
   </si>
   <si>
     <t>C. Plaza de los Fueros,11</t>
   </si>
   <si>
     <t>Allo</t>
   </si>
   <si>
     <t>eduardo.gainza@biosasun.eu</t>
   </si>
   <si>
     <t xml:space="preserve">647922945       </t>
   </si>
   <si>
-    <t>Aceitunas, Almendras, Avena, Barbecho, Cerezas, Ciruelas, Melocotones, Nueces, Pasto arbustivo, Pasto forestal</t>
+    <t>Aceitunas, Almendras, Avena, Barbecho, Cerezas, Ciruelas, Melocotones, Nueces, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Fundación Elkarkide Fundazioa</t>
   </si>
   <si>
     <t>Marcos Resano  Arredondo</t>
   </si>
   <si>
     <t>Pol. Mocholi  C. Rio Elorz 7 Bajo</t>
   </si>
   <si>
     <t>Noain (valle de elorz)</t>
   </si>
   <si>
     <t>olga@elkarkide.com</t>
   </si>
   <si>
     <t>www.elkarkide.com</t>
   </si>
   <si>
     <t>SAT 738 NA Green Nature</t>
   </si>
   <si>
     <t>Juan Virto  Muro</t>
   </si>
@@ -768,51 +765,51 @@
   <si>
     <t>www.familiaescudero.com</t>
   </si>
   <si>
     <t>Sangría</t>
   </si>
   <si>
     <t>Vino rosado, Vino tinto</t>
   </si>
   <si>
     <t>Uva tinta</t>
   </si>
   <si>
     <t>Centex Agrícola Ganadera Soc.Coop.</t>
   </si>
   <si>
     <t>Rosa Marín  del Arco</t>
   </si>
   <si>
     <t>Ctra. Corella Km. 3</t>
   </si>
   <si>
     <t>r.marin@grupoan.com</t>
   </si>
   <si>
-    <t>Avena, Barbecho, Bróculi, Erial, Forraje avena-guisante, Guisante, Melocotones, Pasto arbustivo, Peras, Pimiento, Puerros, Tomate</t>
+    <t>Avena, Barbecho, Borraja, Bróculi, Erial, Forraje avena-guisante, Guisante, Melocotones, Pasto arbustivo, Peras, Pimiento, Puerros, Tomate</t>
   </si>
   <si>
     <t>Cooperativa Santiago Apostol</t>
   </si>
   <si>
     <t>José Luis Lacarra  Los Arcos</t>
   </si>
   <si>
     <t>Pol. Ind. La Sardilla, s/n</t>
   </si>
   <si>
     <t>info@cooperativasantiago.es</t>
   </si>
   <si>
     <t>Uztaldi BioK S. Microcoop.</t>
   </si>
   <si>
     <t>Borja Echeverria  Fernández de Gaceo</t>
   </si>
   <si>
     <t>C. Leyre, 11</t>
   </si>
   <si>
     <t>Estella</t>
   </si>
@@ -1017,50 +1014,68 @@
   <si>
     <t>Ctra. NA-8411, Km 4</t>
   </si>
   <si>
     <t>Mendavia</t>
   </si>
   <si>
     <t>info@aceiteslamaja.com; carlos@aceiteslamaja.com</t>
   </si>
   <si>
     <t>www.aceiteslamaja.com</t>
   </si>
   <si>
     <t>Aceite de oliva virgen extra</t>
   </si>
   <si>
     <t>Frutas Sheila, S.A.</t>
   </si>
   <si>
     <t>C. Campo Tajonar, s/n</t>
   </si>
   <si>
     <t>administracion@frutassheila.com</t>
   </si>
   <si>
+    <t>Herrera Rodriguez Maria Luisa y Pardo Ruiz Jose Manuel</t>
+  </si>
+  <si>
+    <t>Jose Manuel Pardo  Ruiz</t>
+  </si>
+  <si>
+    <t>C. Los Huertos 5</t>
+  </si>
+  <si>
+    <t>mpardoruiz@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">647541420  </t>
+  </si>
+  <si>
+    <t>Aceitunas, Alcachofa, Avena, Barbecho, Borraja, Calabaza, Cardo, Coliflor, Manzanas, Pasto arbustivo, Peras, Pimiento, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
     <t>Oleosandua S.L.</t>
   </si>
   <si>
     <t>Rebeca Laura Sandúa  Escribano</t>
   </si>
   <si>
     <t>Pol. Ind. 40,41</t>
   </si>
   <si>
     <t>Ablitas</t>
   </si>
   <si>
     <t>lsandua@aceitesandua.com</t>
   </si>
   <si>
     <t xml:space="preserve">606586285  </t>
   </si>
   <si>
     <t>Aceite de girasol alto oléico, Aceite de oliva virgen, Aceite de oliva virgen extra, Aceite refinado de colza, Aceite refinado de girasol</t>
   </si>
   <si>
     <t>Agritex Ecoexport S.L.</t>
   </si>
   <si>
     <t>Javier Perez  Lasheras</t>
@@ -1182,66 +1197,66 @@
   <si>
     <t>comercial@elpuenteviejo.es</t>
   </si>
   <si>
     <t xml:space="preserve">686180560  </t>
   </si>
   <si>
     <t>https://www.elpuenteviejo.es</t>
   </si>
   <si>
     <t>Agricola Landazuria S.L.</t>
   </si>
   <si>
     <t>Ismael Samanes  Mena</t>
   </si>
   <si>
     <t>C. San Juan, 6</t>
   </si>
   <si>
     <t>agricolalandazuria@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">639208157 699459985 </t>
   </si>
   <si>
-    <t>Barbecho verde, Pasto arbustivo, Trigo duro</t>
+    <t>Barbecho, Barbecho verde, Pasto arbustivo, Trigo duro</t>
   </si>
   <si>
     <t>Lakabeko Sociedad Microcooperativa</t>
   </si>
   <si>
     <t>Iosu Ortigosa  Azkarate</t>
   </si>
   <si>
     <t>C. Santa Lucia, 14</t>
   </si>
   <si>
     <t>Lacabe/Lakabe</t>
   </si>
   <si>
-    <t>lakabekoogia@gmail.com</t>
+    <t>lakabekoop@gmail.com</t>
   </si>
   <si>
     <t>Aitzol Iturbe  Beristain</t>
   </si>
   <si>
     <t>Karrika nagusia, 4 Andalorrea</t>
   </si>
   <si>
     <t>Gartzain</t>
   </si>
   <si>
     <t>aitzoliturbe@ni.eus</t>
   </si>
   <si>
     <t xml:space="preserve">688612678   </t>
   </si>
   <si>
     <t>Opiltxo con chocolate, Opiltxo con pasas, Pan de centeno, Pan de espelta, Pan de sarraceno y arroz, Pan de trigo, Pan integral de trigo</t>
   </si>
   <si>
     <t>Agrícola MLV SCA</t>
   </si>
   <si>
     <t>Iván Martínez  Losa</t>
   </si>
@@ -1468,73 +1483,74 @@
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:satabaurre@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@ekolo.es" TargetMode="External"/>
 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edmar@edmarsa.com" TargetMode="External"/>
 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horticolaelaltosl@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.gainza@biosasun.eu" TargetMode="External"/>
 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga@elkarkide.com" TargetMode="External"/>
 <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direccion@sat-greennature.es" TargetMode="External"/>
 <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sat-globalfresh.es" TargetMode="External"/>
 <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@castel-ruiz.com" TargetMode="External"/>
 <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolaslazarogarcia@yahoo.es" TargetMode="External"/>
 <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inma@familiaescudero.com" TargetMode="External"/>
 <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.marin@grupoan.com" TargetMode="External"/>
 <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cooperativasantiago.es" TargetMode="External"/>
 <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uztaldibiok@gmail.com" TargetMode="External"/>
 <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horticolas@inverprao.com" TargetMode="External"/>
 <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.sesma@grupoan.com" TargetMode="External"/>
 <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sb@selectbotanical.com" TargetMode="External"/>
 <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@conservaselescolar.es" TargetMode="External"/>
 <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ekoalde.org" TargetMode="External"/>
 <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose-ramon.lopez@gelagri.es" TargetMode="External"/>
 <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jescalada@lineagelogistics.com" TargetMode="External"/>
 <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itorresf97@gmail.com" TargetMode="External"/>
 <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hergabia@gmail.com" TargetMode="External"/>
 <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bsedulcorantes.com" TargetMode="External"/>
 <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@frutassheila.com" TargetMode="External"/>
-<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsandua@aceitesandua.com" TargetMode="External"/>
-[...16 lines deleted...]
-<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pastasmolinero.es" TargetMode="External"/></Relationships>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpardoruiz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsandua@aceitesandua.com" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier@agritexecoexport.com" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@agricolasanblas.net" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frisafran@gmail.com" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frisafran.com" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agorrichoyanguas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lakabekoop@gmail.com" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aitzoliturbe@ni.eus" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martivan295@gmail.com" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@sakanaalimentaria.com" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mimasamadrenavarra@gmail.com" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baratzanblai@gmail.com" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonsoroa@evasa.com" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul.borreguero@zamoracompany.com" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pastasmolinero.es" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V75"/>
+  <dimension ref="A1:V76"/>
   <cols>
     <col min="1" max="1" width="58" customWidth="1"/>
     <col min="2" max="2" width="43" customWidth="1"/>
     <col min="3" max="3" width="37" customWidth="1"/>
     <col min="4" max="4" width="47" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="23" customWidth="1"/>
     <col min="7" max="7" width="60" customWidth="1"/>
     <col min="8" max="8" width="36" customWidth="1"/>
     <col min="9" max="9" width="30" customWidth="1"/>
     <col min="10" max="10" width="29" customWidth="1"/>
     <col min="11" max="11" width="23" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
     <col min="18" max="18" width="24" customWidth="1"/>
     <col min="19" max="19" width="60" customWidth="1"/>
     <col min="20" max="20" width="36" customWidth="1"/>
     <col min="21" max="21" width="8" customWidth="1"/>
     <col min="22" max="22" width="41" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1617,51 +1633,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
         <v>31192</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s" s="2">
         <v>26</v>
       </c>
       <c r="H2">
         <v>628456503</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
+          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3">
         <v>31513</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
@@ -2067,51 +2083,51 @@
         <v>31580</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
       <c r="G12" t="s">
         <v>86</v>
       </c>
       <c r="H12">
         <v>948693043</v>
       </c>
       <c r="I12">
         <v>629401803</v>
       </c>
       <c r="J12" t="s">
         <v>87</v>
       </c>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de albaricoque con sirope de ágave, Mermelada de arándanos, Mermelada de arándanos con sirope de ágave, Mermelada de ciruela, Mermelada de ciruela con sirope de ágave, Mermelada de fresa, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
         </is>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>88</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
         <v>89</v>
       </c>
       <c r="D13" t="s">
         <v>90</v>
       </c>
       <c r="E13">
         <v>31560</v>
       </c>
       <c r="F13" t="s">
         <v>91</v>
       </c>
@@ -2157,2668 +2173,2710 @@
         <v>31160</v>
       </c>
       <c r="F14" t="s">
         <v>97</v>
       </c>
       <c r="G14" t="s" s="2">
         <v>98</v>
       </c>
       <c r="H14">
         <v>948128411</v>
       </c>
       <c r="I14">
         <v>679496905</v>
       </c>
       <c r="J14" t="s">
         <v>99</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14" t="inlineStr">
         <is>
-          <t>Aros de cacao chocolate blanco- Galleta cobertura de chocolate blanco, Aros de chocolate blanco, Aros de chocolate negro, Aros de chocolate-galleta eko con cobertura de chocolate, Avelinas, Biochoc &amp; Cream, Biochoc &amp; cream de trigo espelta, Coco-choc, Coco-choc con harina de trigo espelta, Cocos con fondo de chocolate, Cookies, Cookies con chips de chocolate sin lactosa, Cookies con harina de trigo espelta, Cookies de cacao con pepitas de chocolate blanco, Cookies de Trigo Sarraceno y Avena, Cookies de Trigo Sarraceno y Avena integral con chips de chocolate, Cookies sin gluten con pepitas de chocolate, Galleta bio (sin gluten), Galleta bio fondo chocolate (sin gluten), Galleta cacao chips chocolate, Galleta choco choc, Galleta con cúrcuma, Galleta con té matcha, Galleta de avena, Galleta de avena integral, Galleta de avena integral sin azúcar, Galleta de avena sin azúcar, Galleta de cacao con chips de chocolate, Galleta de naranja con fondo de chocolate, Galleta eko bio, Galleta eko bio con fondo chocolate con harina de trigo espelta, Galleta eko bio con harina de trigo espelta, Galleta eko bio fondo chocolate, Galleta eko con pepitas de chocolate con harina de trigo espelta, Galleta jengibre con chocolate, Galleta María Integral, Galleta María proteica, Galleta proteica de cacao, Galleta proteica de cacao con fondo de chocolate blanco, Galleta rellena de chocolate y avellana protéica, Galleta rellena de crema blanca proteica de cacao, Galleta rellenas chocolate y avellana, Galleta rellenas chocolate y avellana con harina de trigo espelta, Galleta tentaciones de sarraceno, Galleta trigo espelta con chip de chocolate, Galleta trigo espelta con fondo de chocolate, Galleta trigo integral alto contenido fibra, Galletas con copos de avena integral, Galletas con copos de avena integral y chips de chocolate, Galletas de copos de avena y canela, Galletas rellenas de chocolate, sin gluten, Lenguas, Lenguas con harinaa de trigo espelta, Lenguas de harina de trigo espelta, Mejicanos de naranja, Mejicanos de naranja con harina de trigo espelta, Palmera, Palmera con harina de trigo espelta, Palmera de chocolate, Palmera de chocolate con harina de trigo espelta, Polvorón, Polvorón chocolate, Polvorón chocolate blanco, Polvorón chocolate blanco con harina de trigo de espelta, Polvorón chocolate con harina de trigo espelta, Polvorón con chocolate, Polvorón con harina de trigo espelta, Roski de anís, Roski de anis con harina de trigo espelta, Tejas de coco, Tejas de coco con harina de trigo espelta</t>
+          <t>Aros de cacao chocolate blanco- Galleta cobertura de chocolate blanco, Aros de chocolate blanco, Aros de chocolate negro, Aros de chocolate-galleta eko con cobertura de chocolate, Avelinas, Biochoc &amp; Cream, Biochoc &amp; cream de trigo espelta, Coco-choc, Coco-choc con harina de trigo espelta, Cocos con fondo de chocolate, Cookies, Cookies con chips de chocolate sin lactosa, Cookies con harina de trigo espelta, Cookies de cacao con pepitas de chocolate blanco, Cookies de Trigo Sarraceno y Avena, Cookies de Trigo Sarraceno y Avena integral con chips de chocolate, Cookies sin gluten con pepitas de chocolate, Galleta bio (sin gluten), Galleta bio fondo chocolate (sin gluten), Galleta cacao chips chocolate, Galleta choco choc, Galleta coco choc, Galleta con cúrcuma, Galleta con té matcha, Galleta de avena, Galleta de avena integral, Galleta de avena integral sin azúcar, Galleta de avena sin azúcar, Galleta de cacao con chips de chocolate, Galleta de naranja con fondo de chocolate, Galleta eko bio, Galleta eko bio con fondo chocolate con harina de trigo espelta, Galleta eko bio con harina de trigo espelta, Galleta eko bio fondo chocolate, Galleta eko con pepitas de chocolate con harina de trigo espelta, Galleta jengibre con chocolate, Galleta María Integral, Galleta María proteica, Galleta proteica de cacao, Galleta proteica de cacao con fondo de chocolate blanco, Galleta rellena de chocolate y avellana protéica, Galleta rellena de crema blanca proteica de cacao, Galleta rellenas chocolate y avellana, Galleta rellenas chocolate y avellana con harina de trigo espelta, Galleta tentaciones de sarraceno, Galleta trigo espelta con chip de chocolate, Galleta trigo espelta con fondo de chocolate, Galleta trigo integral alto contenido fibra, Galletas con copos de avena integral, Galletas con copos de avena integral y chips de chocolate, Galletas de copos de avena y canela, Galletas rellenas de chocolate, sin gluten, Lenguas, Lenguas con harinaa de trigo espelta, Lenguas de harina de trigo espelta, Mejicanos de naranja, Mejicanos de naranja con harina de trigo espelta, Palmera, Palmera con harina de trigo espelta, Palmera de chocolate, Palmera de chocolate con harina de trigo espelta, Polvorón, Polvorón chocolate, Polvorón chocolate blanco, Polvorón chocolate blanco con harina de trigo de espelta, Polvorón chocolate con harina de trigo espelta, Polvorón con chocolate, Polvorón con harina de trigo espelta, Roski de anís, Roski de anis con harina de trigo espelta, Tejas de coco, Tejas de coco con harina de trigo espelta</t>
         </is>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>100</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
         <v>100</v>
       </c>
       <c r="D15" t="s">
         <v>101</v>
       </c>
       <c r="E15">
         <v>31350</v>
       </c>
       <c r="F15" t="s">
         <v>102</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>103</v>
       </c>
       <c r="I15">
         <v>618152946</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15" t="s">
-        <v>104</v>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t>Acelga, Barbecho, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Col, Col Lombarda, Col Rizada, Coliflor, Erial, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
+        </is>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
+        <v>105</v>
+      </c>
+      <c r="D16" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E16">
         <v>31440</v>
       </c>
       <c r="F16" t="s">
+        <v>107</v>
+      </c>
+      <c r="G16" t="s" s="2">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H16">
         <v>948880696</v>
       </c>
       <c r="I16">
         <v>607433689</v>
       </c>
       <c r="J16" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Abedul, Acai, Aciano, Agrimonia, Ajedrea, Ajenjo, Ajo, Albahaca, Alcachofa, Altas defensas, Angélica, Anís manzanilla dulce y regalíz, Anís manzanilla regaliz, Anís menta regaliz, Anís menta y regalíz, Anís verde, Arándano hojas, Armonía vital, Arnica, Artemisa, Avena, Bardana, Bienestar hepático, Bio Té Del, Bio Té Dor, BioTé DEL, BioTé DOR, BioTé ZEN, Biotisana circulación, Biotisana Defensas, Biotisana Detox, Biotisana Digestión, Biotisana Hepática, Biotisana intestinal, Biotisana mujer, Biotisana relax, Biotisana renal, Biotisana respiración, Biotisana vigor, Boldo, Bolsa de pastor, Buena circulación, Caléndula, Canela, Cardo mariano, Cáscara de limón, Cáscara de naranja, Castaño de Indias, Cebolla, Celidonia, Centaurea menor, Chips de manzana, Ciprés, Cola de caballo, Cola de caballo menta vara de oro, Comino, Consuelda, Dados de manzana, Diente de león, Digestión ligera, Digestiva, Dulces Sueños, Edulkorante natural, Enebro, English breakfast broken, Epilobium, Equinácea, Escaramujo, Espino blanco, Estragón, Eucalipto, Eufrasia, Frángula, Fresno, Frutal coco, Frutas del bosque, Fucus, Fumaria, Gayuba, Gingko, Gordolobo, Grosellero negro, Hibisco, Hiedra, Hierbabuena, Hierbaluisa, Hierbas culinarias Barbacoa, Hierbas culinarias Carnes blancas, Hierbas culinarias Ensaladas, Hierbas culinarias Hierbas provenzales, Hierbas culinarias Pasta, Hierbas culinarias Pescados, Hierbas culinarias Sopas y estofados, Hinojo, Hinojo anís lemongrass, Hinojo manzanilla stevia, Hinojo-manzanilla-stevia, Hipérico, Hisopo, Infusión Energika, Infusión Gastrika, Infusión Kalma, Infusión poleo kon menta, Infusión Protek, Jengibre, Jengibre citrus, Laurel, Lavanda, Lemongrass, Llantén, Lúpulo, Malva, Malvavisco, Manzanilla , Manzanilla amarga, Manzanilla dulce, Marrubio, Masala chai, Mate citrus, Mejorana, Meliloto, Melisa, Melisa tila canela, Melisa tila hierbaluisa, Melisa tila y canela, Menta piperita, Menta poleo, Mezcla cubierta de quesos, Mezcla ecorganic 1, Mezcla ecorganic 2, Mezcla ecorganic 3, Mezcla ecorganic 4, Milenrama, Momento detox, Moringa, Muérdago, Olivo, Orégano, Orgalife, Ortiga, Ortiga y hierbaluisa, Parietaria, Pasiflora, Perejil, Pimienta multicolor, Pura piel, Pura silueta, Puro detox, Puro diuretico, Rábano negro, Regaliz, Regulación intestinal, Relax, Relax reparador, Resfriado Tos, Respiración fácil, Respiración Feliz, Roiboos con melisa, Romero, Romero y melisa, Rooibos, Rooibos Naranja, Sales con hierbas para barbacoa, Sales con hierbas para ensaladas, Sales con hierbas para pastas, Sales con hierbas para pescados, Sales con hierbas para sopas y estofados, Sales con hierbas provenzales, Salud renal, Salvia, Sauce, Saúco, Savia de abedul, Silueta dorada, Spicy herbal tea, Stevia, Sticks de manzana, Sueños serenos, Té blanco, Té Earl Grey, Té English breackfast, Té jazmin, Té kukicha, Té matcha, Té negro, Té negro canela, Té negro con canela, Té negro dargeeling, Té rojo , Té rojo con hierbaluisa, Té rojo frutos del bosque, Té rojo hierbaluisa, Té rojo, frutas del bosque, Té rooibos lemongrass melisa caléndula regaliz, Te verde, Té verde citrus, Té verde con menta piperita, Té verde con naranja y limón (cytrus), Té verde hierbabuena, Té verde hierbaluisa anís, Té verde jazmín, Tensión, Tila, Tomillo, Tomillo equinácea e hisopo, Tripita Feliz, Tusilago, Valeriana, Vara de oro, Verbena, Vid Roja, Vita Green Tea, Vital Green Tea, Zanahoria</t>
         </is>
       </c>
       <c r="R16"/>
       <c r="S16" t="inlineStr">
         <is>
-          <t>Aceitunas, Acelga, Aromáticas condimentarias y medicinales, Avellanas, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Coliflor, Coliflor Romanescu, Endrino, Espinaca, Espino, Lechuga, Manzanas, Membrillo, Menta, Nueces, Pastos, Puerros, Tilo, Vid americana</t>
+          <t>Aceitunas, Acelga, Aromáticas condimentarias y medicinales, Avellanas, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Coliflor, Coliflor Romanescu, Endrino, Espinaca, Espino, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Lechuga, Manzanas, Membrillo, Menta, Nueces, Pastos, Puerros, Tilo, Vid americana</t>
         </is>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
+        <v>110</v>
+      </c>
+      <c r="D17" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E17">
         <v>31100</v>
       </c>
       <c r="F17" t="s">
+        <v>112</v>
+      </c>
+      <c r="G17" t="s" s="2">
         <v>113</v>
       </c>
-      <c r="G17" t="s" s="2">
+      <c r="H17" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="I17">
         <v>675081796</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="inlineStr">
         <is>
           <t>Galletas de avena arándanos rojos, Galletas de avena con chocolate y almendra, Palitos de espelta con sésamo, Pan blanco trigo, Pan de khorasan, Pan de trigo, Pan de trigo sarraceno y arroz, Pan integral Espelta</t>
         </is>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18" t="s">
         <v>116</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>117</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E18">
         <v>31191</v>
       </c>
       <c r="F18" t="s">
+        <v>119</v>
+      </c>
+      <c r="G18" t="s" s="2">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="H18">
         <v>948342755</v>
       </c>
       <c r="I18">
         <v>686618243</v>
       </c>
       <c r="J18" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="inlineStr">
         <is>
           <t>Base de pizza clásica precocida, Contxas blancas, Ditalini blanco, Ditalini tricolor, Fideo blanco, Fusilli 6 colores, Fusilli albahaca, Fusilli blanco, Fusilli hierbas provenzales, Fusilli integral, Maccheroni blanco, Maccheroni con alga espirulina, Maccheroni integral, Nido di Tagliatelle con cúrcuma, Nido di Tagliatelle con pimiento de Espelette, Nido di Tagliatelle de espelta integral, Nido spaguetti blanco, Nido spaguetti de centeno integral, Nido spaguetti integral, Nido tagliatelle blanco, Nido tagliatelle integral, Tagilatelle albahaca, Tagliatelle curry, Tagliatelle hongo, Trompeta blanca, Trompeta Boletus edulis, Trompeta capricho italiano</t>
         </is>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
+        <v>123</v>
+      </c>
+      <c r="D19" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E19">
         <v>31580</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
       <c r="G19" t="s" s="2">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H19">
         <v>948693043</v>
       </c>
       <c r="I19">
         <v>629401803</v>
       </c>
       <c r="J19" t="s">
         <v>87</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19" t="inlineStr">
         <is>
           <t>Apio, Barbecho, Berza, Bróculi, Calabacín, Calabaza, Cardo, Col china, Col Lombarda, Coliflor, Coliflor Romanescu, Erial, Lechuga, Lechuga hoja de roble, Pasto arbustivo, Pepino, Pimiento, Tomate</t>
         </is>
       </c>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
+        <v>126</v>
+      </c>
+      <c r="B20" t="s">
         <v>127</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>128</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E20">
         <v>31591</v>
       </c>
       <c r="F20" t="s">
+        <v>130</v>
+      </c>
+      <c r="G20" t="s">
         <v>131</v>
       </c>
-      <c r="G20" t="s">
+      <c r="H20" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="I20">
         <v>600320026</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Aceite de girasol, Aceite de oliva, Acelga, Agave, Aguacate, Albaricoque, Alimentos terminados para consumidor final, Almendra, Almendra natural, Almendra repelada, Almendra tostada, Almendra tostada con aceite, Almidon de maíz, Almidón de mandioca, Alubia blanca, Alubia roja, Anacardos, Apio, Arroz, Avellana, Avellana tostada, Avena, Azúcar, Azúcar blanco, Azúcar panela, Barra de espelta, Bizcocho de espelta con algarroba, Bollo de espelta con algarroba, Bollo de espelta con pasas y nueces, Calabacín, Cebada, Cebolla, Cereza, Ciruela pasa, Cogollo, Coliflor, Corteza de vainilla, Crackers de espelta con aceitunas, Dátil, Dátil troceado, Espinaca, Extracto de hojas de olivo, Galleta de arroz con naranja, Galleta de espelta con algarroba, Galleta de espelta con coco, Galleta de espelta con especias, Galleta de espelta con jengibre, Galleta de espelta con vainilla, Galleta nórdica, Garbanzos, Granada, Granola afrutada, Granola nutty, Granola Tropical, Harina de algarroba, Harina de arroz, Harina de centeno, Harina de espelta, Harina de maíz, Harina de sarraceno, Harina de trigo, Higo seco, Hoja de olivo, Huevos, Infusión Chai Mate, Infusión Dark roast, Infusión Detox, Infusión Digestive, Infusión Fresh Green, Infusión Ginger turmenic, Infusión Gingko Recall, Infusión Green tea, Infusión Hibiscus, Infusión Inmune suport, Infusión Lemon ginger, Infusión Mocha mint, Infusión Olive leaf mate, Infusión sleep Ezz, Infusión stress sos, Jengibre, Judías, Lechuga, Lentejas, Limón, Lino marrón, Magdalenas de espelta, Mandarina, Mango, Manzana, Mate, Melocotón, Melón, Mijo, Muesli Deluxe, Muffins de espelta con arándanos, Naranja, Nectarina, Nueces de cáscara, Nueces troceadas, Nuez de Brasil, Nuez de macadamia, Pan de arroz, Pan de centeno, Pan de espelta 4 semillas, Pan de espelta 5 cereales, Pan de espelta con lino y pipas, Pan de espelta con pasas y nueces, Pan de espelta con semillas de girasol, Pan de espelta con sésamo, Pan de molde de espelta, Pasas, Pastas de espelta con avellana, Pastas de espelta con avena, Pastas de espelta con sésamo, Patata, Pera, Pimiento, Pipas de calabaza, Pipas de girasol, Plátano, Pomelo, Psyllium cáscara, Sal marina, Sandía, Semillas de amapola, Semillas de chía, Sésamo, Sirope de arce, Sirope de arroz, Sirope de malta, Tamari, Tomate, Torta de frutos secos, Trigo sarraceno, Triticale, Vinagre balsámico, Vinagre de manzana, Zanahoria</t>
         </is>
       </c>
       <c r="R20"/>
       <c r="S20" t="inlineStr">
         <is>
           <t>Aceitunas, Achicoria, Albaricoques, Alcachofa, Alfalfa, Barbecho, Berza, Borraja, Bróculi, Caqui, Cardo, Centeno, Cerezas, Ciruelas, Col Lombarda, Erial, Escarola, Espárrago, Forraje alfalfa, Fresa, Grosella, Guisante, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía verde, Kale, Laurel, Maíz, Manzanas, Melocotones, Membrillo, Mezcla avena-guisante, Nectarinas, Pasto arbustivo, Pasto forestal, Pastos, Pepino, Peras, Puerros, Uva mesa</t>
         </is>
       </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
+        <v>134</v>
+      </c>
+      <c r="D21" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E21">
         <v>31560</v>
       </c>
       <c r="F21" t="s">
         <v>91</v>
       </c>
       <c r="G21" t="s" s="2">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="H21">
         <v>948692728</v>
       </c>
       <c r="I21">
         <v>616992128</v>
       </c>
       <c r="J21" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21" t="inlineStr">
         <is>
           <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
         </is>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
+        <v>139</v>
+      </c>
+      <c r="D22" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="E22">
         <v>31780</v>
       </c>
       <c r="F22" t="s">
+        <v>141</v>
+      </c>
+      <c r="G22" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="H22">
         <v>948625156</v>
       </c>
       <c r="I22">
         <v>609542887</v>
       </c>
       <c r="J22" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22" t="inlineStr">
         <is>
           <t>Atún ahumado en aceite ecológico, Bacalao ahumado en aceite ecológico, Dados de salmón ahumado en aceite, Lomos de salmón fresco, Salmón ahumado, Salmón ahumado marinado, Salmón Nature</t>
         </is>
       </c>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
+        <v>145</v>
+      </c>
+      <c r="D23" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="E23">
         <v>31191</v>
       </c>
       <c r="F23" t="s">
         <v>75</v>
       </c>
       <c r="G23" t="s" s="2">
+        <v>147</v>
+      </c>
+      <c r="H23" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="I23">
         <v>696862404</v>
       </c>
       <c r="J23" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>Almendra con piel, Almendra tostada, Alubia pinta, Amaranto, Anacardo, Arroz basmati blanco, Arroz basmati integral, Arroz largo blanco, Arroz largo integral, Arroz negro thai, Arroz redondo, Arroz redondo blanco, Arroz redondo semi integral, Arroz rojo, Avellana, Avellana tostada, Avena, Azuki, Bolitas de chocolate, Bolitas de miel, Bulgur , Choco flakes, Chocoshell, Ciruela seca, Copos 3 cereales, Copos de avena finos, Copos de avena gruesos, Copos de espelta, Cornflakes, Crunchy de frutas, Cuscús blanco, Cuscús de espelta, Cuscús integral, Dátil, Espagueti blanco, Espagueti integral, Espiral blanca, Espiral integral, Garbanzo, Guisante mitades, Harina de arroz blanca, Harina de arroz integral, Harina de avena sin gluten, Harina de coco, Harina de garbanzo, Harina de trigo sarraceno, Krounchy natural, Lenteja marrón, Lenteja roja, Lino dorado, Lino marrón, Macarrón blanco, Macarrón integral, Maíz palomitero, Mijo, Mix frutos secos, Mix pipas y frutos secos, Mix semillas de ensalada, Muesli energético, Muesli natural, Orejones albaricoque, Pasa sultana, Pipas de calabaza, Pipas de girasol, Proteína de soja texturizada, Quinoa, Quinoa real, Salvado de avena, Semillas de amapola, Semillas de chía, Sésamo decorticado, Sésamo natural, Sésamo negro, Sésamo tostado, Shoyu, Soja verde, Tamari, Trigo sarraceno</t>
+          <t>Alga marina deshidratada (arame), Almendra con piel, Almendra tostada, Alubia pinta, Amaranto, Anacardo, Arándanos secos, Arroz basmati blanco, Arroz basmati integral, Arroz largo blanco, Arroz largo integral, Arroz negro thai, Arroz redondo, Arroz redondo blanco, Arroz redondo semi integral, Arroz rojo, Avellana, Avellana tostada, Avena, Azúcar de caña integral, Azúcar panela, Azuki, Bolitas de chocolate, Bolitas de miel, Bulgur , Choco flakes, Chocoshell, Ciruela seca, Copos 3 cereales, Copos de avena finos, Copos de avena gruesos, Copos de centeno, Copos de espelta, Copos de trigo, Cornflakes, Crunchy de frutas, Cuscús blanco, Cuscús de espelta, Cuscús integral, Dátil, Espagueti blanco, Espagueti integral, Espiral blanca, Espiral integral, Espirulina, Garbanzo, Guisante mitades, Harina de arroz blanca, Harina de arroz integral, Harina de avena sin gluten, Harina de coco, Harina de garbanzo, Harina de trigo sarraceno, Krounchy natural, Lenteja marrón, Lenteja roja, Levadura de cerveza, Levadura nutricional, Lino dorado, Lino marrón, Maca, Macarrón blanco, Macarrón integral, Maíz palomitero, Mijo, Mix frutos secos, Mix pipas y frutos secos, Mix proteina vegana chocolate, Mix proteina vegana vainilla, Mix proteina vegetal neutra 78%, Mix semillas de ensalada, Muesli energético, Muesli natural, Nibs de cacao, Orejones albaricoque, Pasa sultana, Pipas de calabaza, Pipas de girasol, Pistachos, Proteina de arroz 80%, Proteina de guisante 80%, Proteína de soja texturizada, Psyllium, Quinoa, Quinoa real, Raiz de Kuzu, Sal, Salvado de avena, Semillas de amapola, Semillas de chía, Sésamo decorticado, Sésamo natural, Sésamo negro, Sésamo tostado, Shoyu, Soja verde, Tamari, Trigo sarraceno</t>
         </is>
       </c>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
+        <v>151</v>
+      </c>
+      <c r="D24" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E24">
         <v>31513</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
       <c r="G24" t="s" s="2">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="H24">
         <v>948831520</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
+        <v>156</v>
+      </c>
+      <c r="D25" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E25">
         <v>31500</v>
       </c>
       <c r="F25" t="s">
         <v>81</v>
       </c>
       <c r="G25" t="s" s="2">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="H25">
         <v>948850237</v>
       </c>
       <c r="I25"/>
       <c r="J25" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25" t="inlineStr">
         <is>
           <t>Aceite de argán, Aceite de colza, Aceite de girasol, Aceite de oliva virgen, Aceite de oliva virgen extra, Aceite de oliva virgen extra con sabor natural a ajo, Aceite de oliva virgen extra con sabor natural a ajo y cayena, Aceite de oliva virgen extra con sabor natural a albahaca</t>
         </is>
       </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
+        <v>161</v>
+      </c>
+      <c r="D26" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E26">
         <v>31253</v>
       </c>
       <c r="F26" t="s">
+        <v>163</v>
+      </c>
+      <c r="G26" t="s" s="2">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="H26">
         <v>948737200</v>
       </c>
       <c r="I26"/>
       <c r="J26" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Crema de brócoli, Crema de calabacín, Crema de calabaza, Crema de puerro, Crema de verduras, Mermelada de albaricoque, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón</t>
         </is>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
+        <v>167</v>
+      </c>
+      <c r="D27" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E27">
         <v>31522</v>
       </c>
       <c r="F27" t="s">
+        <v>169</v>
+      </c>
+      <c r="G27" t="s" s="2">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="H27">
         <v>948816689</v>
       </c>
       <c r="I27">
         <v>608180039</v>
       </c>
       <c r="J27" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Ajo en polvo, Almidón de maíz, Azúcar, Guisante, Judía redonda extra fina en conserva, Jugo de limón concentrado, Laurel hoja polvo, Maíz, Menta dulce, Orégano, Perejil, Perejil congelado, Pimienta blanca, Piperade, Ratatouille, Salsa napolitana, Sauce Tomates Ognions (salsa pizza), Taboulé, Tomate concentrado, Tomate entero, Tomate entero pelado, Tomate fresco, Tomillo congelado, Uvas pasas</t>
         </is>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
+        <v>173</v>
+      </c>
+      <c r="D28" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="E28">
         <v>31500</v>
       </c>
       <c r="F28" t="s">
         <v>81</v>
       </c>
       <c r="G28" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="H28">
         <v>948824966</v>
       </c>
       <c r="I28"/>
       <c r="J28" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Aceite de oliva virgen extra, Aceitunas negras, Aceitunas verdes, Alcachofa corazones, Alcachofa mitades, Alubia adzuki, Alubia blanca, Bonito en aceite de oliva virgen extra ecológico, Cardo troceado, Cerezas en almíbar, Crema de calabaza con chía, Crema de verduras con espirulina, Crema de zanahoria con cúrcuma, Espárrago , Garbanzo, Gazpacho, Gazpacho con pimiento espelette, Guisantes extrafinos, Lentejas, Mango, Mango en conserva, Pimiento del piquillo, Piparras en vinagre, Piperada, Salsa boloñesa, Tomate frito, Tomate frito sin azúcar añadido, Tomate pelado, Tomate triturado, Tomate troceado</t>
         </is>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
+        <v>178</v>
+      </c>
+      <c r="D29" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E29">
         <v>31520</v>
       </c>
       <c r="F29" t="s">
+        <v>180</v>
+      </c>
+      <c r="G29" t="s" s="2">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="H29">
         <v>630594933</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
+        <v>184</v>
+      </c>
+      <c r="D30" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="E30">
         <v>31350</v>
       </c>
       <c r="F30" t="s">
         <v>102</v>
       </c>
       <c r="G30" t="s" s="2">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H30">
         <v>948734701</v>
       </c>
       <c r="I30">
         <v>654343432</v>
       </c>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
+        <v>189</v>
+      </c>
+      <c r="D31" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="E31">
         <v>31243</v>
       </c>
       <c r="F31" t="s">
+        <v>191</v>
+      </c>
+      <c r="G31" t="s" s="2">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="H31">
         <v>948921961</v>
       </c>
       <c r="I31"/>
       <c r="J31" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Aceite oliva virgen extra, Alcachofas enteras (corazon), Alcachofas mitades, Alubia blanca al natural, Champiñon laminado, Compota de manzana, Espárragos Blancos, Espárragos Blancos gruesos, Espinacas al natural, Garbanzos al natural, Guisante natural, Limonada, Limonada agave, Limonada hibiscus, Limonada hierbabuena, Limonada jengibre, Limonada sin azúcar, Maíz dulce, Menestra de verduras, Mermelada de albaricoque, Mermelada de arándano, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja, Naranjada sin azúcar, Nectar de albaricoque, Pimiento del piquillo extra, Pimiento del piquillo rotos, Piperrada, Puré de manzana, Puré de manzana y kiwi, Puré de manzana y pera, Puré de manzana, fresa y arándano, Puré de plátano y fresa, Puré de plátano, fresa y melocotón, Shii-take, Surtido de verduras, Tomate frito, Tomate frito picante, Tomate frito sin azúcar, Tomate triturado, Zumo de arándano, Zumo de granada, Zumo de lima, Zumo de limón, Zumo de mandarina, Zumo de mandarina con superalimento, Zumo de mandarina y romero, Zumo de manzana, Zumo de manzana y jengibre, Zumo de manzana y kiwi, Zumo de manzana y mango, Zumo de manzana, granada, fresa y acai, Zumo de manzana, pepino, piña y té matcha, Zumo de manzana, zanahoria, mango y jengibre, Zumo de naranja, Zumo de naranja y zanahoria, Zumo de pera, Zumo de pera con limón, Zumo de pera con superalimento, Zumo de pera y pimienta de sichuan, Zumo de piña, Zumo de pomelo, Zumo de tomate con pimiento de Espelette, Zumo de tomate wasabi, Zumo de uva, Zumo de uva y melocotón</t>
         </is>
       </c>
       <c r="R31"/>
       <c r="S31" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
+        <v>196</v>
+      </c>
+      <c r="D32" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="E32">
         <v>31520</v>
       </c>
       <c r="F32" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G32" t="s" s="2">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="H32">
         <v>948850283</v>
       </c>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32" t="inlineStr">
         <is>
           <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="R32"/>
       <c r="S32" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
+        <v>201</v>
+      </c>
+      <c r="D33" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="E33">
         <v>31360</v>
       </c>
       <c r="F33" t="s">
+        <v>203</v>
+      </c>
+      <c r="G33" t="s" s="2">
         <v>204</v>
       </c>
-      <c r="G33" t="s" s="2">
+      <c r="H33" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="I33">
         <v>619196299</v>
       </c>
       <c r="J33"/>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
+        <v>208</v>
+      </c>
+      <c r="D34" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="E34">
         <v>31262</v>
       </c>
       <c r="F34" t="s">
+        <v>210</v>
+      </c>
+      <c r="G34" t="s" s="2">
         <v>211</v>
       </c>
-      <c r="G34" t="s" s="2">
+      <c r="H34" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="I34">
         <v>647922945</v>
       </c>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
+        <v>215</v>
+      </c>
+      <c r="D35" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="E35">
         <v>31110</v>
       </c>
       <c r="F35" t="s">
+        <v>217</v>
+      </c>
+      <c r="G35" t="s" s="2">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="H35">
         <v>948311518</v>
       </c>
       <c r="I35">
         <v>696894695</v>
       </c>
       <c r="J35" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35" t="inlineStr">
         <is>
           <t>Acelga, Alcachofa, Aloe vera, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Coliflor, Consuelda, Frambuesa, Fresa, Frutos rojos, Grosella, Guindillas, Judía, Judía pocha, Judía verde, Lechuga, Melisa o toronjil, Mora, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
+        <v>221</v>
+      </c>
+      <c r="D36" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E36">
         <v>31560</v>
       </c>
       <c r="F36" t="s">
         <v>91</v>
       </c>
       <c r="G36" t="s" s="2">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="H36">
         <v>626846262</v>
       </c>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
+        <v>221</v>
+      </c>
+      <c r="D37" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E37">
         <v>31560</v>
       </c>
       <c r="F37" t="s">
         <v>91</v>
       </c>
       <c r="G37" t="s" s="2">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="H37">
         <v>629846262</v>
       </c>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
+        <v>229</v>
+      </c>
+      <c r="D38" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
       <c r="E38">
         <v>31500</v>
       </c>
       <c r="F38" t="s">
         <v>81</v>
       </c>
       <c r="G38" t="s" s="2">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="H38">
         <v>948820081</v>
       </c>
       <c r="I38"/>
       <c r="J38" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
+        <v>234</v>
+      </c>
+      <c r="D39" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="E39">
         <v>31591</v>
       </c>
       <c r="F39" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G39" t="s" s="2">
+        <v>236</v>
+      </c>
+      <c r="H39" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="I39">
         <v>679827069</v>
       </c>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
+        <v>240</v>
+      </c>
+      <c r="D40" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="E40">
         <v>26587</v>
       </c>
       <c r="F40"/>
       <c r="G40" t="s" s="2">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="H40">
         <v>941398008</v>
       </c>
       <c r="I40">
         <v>608745429</v>
       </c>
       <c r="J40" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
+        <v>244</v>
+      </c>
+      <c r="R40" t="s">
         <v>245</v>
       </c>
-      <c r="R40" t="s">
+      <c r="S40" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
+        <v>248</v>
+      </c>
+      <c r="D41" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E41">
         <v>31500</v>
       </c>
       <c r="F41" t="s">
         <v>81</v>
       </c>
       <c r="G41" t="s" s="2">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="H41">
         <v>948826269</v>
       </c>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
+        <v>253</v>
+      </c>
+      <c r="D42" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E42">
         <v>31360</v>
       </c>
       <c r="F42" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="G42" t="s" s="2">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="H42">
         <v>948754535</v>
       </c>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="inlineStr">
         <is>
           <t>Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Coliflor, Espárrago, Guisante, Maíz dulce, Nabo, Pimiento, Pimiento del piquillo, Remolacha, Tomate, Trigo, Triticale</t>
         </is>
       </c>
       <c r="R42"/>
       <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
+        <v>257</v>
+      </c>
+      <c r="D43" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E43">
         <v>31200</v>
       </c>
       <c r="F43" t="s">
+        <v>259</v>
+      </c>
+      <c r="G43" t="s" s="2">
         <v>260</v>
       </c>
-      <c r="G43" t="s" s="2">
+      <c r="H43" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="I43">
         <v>608723842</v>
       </c>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43" t="inlineStr">
         <is>
           <t>Acelga, Achicoria, Almendras, Apio, Barbecho, Berza, Borraja, Calabacín, Calabaza, Cebolla, Col Lombarda, Espárrago, Espinaca, Judía verde, Lechuga, Pasto arbustivo, Pepino, Tomate</t>
         </is>
       </c>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
+        <v>263</v>
+      </c>
+      <c r="D44" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E44">
         <v>31579</v>
       </c>
       <c r="F44" t="s">
+        <v>265</v>
+      </c>
+      <c r="G44" t="s" s="2">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="H44">
         <v>948690404</v>
       </c>
       <c r="I44">
         <v>649403571</v>
       </c>
       <c r="J44" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="R44"/>
       <c r="S44" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
         <v>23</v>
       </c>
       <c r="D45" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="E45">
         <v>31513</v>
       </c>
       <c r="F45" t="s">
         <v>30</v>
       </c>
       <c r="G45" t="s" s="2">
         <v>26</v>
       </c>
       <c r="H45">
         <v>948844604</v>
       </c>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
+        <v>274</v>
+      </c>
+      <c r="D46" t="s">
         <v>275</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s" s="3">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="F46" t="s">
         <v>63</v>
       </c>
       <c r="G46" t="s" s="2">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="H46" s="4">
         <v>34933621223</v>
       </c>
       <c r="I46"/>
       <c r="J46" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="inlineStr">
         <is>
           <t>Extracto de Abedul, Extracto de Agaricus Blazei, Extracto de Altea, Extracto de Azafrán, Extracto de Coprinus Comatus, Extracto de Cordyceps Sinensis, Extracto de Coriolus Versicolor, Extracto de Diente de León, Extracto de Equinácea, Extracto de Eschscholzia, Extracto de Flor de Sauco, Extracto de Ganoderma Lucidum, Extracto de Ginkgo, Extracto de Ginseng blanco, Extracto de Ginseng rojo, Extracto de Ginseng rojo y blanco, Extracto de Grifola Frondosa, Extracto de Guaraná, Extracto de Harpagofito, Extracto de Hericium Erinaceus, Extracto de Inonotus obliquus, Extracto de Jengibre, Extracto de Lavanda, Extracto de Lentinula Edodes, Extracto de Maca, Extracto de Mate, Extracto de Melisa, Extracto de Menta, Extracto de Olivo, Extracto de Pasiflora, Extracto de Plantago, Extracto de Pleurotus Eryngii, Extracto de Pleurotus Ostreatus, Extracto de Rhodiola, Extracto de Romero, Extracto de Té verde, Extracto de Tila, Extracto de Tomillo, Extracto de Verbena, Extracto de Vitis vinifera hoja, Extracto de Vitis vinifera semillas, Extracto fluido de pomelo, Extracto fluido de pomelo (acuoso)</t>
         </is>
       </c>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
+        <v>280</v>
+      </c>
+      <c r="D47" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E47">
         <v>31570</v>
       </c>
       <c r="F47" t="s">
+        <v>282</v>
+      </c>
+      <c r="G47" t="s" s="2">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="H47">
         <v>948670412</v>
       </c>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
+        <v>286</v>
+      </c>
+      <c r="D48" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E48">
         <v>31110</v>
       </c>
       <c r="F48" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="G48" t="s" s="2">
+        <v>288</v>
+      </c>
+      <c r="H48" t="s">
         <v>289</v>
       </c>
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>290</v>
       </c>
-      <c r="I48" t="s">
+      <c r="J48" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48" t="inlineStr">
         <is>
           <t>Acelga, Achicoria, Ajo, Alcachofa, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cereza, Chirivía, Col lombarda, Col repollo, Coliflor, Coliflor romanescu, Escarola, Espárragos, Espárragos trigueros, Espinaca, Garbanzos, Hinojo, Huevo, Judía verde, Kiwi, Lechuga, Mandarina, Manzana, Melocotón, Melón, Naranja, Nuez, Patata, Pepino, Pera, Pimiento, Plátano, Puerro, Rabanito, Remolacha, Sandía , Tomate, Tupinambo, Zanahoria</t>
         </is>
       </c>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
+        <v>293</v>
+      </c>
+      <c r="D49" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E49">
         <v>31320</v>
       </c>
       <c r="F49" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="G49"/>
       <c r="H49">
         <v>948409200</v>
       </c>
       <c r="I49">
         <v>650951460</v>
       </c>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
+        <v>298</v>
+      </c>
+      <c r="D50" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E50">
         <v>31320</v>
       </c>
       <c r="F50" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="G50" t="s" s="2">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="H50">
         <v>948409035</v>
       </c>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="inlineStr">
         <is>
           <t>Boniato , Brócoli , Calabacín , Calabaza, Calabaza en dados asada y saborizada, Cebolla, Coles de bruselas asadas y saborizadas, Coliflor, Dúo de floretes, Guisante, Herb-infused mediterranean mix grilled, Judía verde, Kaiser Gemuse, Mezcla de verduras, Mezcla de verduras asadas, Migas de coliflor, Patata, Planta de berenjena, Planta de boniato, Planta de brócoli, Planta de calabacín, Planta de calabaza, Planta de coliflor, Planta de pimiento, Planta de tomate, Seasoned sheet pan vegetables, Tomate , Trio de poivrons, Zanahoria</t>
         </is>
       </c>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="B51"/>
       <c r="C51" t="s">
+        <v>302</v>
+      </c>
+      <c r="D51" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E51">
         <v>31320</v>
       </c>
       <c r="F51" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="G51" t="s" s="2">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="H51">
         <v>948409034</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="inlineStr">
         <is>
           <t>4 vegetable mix, Acelga, Alubia, Apio , Arándanos, Berenjena, Berenjena asada, Boniato, Borraja, Brócoli, Calabacín , Calabacín asado, Calabaza, Cebolla, Cebolla asada, Cilantro, Coles de bruselas, Coliflor, Duo floretes (brócoli y coliflor), Espárrago verde, Espinaca, Fresa, Garbanzo, Grelos, Guisante, Hinojo, Judía verde, Kaiser mix, Lenteja, Maíz dulce, Mezcla 1, Mezcla 2 , Mezcla de vegetales, Mezcla guisante+ zanahoria, Mezcla vegetal espelta, Mezcla vegetal mexicana, Mezcla vegetal quinoa, Mezcla veggirroz, Pasta de oliva, Patata, Pepino, Pimiento, Pimiento asado, Puerro, Ratatouille, Romanesco, Salteado de verduras, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
+        <v>306</v>
+      </c>
+      <c r="D52" t="s">
         <v>307</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="E52">
         <v>31515</v>
       </c>
       <c r="F52" t="s">
+        <v>308</v>
+      </c>
+      <c r="G52" t="s" s="2">
         <v>309</v>
       </c>
-      <c r="G52" t="s" s="2">
+      <c r="H52" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="I52">
         <v>626469494</v>
       </c>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
+        <v>312</v>
+      </c>
+      <c r="D53" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E53">
         <v>31320</v>
       </c>
       <c r="F53" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="G53" t="s" s="2">
+        <v>314</v>
+      </c>
+      <c r="H53" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="I53">
         <v>652263132</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
+        <v>318</v>
+      </c>
+      <c r="D54" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="E54">
         <v>31522</v>
       </c>
       <c r="F54" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="G54" t="s" s="2">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="H54">
         <v>948816753</v>
       </c>
       <c r="I54">
         <v>609446467</v>
       </c>
       <c r="J54" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>323</v>
+      </c>
+      <c r="B55" t="s">
         <v>324</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>325</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="E55">
         <v>31587</v>
       </c>
       <c r="F55" t="s">
+        <v>327</v>
+      </c>
+      <c r="G55" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="H55">
         <v>948685846</v>
       </c>
       <c r="I55">
         <v>655513174</v>
       </c>
       <c r="J55" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="B56"/>
       <c r="C56" t="s">
         <v>23</v>
       </c>
       <c r="D56" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E56">
         <v>31192</v>
       </c>
       <c r="F56" t="s">
         <v>25</v>
       </c>
       <c r="G56" t="s" s="2">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="H56">
         <v>948330711</v>
       </c>
       <c r="I56"/>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="inlineStr">
         <is>
           <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
+        <v>335</v>
+      </c>
+      <c r="D57" t="s">
         <v>336</v>
       </c>
-      <c r="D57" t="s">
+      <c r="E57">
+        <v>31261</v>
+      </c>
+      <c r="F57" t="s">
+        <v>36</v>
+      </c>
+      <c r="G57" t="s" s="2">
         <v>337</v>
       </c>
-      <c r="E57">
-[...2 lines deleted...]
-      <c r="F57" t="s">
+      <c r="H57" t="s">
         <v>338</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
-      <c r="Q57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q57"/>
       <c r="R57"/>
-      <c r="S57"/>
+      <c r="S57" t="s">
+        <v>339</v>
+      </c>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
+        <v>341</v>
+      </c>
+      <c r="D58" t="s">
+        <v>342</v>
+      </c>
+      <c r="E58">
+        <v>31523</v>
+      </c>
+      <c r="F58" t="s">
         <v>343</v>
       </c>
-      <c r="D58" t="s">
+      <c r="G58" t="s" s="2">
         <v>344</v>
       </c>
-      <c r="E58">
-[...5 lines deleted...]
-      <c r="G58" t="s" s="2">
+      <c r="H58" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="I58"/>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
+        <v>348</v>
+      </c>
+      <c r="D59" t="s">
         <v>349</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59">
+        <v>31500</v>
+      </c>
+      <c r="F59" t="s">
+        <v>81</v>
+      </c>
+      <c r="G59" t="s" s="2">
         <v>350</v>
       </c>
-      <c r="E59">
-[...2 lines deleted...]
-      <c r="F59" t="s">
+      <c r="H59" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>948864086</v>
       </c>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
+        <v>354</v>
+      </c>
+      <c r="D60" t="s">
         <v>355</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60">
+        <v>31550</v>
+      </c>
+      <c r="F60" t="s">
         <v>356</v>
       </c>
-      <c r="E60">
-[...2 lines deleted...]
-      <c r="F60" t="s">
+      <c r="G60" t="s" s="2">
         <v>357</v>
       </c>
-      <c r="G60" t="s">
-[...3 lines deleted...]
-        <v>359</v>
+      <c r="H60">
+        <v>948864086</v>
       </c>
       <c r="I60"/>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
-      <c r="Q60" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q60" t="s">
+        <v>358</v>
       </c>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
+        <v>359</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61" t="s">
         <v>360</v>
       </c>
-      <c r="B61" t="s">
+      <c r="D61" t="s">
         <v>361</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61">
+        <v>31006</v>
+      </c>
+      <c r="F61" t="s">
         <v>362</v>
       </c>
-      <c r="D61" t="s">
+      <c r="G61" t="s">
         <v>363</v>
       </c>
-      <c r="E61">
-[...5 lines deleted...]
-      <c r="G61" t="s" s="2">
+      <c r="H61" t="s">
         <v>364</v>
       </c>
-      <c r="H61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I61"/>
-      <c r="J61" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>Alubia adzuki, Alubia blanca, Alubia roja, Arándanos rojos deshidratados, Arroz vaporizado, Azafrán hebra, Azafrán molido, Azúcar de coco granulado, Bayas de goji deshidratadas, Cacao en polvo, Cacao nibs granulado, Canela en polvo, Cayena en polvo, Chips de coco deshidratado, Chlorella en polvo, Cúrcuma en polvo, Curcuma latte, Eritritol en polvo, Espirulina en polvo, Espirulina tableta, Flores de hibisco, Garbanzo castellano, Garbanzo lechoso, Garbanzo pedrosillano, Harina de coco en polvo, Infusión bienestar alcalino, Infusión depurativa Detox, Infusión digestiva regaliz y menta, Infusión frutas del bosque, Infusión jengibre y limón, Infusión poleo menta, Infusión regaliz de palo, Infusión regaliz y salvia, Infusión Rooibos antioxidante, Infusión Rooibos Naranja, Jengibre en dados con azúcar, Jengibre en polvo, Leche de coco, Lecitina de soja, Lenteja marrón, Lenteja pardina, Lenteja roja, Lenteja verde pequeña, Maca en polvo (harina), Maca negra, Maca roja, Manzanilla, Matcha latte, Menta, Mijo, Moringa, Panela en polvo, Pasta de vainilla, Pimentón dulce, Pimentón en polvo, Pimentón picante, Pimienta negra molida, Proteína de arroz, Proteína de cáñamo, Proteína de guisante, Psyllium cáscara en polvo, Quinoa en grano, Quinoa en polvo, Regaliz de palo en polvo, Regaliz de palo fresco, Regaliz de palo seco, Semilla de lino entera, Semilla de lino molida, Semillas de calabaza, Semillas de chía, Soja verde, Té negro canela, Té negro Chai, Té negro Early Grey, Te Oolong energizante, Té rojo Pu Erh, Té verde Gundpowder menta, Té verde matcha, Trigo sarraceno, Vainas de vainilla</t>
+          <t>Bizcocho con fruta de temporada, Bizcocho de algarroba, Bizcocho de chocolate y naranja, Bizcocho de chocolate y remolacha, Bizcocho de mijo y arroz, Bizcocho de zanahoria y almendra, Bizcocho especiado de boniato, Brownie, Cake limón, Cookies de chocolate, Cookies de tahin y chocolate, Galletas de almendra, Galletas de dátil sin azúcar, Galletas de jengibre, Galletas de maíz, Galletas de nuez, Galletas de sarraceno y pasas, Granola de sarraceno (Crunchi), Granola mix variado, Harina de arroz, Harina de maíz, Harina de mijo, Harina de quinoa, Harina de sarraceno, Harina de teff, Magdalenas sin gluten, Masa de pizza de sarraceno, Pan de cúrcuma, Pan de dátil y nuez, Pan de garbanzo, Pan de lentejas, Pan de maíz, Pan de mijo y pasas, Pan de quinoa, Pan de quinoa y chocolate, Pan de sarraceno, Pan de semillas, Pan de teff, Pan proteico, Pan rallado, Panacookie almendra y naranja, Panacookie avellana y chocolate, Pastas de canela, Polvorón sin gluten, Roscón, Turrón de almendra y miel, Turrón de avellana y miel</t>
         </is>
       </c>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
+        <v>365</v>
+      </c>
+      <c r="B62" t="s">
+        <v>366</v>
+      </c>
+      <c r="C62" t="s">
         <v>367</v>
       </c>
-      <c r="B62"/>
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>368</v>
       </c>
-      <c r="D62" t="s">
+      <c r="E62">
+        <v>31591</v>
+      </c>
+      <c r="F62" t="s">
+        <v>130</v>
+      </c>
+      <c r="G62" t="s" s="2">
         <v>369</v>
       </c>
-      <c r="E62">
-[...2 lines deleted...]
-      <c r="F62" t="s">
+      <c r="H62" t="s">
         <v>370</v>
       </c>
-      <c r="G62" t="s" s="2">
+      <c r="I62"/>
+      <c r="J62" t="s" s="2">
         <v>371</v>
       </c>
-      <c r="H62">
-[...3 lines deleted...]
-      <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
-      <c r="Q62"/>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>Alubia adzuki, Alubia blanca, Alubia roja, Arándanos rojos deshidratados, Arroz vaporizado, Azafrán hebra, Azafrán molido, Azúcar de coco granulado, Bayas de goji deshidratadas, Cacao en polvo, Cacao nibs granulado, Canela en polvo, Cayena en polvo, Chips de coco deshidratado, Chlorella en polvo, Cúrcuma en polvo, Curcuma latte, Eritritol en polvo, Espirulina en polvo, Espirulina tableta, Flores de hibisco, Garbanzo castellano, Garbanzo lechoso, Garbanzo pedrosillano, Harina de coco en polvo, Infusión bienestar alcalino, Infusión depurativa Detox, Infusión digestiva regaliz y menta, Infusión frutas del bosque, Infusión jengibre y limón, Infusión poleo menta, Infusión regaliz de palo, Infusión regaliz y salvia, Infusión Rooibos antioxidante, Infusión Rooibos Naranja, Jengibre en dados con azúcar, Jengibre en polvo, Leche de coco, Lecitina de soja, Lenteja marrón, Lenteja pardina, Lenteja roja, Lenteja verde pequeña, Maca en polvo (harina), Maca negra, Maca roja, Manzanilla, Matcha latte, Menta, Mijo, Moringa, Panela en polvo, Pasta de vainilla, Pimentón dulce, Pimentón en polvo, Pimentón picante, Pimienta negra molida, Proteína de arroz, Proteína de cáñamo, Proteína de guisante, Psyllium cáscara en polvo, Quinoa en grano, Quinoa en polvo, Regaliz de palo en polvo, Regaliz de palo fresco, Regaliz de palo seco, Semilla de lino entera, Semilla de lino molida, Semillas de calabaza, Semillas de chía, Soja verde, Té negro canela, Té negro Chai, Té negro Early Grey, Te Oolong energizante, Té rojo Pu Erh, Té verde Gundpowder menta, Té verde matcha, Trigo sarraceno, Vainas de vainilla</t>
+        </is>
+      </c>
       <c r="R62"/>
-      <c r="S62" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
+        <v>373</v>
+      </c>
+      <c r="D63" t="s">
         <v>374</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63">
+        <v>31260</v>
+      </c>
+      <c r="F63" t="s">
         <v>375</v>
       </c>
-      <c r="E63">
-[...5 lines deleted...]
-      <c r="G63" t="s">
+      <c r="G63" t="s" s="2">
         <v>376</v>
       </c>
-      <c r="H63" t="s">
-        <v>377</v>
+      <c r="H63">
+        <v>948530485</v>
       </c>
       <c r="I63"/>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63"/>
       <c r="R63"/>
       <c r="S63" t="s">
-        <v>270</v>
+        <v>377</v>
       </c>
       <c r="T63"/>
       <c r="U63"/>
       <c r="V63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>378</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64"/>
+      <c r="C64" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="D64" t="s">
         <v>380</v>
       </c>
       <c r="E64">
-        <v>31380</v>
+        <v>31550</v>
       </c>
       <c r="F64" t="s">
+        <v>356</v>
+      </c>
+      <c r="G64" t="s">
         <v>381</v>
       </c>
-      <c r="G64" t="s" s="2">
+      <c r="H64" t="s">
         <v>382</v>
       </c>
-      <c r="H64" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I64"/>
+      <c r="J64"/>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
       <c r="Q64"/>
       <c r="R64"/>
-      <c r="S64" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="S64" t="s">
+        <v>269</v>
       </c>
       <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
+        <v>383</v>
+      </c>
+      <c r="B65" t="s">
+        <v>384</v>
+      </c>
+      <c r="C65" t="s">
+        <v>383</v>
+      </c>
+      <c r="D65" t="s">
         <v>385</v>
       </c>
-      <c r="B65"/>
-      <c r="C65" t="s">
+      <c r="E65">
+        <v>31380</v>
+      </c>
+      <c r="F65" t="s">
         <v>386</v>
       </c>
-      <c r="D65" t="s">
+      <c r="G65" t="s" s="2">
         <v>387</v>
       </c>
-      <c r="E65">
-[...5 lines deleted...]
-      <c r="G65" t="s" s="2">
+      <c r="H65" t="s">
         <v>388</v>
       </c>
-      <c r="H65" t="s">
+      <c r="I65">
+        <v>63049375</v>
+      </c>
+      <c r="J65" t="s" s="2">
         <v>389</v>
       </c>
-      <c r="I65"/>
-      <c r="J65"/>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65"/>
       <c r="R65"/>
-      <c r="S65" t="s">
-        <v>390</v>
+      <c r="S65" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Albaricoques, Barbecho, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Centeno, Col de bruselas, Col Lombarda, Col Rizada, Coliflor, Erial, Espárrago, Espinaca, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Pasto arbustivo, Patata, Peras, Pimiento, Puerros, Sandía, Tomate</t>
+        </is>
       </c>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
+        <v>391</v>
+      </c>
+      <c r="D66" t="s">
         <v>392</v>
       </c>
-      <c r="D66" t="s">
+      <c r="E66">
+        <v>31513</v>
+      </c>
+      <c r="F66" t="s">
+        <v>30</v>
+      </c>
+      <c r="G66" t="s" s="2">
         <v>393</v>
       </c>
-      <c r="E66">
-[...2 lines deleted...]
-      <c r="F66" t="s">
+      <c r="H66" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>948392002</v>
       </c>
       <c r="I66"/>
       <c r="J66"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
-      <c r="Q66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q66"/>
       <c r="R66"/>
-      <c r="S66"/>
+      <c r="S66" t="s">
+        <v>395</v>
+      </c>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>396</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D67" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E67">
-        <v>31730</v>
+        <v>31439</v>
       </c>
       <c r="F67" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="G67" t="s" s="2">
-        <v>399</v>
-[...1 lines deleted...]
-      <c r="H67" t="s">
         <v>400</v>
+      </c>
+      <c r="H67">
+        <v>948392002</v>
       </c>
       <c r="I67"/>
       <c r="J67"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
-      <c r="Q67" t="s">
-        <v>401</v>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>Bizcocho de nueces, Bollitos harina integral de trigo, Crujiente de pipas, Galletas de almendra, Galletas de avena y chocolate, Hogaza de pueblo, Medias noches de chocolate, Pan de centeno, Pan de espelta, Pan integral de centeno y trigo, Pan integral de trigo, Pan integral de trigo con nueces y pasas, Pan integral de trigo con sésamo, Pan ovalado con sésamo, Pastas de chocolate</t>
+        </is>
       </c>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
+        <v>401</v>
+      </c>
+      <c r="D68" t="s">
+        <v>402</v>
+      </c>
+      <c r="E68">
+        <v>31730</v>
+      </c>
+      <c r="F68" t="s">
         <v>403</v>
       </c>
-      <c r="D68" t="s">
+      <c r="G68" t="s" s="2">
         <v>404</v>
       </c>
-      <c r="E68">
-[...5 lines deleted...]
-      <c r="G68" t="s" s="2">
+      <c r="H68" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="I68"/>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
-      <c r="Q68"/>
+      <c r="Q68" t="s">
+        <v>406</v>
+      </c>
       <c r="R68"/>
-      <c r="S68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
+        <v>408</v>
+      </c>
+      <c r="D69" t="s">
         <v>409</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69">
+        <v>31591</v>
+      </c>
+      <c r="F69" t="s">
+        <v>130</v>
+      </c>
+      <c r="G69" t="s" s="2">
         <v>410</v>
       </c>
-      <c r="E69">
-[...2 lines deleted...]
-      <c r="F69" t="s">
+      <c r="H69" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>948461194</v>
       </c>
       <c r="I69"/>
       <c r="J69"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
-      <c r="Q69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q69"/>
       <c r="R69"/>
-      <c r="S69"/>
+      <c r="S69" t="s">
+        <v>412</v>
+      </c>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>413</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
         <v>414</v>
       </c>
       <c r="D70" t="s">
         <v>415</v>
       </c>
       <c r="E70">
-        <v>31100</v>
+        <v>31839</v>
       </c>
       <c r="F70" t="s">
-        <v>113</v>
+        <v>416</v>
       </c>
       <c r="G70" t="s" s="2">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="H70" t="s">
         <v>417</v>
+      </c>
+      <c r="H70">
+        <v>948461194</v>
       </c>
       <c r="I70"/>
       <c r="J70"/>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>Base de pizza de espelta, Base de pizza de kamut, Magdalenas de espelta con manzana y canela, Magdalenas de espelta con naranja y almendra, Magdalenas de espelta y chocolate, Mollete de espelta, Mollete de kamut, Mollete de trigo, Pan 3 cereales, Pan de centeno integral, Pan de espelta, Pan de espelta con semillas, Pan de trigo, Pan de trigo khorasan kammut, Pan de trigo sarraceno, Pan de trigo sarraceno con semillas</t>
+          <t>Aceite de girasol, Aceite de oliva virgen, Ajo en polvo, Ajo granulado, Albahaca, Albahaca polvo, Albúmina de huevo en polvo, Alimentos terminados para consumidor final, Almidón de maíz nativo, Arroz, Arroz integral, Avellana, Azúcar blanco, Azúcar de caña, Azúcar líquido, Azúcar moreno, Cacao en polvo, Canela molida, Cayena molida, Cebolla caramelizada, Cebolla deshidratada, Cebolla en polvo, Cebolla frita con aceite de girasol, Cebolla frita con aceite de oliva, Cebolla natural, cocida o esterilizada troceada, Cebolla troceada frita congelada, Cilantro, Cilantro molido, Clavo molido, Comino, Comino molido, Copo de patata, Cúrcuma molida, Curry, Dextrosa, Fecula de patata, Fibra de guisante, Goma Garrofin, Goma Guar, Grano de amaranto, Hinojo, Hinojo molido, Huevo entero polvo, Inulina, Jengibre polvo, Laurel, Laurel polvo, Leche de coco en polvo, Leche en polvo, Lecitina de soja en polvo, Manteca de cacao, Mejorana hoja, Melaza de azúcar de caña, Mix de pimiento rojo y cebolla, Mostaza, Mostaza en polvo, Nueces, Nuez moscada, Nuez moscada polvo, Orégano, Orégano molido, Pasta de cacao, Perejil, Pimentón, Pimentón ahumado, Pimentón picante, Pimienta blanca, Pimienta blanca molida, Pimienta negra, Pimienta negra molida, Puerro en polvo, Pure de cebolla, Quinoa blanca, Romero, Romero molido, Semilla de chia, Semilla de lino dorado, Semilla de lino marrón, Sirope de agave, Soja, Tomate en polvo, Tomillo, Tomillo molido, Yema de huevo polvo</t>
         </is>
       </c>
       <c r="R70"/>
       <c r="S70"/>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>418</v>
       </c>
-      <c r="B71" t="s">
+      <c r="B71"/>
+      <c r="C71" t="s">
         <v>419</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>420</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71">
+        <v>31100</v>
+      </c>
+      <c r="F71" t="s">
+        <v>112</v>
+      </c>
+      <c r="G71" t="s" s="2">
         <v>421</v>
       </c>
-      <c r="E71">
-[...3 lines deleted...]
-      <c r="G71" t="s" s="2">
+      <c r="H71" t="s">
         <v>422</v>
       </c>
-      <c r="H71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I71"/>
-      <c r="J71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J71"/>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
-      <c r="Q71"/>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>Base de pizza de espelta, Base de pizza de kamut, Magdalenas de espelta con manzana y canela, Magdalenas de espelta con naranja y almendra, Magdalenas de espelta y chocolate, Mollete de espelta, Mollete de kamut, Mollete de trigo, Pan 3 cereales, Pan de centeno integral, Pan de espelta, Pan de espelta con semillas, Pan de trigo, Pan de trigo khorasan kammut, Pan de trigo sarraceno, Pan de trigo sarraceno con semillas</t>
+        </is>
+      </c>
       <c r="R71"/>
-      <c r="S71" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S71"/>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
+        <v>423</v>
+      </c>
+      <c r="B72" t="s">
+        <v>424</v>
+      </c>
+      <c r="C72" t="s">
         <v>425</v>
       </c>
-      <c r="B72"/>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>426</v>
       </c>
-      <c r="D72" t="s">
+      <c r="E72">
+        <v>31480</v>
+      </c>
+      <c r="F72"/>
+      <c r="G72" t="s" s="2">
         <v>427</v>
       </c>
-      <c r="E72">
-[...2 lines deleted...]
-      <c r="F72" t="s">
+      <c r="H72" t="s">
         <v>428</v>
       </c>
-      <c r="G72" t="s" s="2">
+      <c r="I72"/>
+      <c r="J72" t="s">
         <v>429</v>
       </c>
-      <c r="H72">
-[...3 lines deleted...]
-      <c r="J72"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
-      <c r="Q72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q72"/>
       <c r="R72"/>
-      <c r="S72"/>
+      <c r="S72" t="inlineStr">
+        <is>
+          <t>Barbecho, Calabaza, Caqui, Cardo, Cebolla, Ciruelas, Coliflor, Espárrago, Frambuesa, Fresa, Frutal multicultivo, Guindillas, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía, Lupulo, Maíz, Manzanas, Pasto forestal, Patata, Peras, Tomate</t>
+        </is>
+      </c>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B73"/>
       <c r="C73" t="s">
+        <v>431</v>
+      </c>
+      <c r="D73" t="s">
         <v>432</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73">
+        <v>31870</v>
+      </c>
+      <c r="F73" t="s">
         <v>433</v>
       </c>
-      <c r="E73">
-[...2 lines deleted...]
-      <c r="F73"/>
       <c r="G73" t="s" s="2">
         <v>434</v>
       </c>
       <c r="H73">
-        <v>948527009</v>
+        <v>948507200</v>
       </c>
       <c r="I73"/>
       <c r="J73"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
       <c r="Q73" t="s">
         <v>435</v>
       </c>
       <c r="R73"/>
       <c r="S73"/>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>436</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
         <v>437</v>
       </c>
       <c r="D74" t="s">
         <v>438</v>
       </c>
       <c r="E74">
-        <v>31330</v>
-[...1 lines deleted...]
-      <c r="F74" t="s">
+        <v>30369</v>
+      </c>
+      <c r="F74"/>
+      <c r="G74" t="s" s="2">
         <v>439</v>
       </c>
-      <c r="G74"/>
       <c r="H74">
-        <v>639400410</v>
+        <v>948527009</v>
       </c>
       <c r="I74"/>
       <c r="J74"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
-      <c r="Q74"/>
+      <c r="Q74" t="s">
+        <v>440</v>
+      </c>
       <c r="R74"/>
-      <c r="S74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>441</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
         <v>442</v>
       </c>
       <c r="D75" t="s">
         <v>443</v>
       </c>
       <c r="E75">
-        <v>31243</v>
+        <v>31330</v>
       </c>
       <c r="F75" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="G75" t="s" s="2">
         <v>444</v>
       </c>
-      <c r="H75" t="s">
-        <v>445</v>
+      <c r="G75"/>
+      <c r="H75">
+        <v>639400410</v>
       </c>
       <c r="I75"/>
       <c r="J75"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
-      <c r="Q75" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q75"/>
       <c r="R75"/>
-      <c r="S75"/>
+      <c r="S75" t="s">
+        <v>445</v>
+      </c>
       <c r="T75"/>
       <c r="U75"/>
       <c r="V75"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>446</v>
+      </c>
+      <c r="B76"/>
+      <c r="C76" t="s">
+        <v>447</v>
+      </c>
+      <c r="D76" t="s">
+        <v>448</v>
+      </c>
+      <c r="E76">
+        <v>31243</v>
+      </c>
+      <c r="F76" t="s">
+        <v>191</v>
+      </c>
+      <c r="G76" t="s" s="2">
+        <v>449</v>
+      </c>
+      <c r="H76" t="s">
+        <v>450</v>
+      </c>
+      <c r="I76"/>
+      <c r="J76"/>
+      <c r="K76"/>
+      <c r="L76"/>
+      <c r="M76"/>
+      <c r="N76"/>
+      <c r="O76"/>
+      <c r="P76"/>
+      <c r="Q76" t="s">
+        <v>451</v>
+      </c>
+      <c r="R76"/>
+      <c r="S76"/>
+      <c r="T76"/>
+      <c r="U76"/>
+      <c r="V76"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1" location="" display="mailto:r.sesma@grupoan.com"/>
     <hyperlink ref="G3" r:id="rId2" location="" display="mailto:pollobarren@congeladosnavarra.com"/>
     <hyperlink ref="G4" r:id="rId3" location="" display="mailto:calidad@conservasalmanaque.com"/>
     <hyperlink ref="G5" r:id="rId4" location="" display="mailto:pedroluis@conservaspedroluis.com"/>
     <hyperlink ref="G6" r:id="rId5" location="" display="mailto:izabaleta@coopartajona.es"/>
     <hyperlink ref="G7" r:id="rId6" location="" display="mailto:mikelantonavicente@gmail.com"/>
     <hyperlink ref="G8" r:id="rId7" location="" display="mailto:elopez@ecoveritas.es"/>
     <hyperlink ref="G9" r:id="rId8" location="" display="mailto:calvarez@fincalanoria.es"/>
     <hyperlink ref="G10" r:id="rId9" location="" display="mailto:slarrainzar@equimercado.org"/>
     <hyperlink ref="G11" r:id="rId10" location="" display="mailto:alberto@globalfoodlink.eu"/>
     <hyperlink ref="G13" r:id="rId11" location="" display="mailto:julio@iberfruta.es"/>
     <hyperlink ref="G14" r:id="rId12" location="" display="mailto:inaco@belsi.com"/>
     <hyperlink ref="G16" r:id="rId13" location="" display="mailto:eva@josenea.com"/>
     <hyperlink ref="G17" r:id="rId14" location="" display="mailto:rosaypatxi4@yahoo.com"/>
     <hyperlink ref="G18" r:id="rId15" location="" display="mailto:info@pasta-martinelli.com"/>
     <hyperlink ref="G19" r:id="rId16" location="" display="mailto:gumendi@gumendi.es"/>
     <hyperlink ref="G21" r:id="rId17" location="" display="mailto:calidad@virto.es"/>
     <hyperlink ref="G23" r:id="rId18" location="" display="mailto:iollo@graineco.com"/>
     <hyperlink ref="G24" r:id="rId19" location="" display="mailto:anajesus1971@gmail.com"/>
     <hyperlink ref="G25" r:id="rId20" location="" display="mailto:urzante@urzante.com"/>
     <hyperlink ref="G26" r:id="rId21" location="" display="mailto:daniel@conservasdmarco.com"/>
     <hyperlink ref="G27" r:id="rId22" location="" display="mailto:jose-manuel.pereira@eureden.com"/>
@@ -4826,68 +4884,69 @@
     <hyperlink ref="G30" r:id="rId24" location="" display="mailto:satabaurre@hotmail.com"/>
     <hyperlink ref="G31" r:id="rId25" location="" display="mailto:comercial@ekolo.es"/>
     <hyperlink ref="G32" r:id="rId26" location="" display="mailto:edmar@edmarsa.com"/>
     <hyperlink ref="G33" r:id="rId27" location="" display="mailto:horticolaelaltosl@hotmail.com"/>
     <hyperlink ref="G34" r:id="rId28" location="" display="mailto:eduardo.gainza@biosasun.eu"/>
     <hyperlink ref="G35" r:id="rId29" location="" display="mailto:olga@elkarkide.com"/>
     <hyperlink ref="G36" r:id="rId30" location="" display="mailto:direccion@sat-greennature.es"/>
     <hyperlink ref="G37" r:id="rId31" location="" display="mailto:info@sat-globalfresh.es"/>
     <hyperlink ref="G38" r:id="rId32" location="" display="mailto:contacto@castel-ruiz.com"/>
     <hyperlink ref="G39" r:id="rId33" location="" display="mailto:nicolaslazarogarcia@yahoo.es"/>
     <hyperlink ref="G40" r:id="rId34" location="" display="mailto:inma@familiaescudero.com"/>
     <hyperlink ref="G41" r:id="rId35" location="" display="mailto:r.marin@grupoan.com"/>
     <hyperlink ref="G42" r:id="rId36" location="" display="mailto:info@cooperativasantiago.es"/>
     <hyperlink ref="G43" r:id="rId37" location="" display="mailto:uztaldibiok@gmail.com"/>
     <hyperlink ref="G44" r:id="rId38" location="" display="mailto:horticolas@inverprao.com"/>
     <hyperlink ref="G45" r:id="rId39" location="" display="mailto:r.sesma@grupoan.com"/>
     <hyperlink ref="G46" r:id="rId40" location="" display="mailto:sb@selectbotanical.com"/>
     <hyperlink ref="G47" r:id="rId41" location="" display="mailto:info@conservaselescolar.es"/>
     <hyperlink ref="G48" r:id="rId42" location="" display="mailto:info@ekoalde.org"/>
     <hyperlink ref="G50" r:id="rId43" location="" display="mailto:jose-ramon.lopez@gelagri.es"/>
     <hyperlink ref="G51" r:id="rId44" location="" display="mailto:jescalada@lineagelogistics.com"/>
     <hyperlink ref="G52" r:id="rId45" location="" display="mailto:itorresf97@gmail.com"/>
     <hyperlink ref="G53" r:id="rId46" location="" display="mailto:hergabia@gmail.com"/>
     <hyperlink ref="G54" r:id="rId47" location="" display="mailto:info@bsedulcorantes.com"/>
     <hyperlink ref="G56" r:id="rId48" location="" display="mailto:administracion@frutassheila.com"/>
-    <hyperlink ref="G57" r:id="rId49" location="" display="mailto:lsandua@aceitesandua.com"/>
-[...16 lines deleted...]
-    <hyperlink ref="G75" r:id="rId66" location="" display="mailto:info@pastasmolinero.es"/>
+    <hyperlink ref="G57" r:id="rId49" location="" display="mailto:mpardoruiz@gmail.com"/>
+    <hyperlink ref="G58" r:id="rId50" location="" display="mailto:lsandua@aceitesandua.com"/>
+    <hyperlink ref="G59" r:id="rId51" location="" display="mailto:javier@agritexecoexport.com"/>
+    <hyperlink ref="G60" r:id="rId52" location="" display="mailto:eduardo@agricolasanblas.net"/>
+    <hyperlink ref="G62" r:id="rId53" location="" display="mailto:frisafran@gmail.com"/>
+    <hyperlink ref="J62" r:id="rId54" location="" display="https://www.frisafran.com"/>
+    <hyperlink ref="G63" r:id="rId55" location="" display="mailto:agorrichoyanguas@gmail.com"/>
+    <hyperlink ref="G65" r:id="rId56" location="" display="mailto:comercial@elpuenteviejo.es"/>
+    <hyperlink ref="J65" r:id="rId57" location="" display="https://www.elpuenteviejo.es"/>
+    <hyperlink ref="G66" r:id="rId58" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G67" r:id="rId59" location="" display="mailto:lakabekoop@gmail.com"/>
+    <hyperlink ref="G68" r:id="rId60" location="" display="mailto:aitzoliturbe@ni.eus"/>
+    <hyperlink ref="G69" r:id="rId61" location="" display="mailto:martivan295@gmail.com"/>
+    <hyperlink ref="G70" r:id="rId62" location="" display="mailto:calidad@sakanaalimentaria.com"/>
+    <hyperlink ref="G71" r:id="rId63" location="" display="mailto:mimasamadrenavarra@gmail.com"/>
+    <hyperlink ref="G72" r:id="rId64" location="" display="mailto:baratzanblai@gmail.com"/>
+    <hyperlink ref="G73" r:id="rId65" location="" display="mailto:jonsoroa@evasa.com"/>
+    <hyperlink ref="G74" r:id="rId66" location="" display="mailto:raul.borreguero@zamoracompany.com"/>
+    <hyperlink ref="G76" r:id="rId67" location="" display="mailto:info@pastasmolinero.es"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>