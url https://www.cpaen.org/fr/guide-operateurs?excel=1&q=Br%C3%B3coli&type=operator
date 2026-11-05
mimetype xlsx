--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -243,51 +243,51 @@
   <si>
     <t>Miranda de Arga</t>
   </si>
   <si>
     <t>daniel@conservasdmarco.com</t>
   </si>
   <si>
     <t>www.miset.net</t>
   </si>
   <si>
     <t>Campo Nuevo Alimentación Eco S.A.</t>
   </si>
   <si>
     <t>María Pilar Martínez  Gomara</t>
   </si>
   <si>
     <t>Ctra. Tudela, 23</t>
   </si>
   <si>
     <t>Cascante</t>
   </si>
   <si>
     <t>edmar@edmarsa.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Bróculi, Col Lombarda, Colirrabano, Erial, Lechuga Cogollo, Melón, Puerros, Sandía</t>
+    <t>Aceitunas, Barbecho, Bróculi, Cilantro, Col, Col Lombarda, Coliflor Romanescu, Colirrabano, Erial, Judía, Lechuga Cogollo, Melón, Puerros, Sandía</t>
   </si>
   <si>
     <t>SAT 738 NA Green Nature</t>
   </si>
   <si>
     <t>Juan Virto  Muro</t>
   </si>
   <si>
     <t>C. La Badina 8</t>
   </si>
   <si>
     <t>direccion@sat-greennature.es</t>
   </si>
   <si>
     <t>Boniato, Borraja, Brócoli, Bróculi, Calabacín, Calabaza, Coliflor, Guisante, Pimiento, Puerro</t>
   </si>
   <si>
     <t>SAT Agregadora Agrosun</t>
   </si>
   <si>
     <t>info@sat-globalfresh.es</t>
   </si>
   <si>
     <t>Boniato, Borraja, Brócoli, Calabacín, Calabaza, Coliflor, Guisante, Pimiento, Puerro</t>
   </si>
@@ -615,51 +615,51 @@
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
         <v>31192</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s" s="2">
         <v>26</v>
       </c>
       <c r="H2">
         <v>628456503</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
+          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3">
         <v>31513</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
@@ -889,51 +889,51 @@
         <v>31580</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" t="s">
         <v>58</v>
       </c>
       <c r="H8">
         <v>948693043</v>
       </c>
       <c r="I8">
         <v>629401803</v>
       </c>
       <c r="J8" t="s">
         <v>59</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de albaricoque con sirope de ágave, Mermelada de arándanos, Mermelada de arándanos con sirope de ágave, Mermelada de ciruela, Mermelada de ciruela con sirope de ágave, Mermelada de fresa, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
         </is>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>60</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
         <v>61</v>
       </c>
       <c r="D9" t="s">
         <v>62</v>
       </c>
       <c r="E9">
         <v>31560</v>
       </c>
       <c r="F9" t="s">
         <v>63</v>
       </c>