--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="190">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -78,50 +78,65 @@
   <si>
     <t>Importateur</t>
   </si>
   <si>
     <t>Agricole</t>
   </si>
   <si>
     <t>Transformados</t>
   </si>
   <si>
     <t>Vinos</t>
   </si>
   <si>
     <t>Productos vegetales no transformados</t>
   </si>
   <si>
     <t>productos animales no transformados</t>
   </si>
   <si>
     <t>Piensos</t>
   </si>
   <si>
     <t>Productos anexo I Reglamento UE 2018/848</t>
   </si>
   <si>
+    <t>A.N. S. Coop</t>
+  </si>
+  <si>
+    <t>Raquel Sesma  Liñan</t>
+  </si>
+  <si>
+    <t>Campo de Tajonar s/n</t>
+  </si>
+  <si>
+    <t>Tajonar</t>
+  </si>
+  <si>
+    <t>r.sesma@grupoan.com</t>
+  </si>
+  <si>
     <t>Conservas Pedro Luis S.L.</t>
   </si>
   <si>
     <t>Pedro Luis Antón  Campo</t>
   </si>
   <si>
     <t>Pol. Ind. El Ramal, 19</t>
   </si>
   <si>
     <t>Lodosa</t>
   </si>
   <si>
     <t>pedroluis@conservaspedroluis.com</t>
   </si>
   <si>
     <t>www.conservaspedroluis.com</t>
   </si>
   <si>
     <t>Finca La Noria, S.L.</t>
   </si>
   <si>
     <t>Carlos Álvarez  Herraiz</t>
   </si>
   <si>
     <t>Finca La Noria, s/n</t>
@@ -177,53 +192,50 @@
   <si>
     <t>San adrian</t>
   </si>
   <si>
     <t>info@monjardinorganic.com</t>
   </si>
   <si>
     <t>948670261 948672040</t>
   </si>
   <si>
     <t>www.monjardinorganic.com</t>
   </si>
   <si>
     <t>José María Busto  Alonso</t>
   </si>
   <si>
     <t>C. Roncal, 28</t>
   </si>
   <si>
     <t>Peralta</t>
   </si>
   <si>
     <t xml:space="preserve">618152946   </t>
   </si>
   <si>
-    <t>Barbecho, Borraja, Bróculi, Calabaza, Cebolla, Coliflor, Erial, Patata, Pimiento, Puerros, Remolacha, Tomate</t>
-[...1 lines deleted...]
-  <si>
     <t>Josenea Bio S.L.U.</t>
   </si>
   <si>
     <t>Jesús Cía  Asensio</t>
   </si>
   <si>
     <t>Avda. de Aoiz, 11</t>
   </si>
   <si>
     <t>Lumbier</t>
   </si>
   <si>
     <t>eva@josenea.com</t>
   </si>
   <si>
     <t>www.josenea.com</t>
   </si>
   <si>
     <t>Riberega S.COOP.</t>
   </si>
   <si>
     <t>Jonathan Urra Montón</t>
   </si>
   <si>
     <t>Ctra. Nacional, 113 km 77</t>
@@ -315,51 +327,51 @@
   <si>
     <t>Allo</t>
   </si>
   <si>
     <t>txomineko@gmail.com</t>
   </si>
   <si>
     <t>Aceitunas, Acelga, Almendras, Barbecho, Borraja, Cardo, Cebolla, Espárrago, Forraje veza, Pasto arbustivo, Pastos, Pimiento</t>
   </si>
   <si>
     <t>Campo Nuevo Alimentación Eco S.A.</t>
   </si>
   <si>
     <t>María Pilar Martínez  Gomara</t>
   </si>
   <si>
     <t>Ctra. Tudela, 23</t>
   </si>
   <si>
     <t>Cascante</t>
   </si>
   <si>
     <t>edmar@edmarsa.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Bróculi, Col Lombarda, Colirrabano, Erial, Lechuga Cogollo, Melón, Puerros, Sandía</t>
+    <t>Aceitunas, Barbecho, Bróculi, Cilantro, Col, Col Lombarda, Coliflor Romanescu, Colirrabano, Erial, Judía, Lechuga Cogollo, Melón, Puerros, Sandía</t>
   </si>
   <si>
     <t>Fundación Elkarkide Fundazioa</t>
   </si>
   <si>
     <t>Marcos Resano  Arredondo</t>
   </si>
   <si>
     <t>Pol. Mocholi  C. Rio Elorz 7 Bajo</t>
   </si>
   <si>
     <t>Noain (valle de elorz)</t>
   </si>
   <si>
     <t>olga@elkarkide.com</t>
   </si>
   <si>
     <t>www.elkarkide.com</t>
   </si>
   <si>
     <t>SAT 738 NA Green Nature</t>
   </si>
   <si>
     <t>Juan Virto  Muro</t>
   </si>
@@ -372,50 +384,68 @@
   <si>
     <t>Boniato, Borraja, Brócoli, Bróculi, Calabacín, Calabaza, Coliflor, Guisante, Pimiento, Puerro</t>
   </si>
   <si>
     <t>SAT Agregadora Agrosun</t>
   </si>
   <si>
     <t>info@sat-globalfresh.es</t>
   </si>
   <si>
     <t>Boniato, Borraja, Brócoli, Calabacín, Calabaza, Coliflor, Guisante, Pimiento, Puerro</t>
   </si>
   <si>
     <t>Conservas Dantza S.A.</t>
   </si>
   <si>
     <t>Rafael Castejón Munárriz</t>
   </si>
   <si>
     <t>Ctra. Nacional 113, km 77</t>
   </si>
   <si>
     <t>r.castejon@dantza.com</t>
   </si>
   <si>
+    <t>Centex Agrícola Ganadera Soc.Coop.</t>
+  </si>
+  <si>
+    <t>Rosa Marín  del Arco</t>
+  </si>
+  <si>
+    <t>Ctra. Corella Km. 3</t>
+  </si>
+  <si>
+    <t>Tudela</t>
+  </si>
+  <si>
+    <t>r.marin@grupoan.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Borraja, Bróculi, Erial, Forraje avena-guisante, Guisante, Melocotones, Pasto arbustivo, Peras, Pimiento, Puerros, Tomate</t>
+  </si>
+  <si>
     <t>Cooperativa Santiago Apostol</t>
   </si>
   <si>
     <t>José Luis Lacarra  Los Arcos</t>
   </si>
   <si>
     <t>Pol. Ind. La Sardilla, s/n</t>
   </si>
   <si>
     <t>Funes</t>
   </si>
   <si>
     <t>info@cooperativasantiago.es</t>
   </si>
   <si>
     <t>Uztaldi BioK S. Microcoop.</t>
   </si>
   <si>
     <t>Borja Echeverria  Fernández de Gaceo</t>
   </si>
   <si>
     <t>C. Leyre, 11</t>
   </si>
   <si>
     <t>Estella</t>
@@ -468,72 +498,84 @@
   <si>
     <t>Lineage Milagro S.L.U.</t>
   </si>
   <si>
     <t>Jose Antonio Escalada  González</t>
   </si>
   <si>
     <t>Ctra. Valtierra-San Adrian s/n</t>
   </si>
   <si>
     <t>Milagro</t>
   </si>
   <si>
     <t>jescalada@lineagelogistics.com</t>
   </si>
   <si>
     <t>Mejana Gourmet S.L.U.</t>
   </si>
   <si>
     <t>Manuel Francisco Campillo  Meseguer</t>
   </si>
   <si>
     <t>C. San Francisco Javier, 2</t>
   </si>
   <si>
-    <t>Tudela</t>
-[...1 lines deleted...]
-  <si>
     <t>manuel@villajavier.org</t>
   </si>
   <si>
     <t xml:space="preserve">697968072     </t>
   </si>
   <si>
     <t>Frutas Sheila, S.A.</t>
   </si>
   <si>
-    <t>Raquel Sesma  Liñan</t>
-[...1 lines deleted...]
-  <si>
     <t>C. Campo Tajonar, s/n</t>
   </si>
   <si>
-    <t>Tajonar</t>
-[...1 lines deleted...]
-  <si>
     <t>administracion@frutassheila.com</t>
+  </si>
+  <si>
+    <t>Herrera Rodriguez Maria Luisa y Pardo Ruiz Jose Manuel</t>
+  </si>
+  <si>
+    <t>Jose Manuel Pardo  Ruiz</t>
+  </si>
+  <si>
+    <t>C. Los Huertos 5</t>
+  </si>
+  <si>
+    <t>Andosilla</t>
+  </si>
+  <si>
+    <t>mpardoruiz@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">647541420  </t>
+  </si>
+  <si>
+    <t>Aceitunas, Alcachofa, Avena, Barbecho, Borraja, Calabaza, Cardo, Coliflor, Manzanas, Pasto arbustivo, Peras, Pimiento, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Silvia Moreno  Lasterra</t>
   </si>
   <si>
     <t xml:space="preserve">El Puente Viejo </t>
   </si>
   <si>
     <t>C. Blanca de Navarra, 23</t>
   </si>
   <si>
     <t>Caparroso</t>
   </si>
   <si>
     <t>comercial@elpuenteviejo.es</t>
   </si>
   <si>
     <t xml:space="preserve">686180560  </t>
   </si>
   <si>
     <t>https://www.elpuenteviejo.es</t>
   </si>
   <si>
     <t>Anskar Ruiz de Argandoña  Lopez de Vicuña</t>
   </si>
@@ -603,83 +645,86 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroluis@conservaspedroluis.com" TargetMode="External"/>
-[...24 lines deleted...]
-<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.miner@therealgreenfood.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.sesma@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroluis@conservaspedroluis.com" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calvarez@fincalanoria.es" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbellostas@intiasa.es" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@monjardinorganic.com" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva@josenea.com" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.munoz@dantza.com" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@virto.es" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebron@conservasebron.com" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.diago@riberebro.com" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txomineko@gmail.com" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edmar@edmarsa.com" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga@elkarkide.com" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direccion@sat-greennature.es" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sat-globalfresh.es" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.castejon@dantza.com" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.marin@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cooperativasantiago.es" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uztaldibiok@gmail.com" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservas@conservascapullo.es" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ekoalde.org" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jescalada@lineagelogistics.com" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel@villajavier.org" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@frutassheila.com" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpardoruiz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anskar70ana@gmail.com" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.miner@therealgreenfood.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V29"/>
+  <dimension ref="A1:V32"/>
   <cols>
-    <col min="1" max="1" width="42" customWidth="1"/>
+    <col min="1" max="1" width="55" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="3" width="42" customWidth="1"/>
     <col min="4" max="4" width="47" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="23" customWidth="1"/>
     <col min="7" max="7" width="52" customWidth="1"/>
     <col min="8" max="8" width="36" customWidth="1"/>
     <col min="9" max="9" width="30" customWidth="1"/>
     <col min="10" max="10" width="29" customWidth="1"/>
     <col min="11" max="11" width="23" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
     <col min="18" max="18" width="6" customWidth="1"/>
     <col min="19" max="19" width="60" customWidth="1"/>
     <col min="20" max="20" width="36" customWidth="1"/>
     <col min="21" max="21" width="8" customWidth="1"/>
     <col min="22" max="22" width="41" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
@@ -739,1302 +784,1429 @@
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2"/>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2">
-        <v>31580</v>
+        <v>31192</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s" s="2">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>948693631</v>
-[...6 lines deleted...]
-      </c>
+        <v>628456503</v>
+      </c>
+      <c r="I2"/>
+      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
-          <t>Acelga, Alcachofa, Alubia blanca, Alubias con verduras, Alubias rojas, Borraja, Caldo de cocido, Caldo de pescado con verduras ecológicas, Caldo de pollo, Caldo de verduras, Cardo, Champiñón laminado, Combinado de verduras, Compota de manzana, Crema de brócoli con quinoa, Crema de calabacín, Crema de calabacín con quinoa, Crema de calabaza, Crema de calabaza con quinoa, Crema de guisantes, Crema de legumbres, Crema de verduras, Crema de verduras con quinoa, Espárragos blancos, Fumet de pescado y marisco con verduras ecológicas, Fumet de verduras, Garbanzo, Garbanzo con verduras, Garbanzo Pedrosillano, Guisantes, Guisantes con zanahorias, Judía verde, Lenteja, Macedonia de verduras, Maíz dulce, Menestra de verdura, Mermelada de albaricoque, Mermelada de arándano con sirope de ágave, Mermelada de arándanos, Mermelada de Ciruela, Mermelada de frambuesa, Mermelada de fresa, Mermelada de fresa con sirope de ágave, Mermelada de frutas del bosque, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de mora, Mermelada de naranja con sirope de ágave, Mermelada naranja amarga, Mermelada naranja dulce, Pimiento piquillo, Pimiento piquillo tiras, Pisto, Potito crema de calabaza, Potito crema de legumbres, Potito crema de verduras, Potito de legumbres con verduras, Potito de salmón con verduras, Potito de verduras con pavo, Potito frutas: manzana con avena, Potito frutas: manzana y pera, Potito frutas: manzana, plátano y naranja, Potito verduras con arroz, Potito verduras con garbanzo, Potito verduras con merluza, Potito verduras con pollo, Potito verduras con quinoa, Potito verduras con ternera, Pulpa de tomate, Shiitake, Tomate con aceite de oliva, Tomate frito, Tomate frito con pimientos del Piquillo, Tomate frito sin azúcar, Tomate listo para untar, Tomate triturado, Yema de espárragos blancos, Zumo de tomate</t>
+          <t>Alcachofa, Algarroba, Algarroba y avena, Algarroba y cebada, Almendras, Alubias, Avena, Berenjena, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Centeno, Ciruela, Colza, Espárrago, Espelta, Forraje alfalfa, Forraje avena, Forraje veza, Forraje veza y avena, Garbanzos, Girasol, Guisante, Haba, Lentejas, Maíz, Manzana, Melocotón amarillo, Melón, Naranja, Nectarina, Paja, Paraguayo, Pepino, Pera, Pimiento, Puerro, Sandía, Titarros, Tomate, Tomate cherry, Trigo blando, Trigo duro, Triticale, Veza, Yeros, Zueca alcachofa</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
         <v>29</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>31580</v>
+      </c>
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="G3" t="s" s="2">
         <v>31</v>
       </c>
-      <c r="G3" t="s" s="2">
+      <c r="H3">
+        <v>948693631</v>
+      </c>
+      <c r="I3">
+        <v>627941498</v>
+      </c>
+      <c r="J3" t="s">
         <v>32</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>Acelga, Aguacate, Alcachofa en conserva, Alcachofa limpia y cortada, Alubia blanca, Alubia negra, Alubia pinta, Arroz blanco, Arroz integral, Boniato, Borraja limpia y cortada, Calabacín, Calabaza limpia y cortada, Cardo al natural, Cardo limpio y cortado, Cebolleta, Cogollos, Confitura de tomate, Crema de brócoli, Crema de calabacín, Crema de coliflor, Crema de zanahoria, Espárrago blanco conserva, Garbanzo pedrosillano, Gazpacho , Guisantes en conserva, Judia verde, Judías verdes en conserva, Kiwi, Lechuga, Lenteja pardina, Limón, Mandarinas, Manzanas, Melocotón, Melón, Menestra en conserva, Mermelada de albaricoque, Mermelada de arándano, Mermelada de ciruela, Mermelada de fresas, Mermelada de manzana, Mermelada de melocotón, Mermelada de naranja amarga, Naranjas, Patata, Peras, Pimiento piquillo conserva, Pimiento rojo, Pimiento verde, Sandia, Tomate, Tomate frito 0.0, Tomate frito con queso ricotta, Tomate triturado, Zanahoria</t>
+          <t>Acelga, Alcachofa, Alubia blanca, Alubias con verduras, Alubias rojas, Borraja, Caldo de cocido, Caldo de pescado con verduras ecológicas, Caldo de pollo, Caldo de verduras, Cardo, Champiñón laminado, Combinado de verduras, Compota de manzana, Crema de brócoli con quinoa, Crema de calabacín, Crema de calabacín con quinoa, Crema de calabaza, Crema de calabaza con quinoa, Crema de guisantes, Crema de legumbres, Crema de verduras, Crema de verduras con quinoa, Espárragos blancos, Fumet de pescado y marisco con verduras ecológicas, Fumet de verduras, Garbanzo, Garbanzo con verduras, Garbanzo Pedrosillano, Guisantes, Guisantes con zanahorias, Judía verde, Lenteja, Macedonia de verduras, Maíz dulce, Menestra de verdura, Mermelada de albaricoque, Mermelada de arándano con sirope de ágave, Mermelada de arándanos, Mermelada de Ciruela, Mermelada de frambuesa, Mermelada de fresa, Mermelada de fresa con sirope de ágave, Mermelada de frutas del bosque, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de mora, Mermelada de naranja con sirope de ágave, Mermelada naranja amarga, Mermelada naranja dulce, Pimiento piquillo, Pimiento piquillo tiras, Pisto, Potito crema de calabaza, Potito crema de legumbres, Potito crema de verduras, Potito de legumbres con verduras, Potito de salmón con verduras, Potito de verduras con pavo, Potito frutas: manzana con avena, Potito frutas: manzana y pera, Potito frutas: manzana, plátano y naranja, Potito verduras con arroz, Potito verduras con garbanzo, Potito verduras con merluza, Potito verduras con pollo, Potito verduras con quinoa, Potito verduras con ternera, Pulpa de tomate, Shiitake, Tomate con aceite de oliva, Tomate frito, Tomate frito con pimientos del Piquillo, Tomate frito sin azúcar, Tomate listo para untar, Tomate triturado, Yema de espárragos blancos, Zumo de tomate</t>
         </is>
       </c>
       <c r="R3"/>
-      <c r="S3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4">
-        <v>31580</v>
+        <v>31540</v>
       </c>
       <c r="F4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G4" t="s">
         <v>36</v>
       </c>
+      <c r="G4" t="s" s="2">
+        <v>37</v>
+      </c>
       <c r="H4">
-        <v>948693043</v>
+        <v>948833077</v>
       </c>
       <c r="I4">
-        <v>629401803</v>
-[...3 lines deleted...]
-      </c>
+        <v>609076948</v>
+      </c>
+      <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+          <t>Acelga, Aguacate, Alcachofa en conserva, Alcachofa limpia y cortada, Alubia blanca, Alubia negra, Alubia pinta, Arroz blanco, Arroz integral, Boniato, Borraja limpia y cortada, Calabacín, Calabaza limpia y cortada, Cardo al natural, Cardo limpio y cortado, Cebolleta, Cogollos, Confitura de tomate, Crema de brócoli, Crema de calabacín, Crema de coliflor, Crema de zanahoria, Espárrago blanco conserva, Garbanzo pedrosillano, Gazpacho , Guisantes en conserva, Judia verde, Judías verdes en conserva, Kiwi, Lechuga, Lenteja pardina, Limón, Mandarinas, Manzanas, Melocotón, Melón, Menestra en conserva, Mermelada de albaricoque, Mermelada de arándano, Mermelada de ciruela, Mermelada de fresas, Mermelada de manzana, Mermelada de melocotón, Mermelada de naranja amarga, Naranjas, Patata, Peras, Pimiento piquillo conserva, Pimiento rojo, Pimiento verde, Sandia, Tomate, Tomate frito 0.0, Tomate frito con queso ricotta, Tomate triturado, Zanahoria</t>
         </is>
       </c>
       <c r="R4"/>
-      <c r="S4"/>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t>Aceitunas, Albaricoques, Almendras, Barbecho, Borraja, Cebolla, Cerezas, Cogollo, Erial, Frutal multicultivo, Guisante, Hortalizas multicultivo invernadero, Melocotones, Pasto arbustivo, Trigo blando</t>
+        </is>
+      </c>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5">
-        <v>31610</v>
+        <v>31580</v>
       </c>
       <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
         <v>41</v>
       </c>
-      <c r="G5" t="s" s="2">
+      <c r="H5">
+        <v>948693043</v>
+      </c>
+      <c r="I5">
+        <v>629401803</v>
+      </c>
+      <c r="J5" t="s">
         <v>42</v>
       </c>
-      <c r="H5">
-[...5 lines deleted...]
-      <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5"/>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de albaricoque con sirope de ágave, Mermelada de arándanos, Mermelada de arándanos con sirope de ágave, Mermelada de ciruela, Mermelada de ciruela con sirope de ágave, Mermelada de fresa, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+        </is>
+      </c>
       <c r="R5"/>
-      <c r="S5" t="inlineStr">
-[...6 lines deleted...]
-      </c>
+      <c r="S5"/>
+      <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" t="s">
         <v>45</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6">
+        <v>31610</v>
+      </c>
+      <c r="F6" t="s">
         <v>46</v>
       </c>
-      <c r="E6">
-[...2 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G6" t="s" s="2">
         <v>47</v>
       </c>
-      <c r="G6" t="s" s="2">
-[...3 lines deleted...]
-        <v>49</v>
+      <c r="H6">
+        <v>948013040</v>
       </c>
       <c r="I6">
-        <v>616414012</v>
-[...3 lines deleted...]
-      </c>
+        <v>680304236</v>
+      </c>
+      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
-      <c r="Q6" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q6"/>
       <c r="R6"/>
-      <c r="S6"/>
-      <c r="T6"/>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t>Acelga, Albaricoques, Almendras, Avellanas, Barbecho, Barbecho verde, Berenjena, Borraja, Bróculi, Calabacín, Calabaza, Ciruelas, Espárrago, Forraje avena, Frutal multicultivo, Guindillas, Judía, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Nectarinas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata, Peras, Pimiento, Pistacho, Puerros, Ray-grass híbrido, Ray-grass italiano, Sandía, Tomate, Trigo blando, Triticale</t>
+        </is>
+      </c>
+      <c r="T6" t="s">
+        <v>48</v>
+      </c>
       <c r="U6"/>
       <c r="V6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" t="s">
         <v>51</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7">
+        <v>31570</v>
+      </c>
+      <c r="F7" t="s">
         <v>52</v>
       </c>
-      <c r="E7">
-[...2 lines deleted...]
-      <c r="F7" t="s">
+      <c r="G7" t="s" s="2">
         <v>53</v>
       </c>
-      <c r="G7"/>
       <c r="H7" t="s">
         <v>54</v>
       </c>
       <c r="I7">
-        <v>618152946</v>
-[...1 lines deleted...]
-      <c r="J7"/>
+        <v>616414012</v>
+      </c>
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-      <c r="Q7"/>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t>Acelga, Alubia blanca, Alubia roja, Alubias con verduras, Borraja, Cardo, Champiñon entero, Champiñon laminado, Corazones de alcachofa, Crema de calabacín, Crema de calabaza, Crema de verduras, Espárrago blanco, Garbanzo, Garbanzos con espinacas, Garbanzos con verduras, Garbazos, Gazpacho, Guisantes, Judión, Ketchup, Lentejas, Lentejas con verduras, Maíz dulce, Menestra de verduras, Mermelada albaricoque, Mermelada de Frambuesa, Mermelada naranja amarga, Pimiento piquillo entero, Pimiento piquillo tiras, Puerro extrafino, Salsa de tomate, Tomate entero al natural, Tomate triturado</t>
+        </is>
+      </c>
       <c r="R7"/>
-      <c r="S7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>56</v>
       </c>
       <c r="B8"/>
       <c r="C8" t="s">
+        <v>56</v>
+      </c>
+      <c r="D8" t="s">
         <v>57</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8">
+        <v>31350</v>
+      </c>
+      <c r="F8" t="s">
         <v>58</v>
       </c>
-      <c r="E8">
-[...2 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8"/>
+      <c r="H8" t="s">
         <v>59</v>
       </c>
-      <c r="G8" t="s" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I8">
-        <v>607433689</v>
-[...3 lines deleted...]
-      </c>
+        <v>618152946</v>
+      </c>
+      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
-      <c r="Q8" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8" t="inlineStr">
         <is>
-          <t>Aceitunas, Acelga, Aromáticas condimentarias y medicinales, Avellanas, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Coliflor, Coliflor Romanescu, Endrino, Espinaca, Espino, Lechuga, Manzanas, Membrillo, Menta, Nueces, Pastos, Puerros, Tilo, Vid americana</t>
+          <t>Acelga, Barbecho, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Col, Col Lombarda, Col Rizada, Coliflor, Erial, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
         </is>
       </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9">
+        <v>31440</v>
+      </c>
+      <c r="F9" t="s">
         <v>63</v>
       </c>
-      <c r="D9" t="s">
+      <c r="G9" t="s" s="2">
         <v>64</v>
       </c>
-      <c r="E9">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="H9">
+        <v>948880696</v>
+      </c>
+      <c r="I9">
+        <v>607433689</v>
+      </c>
+      <c r="J9" t="s">
         <v>65</v>
-      </c>
-[...8 lines deleted...]
-        <v>67</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>Acelgas, Alubias blancas, Borraja , Cardo, Espárrago, Espinaca, Garbanzos , Guisante, Judía verde, Lentejas , Maíz, Pimientos Piquillo, Tiras de pimiento del piquillo, Tomate cubitado (o troceado), Tomate entero pelado (sin sal), Tomate frito, Tomate triturado</t>
+          <t>Abedul, Acai, Aciano, Agrimonia, Ajedrea, Ajenjo, Ajo, Albahaca, Alcachofa, Altas defensas, Angélica, Anís manzanilla dulce y regalíz, Anís manzanilla regaliz, Anís menta regaliz, Anís menta y regalíz, Anís verde, Arándano hojas, Armonía vital, Arnica, Artemisa, Avena, Bardana, Bienestar hepático, Bio Té Del, Bio Té Dor, BioTé DEL, BioTé DOR, BioTé ZEN, Biotisana circulación, Biotisana Defensas, Biotisana Detox, Biotisana Digestión, Biotisana Hepática, Biotisana intestinal, Biotisana mujer, Biotisana relax, Biotisana renal, Biotisana respiración, Biotisana vigor, Boldo, Bolsa de pastor, Buena circulación, Caléndula, Canela, Cardo mariano, Cáscara de limón, Cáscara de naranja, Castaño de Indias, Cebolla, Celidonia, Centaurea menor, Chips de manzana, Ciprés, Cola de caballo, Cola de caballo menta vara de oro, Comino, Consuelda, Dados de manzana, Diente de león, Digestión ligera, Digestiva, Dulces Sueños, Edulkorante natural, Enebro, English breakfast broken, Epilobium, Equinácea, Escaramujo, Espino blanco, Estragón, Eucalipto, Eufrasia, Frángula, Fresno, Frutal coco, Frutas del bosque, Fucus, Fumaria, Gayuba, Gingko, Gordolobo, Grosellero negro, Hibisco, Hiedra, Hierbabuena, Hierbaluisa, Hierbas culinarias Barbacoa, Hierbas culinarias Carnes blancas, Hierbas culinarias Ensaladas, Hierbas culinarias Hierbas provenzales, Hierbas culinarias Pasta, Hierbas culinarias Pescados, Hierbas culinarias Sopas y estofados, Hinojo, Hinojo anís lemongrass, Hinojo manzanilla stevia, Hinojo-manzanilla-stevia, Hipérico, Hisopo, Infusión Energika, Infusión Gastrika, Infusión Kalma, Infusión poleo kon menta, Infusión Protek, Jengibre, Jengibre citrus, Laurel, Lavanda, Lemongrass, Llantén, Lúpulo, Malva, Malvavisco, Manzanilla , Manzanilla amarga, Manzanilla dulce, Marrubio, Masala chai, Mate citrus, Mejorana, Meliloto, Melisa, Melisa tila canela, Melisa tila hierbaluisa, Melisa tila y canela, Menta piperita, Menta poleo, Mezcla cubierta de quesos, Mezcla ecorganic 1, Mezcla ecorganic 2, Mezcla ecorganic 3, Mezcla ecorganic 4, Milenrama, Momento detox, Moringa, Muérdago, Olivo, Orégano, Orgalife, Ortiga, Ortiga y hierbaluisa, Parietaria, Pasiflora, Perejil, Pimienta multicolor, Pura piel, Pura silueta, Puro detox, Puro diuretico, Rábano negro, Regaliz, Regulación intestinal, Relax, Relax reparador, Resfriado Tos, Respiración fácil, Respiración Feliz, Roiboos con melisa, Romero, Romero y melisa, Rooibos, Rooibos Naranja, Sales con hierbas para barbacoa, Sales con hierbas para ensaladas, Sales con hierbas para pastas, Sales con hierbas para pescados, Sales con hierbas para sopas y estofados, Sales con hierbas provenzales, Salud renal, Salvia, Sauce, Saúco, Savia de abedul, Silueta dorada, Spicy herbal tea, Stevia, Sticks de manzana, Sueños serenos, Té blanco, Té Earl Grey, Té English breackfast, Té jazmin, Té kukicha, Té matcha, Té negro, Té negro canela, Té negro con canela, Té negro dargeeling, Té rojo , Té rojo con hierbaluisa, Té rojo frutos del bosque, Té rojo hierbaluisa, Té rojo, frutas del bosque, Té rooibos lemongrass melisa caléndula regaliz, Te verde, Té verde citrus, Té verde con menta piperita, Té verde con naranja y limón (cytrus), Té verde hierbabuena, Té verde hierbaluisa anís, Té verde jazmín, Tensión, Tila, Tomillo, Tomillo equinácea e hisopo, Tripita Feliz, Tusilago, Valeriana, Vara de oro, Verbena, Vid Roja, Vita Green Tea, Vital Green Tea, Zanahoria</t>
         </is>
       </c>
       <c r="R9"/>
-      <c r="S9"/>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t>Aceitunas, Acelga, Aromáticas condimentarias y medicinales, Avellanas, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Coliflor, Coliflor Romanescu, Endrino, Espinaca, Espino, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Lechuga, Manzanas, Membrillo, Menta, Nueces, Pastos, Puerros, Tilo, Vid americana</t>
+        </is>
+      </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" t="s">
         <v>68</v>
       </c>
-      <c r="B10" t="s">
+      <c r="E10">
+        <v>31590</v>
+      </c>
+      <c r="F10" t="s">
         <v>69</v>
       </c>
-      <c r="C10" t="s">
+      <c r="G10" t="s" s="2">
         <v>70</v>
       </c>
-      <c r="D10" t="s">
+      <c r="H10">
+        <v>948770131</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10" t="s">
         <v>71</v>
       </c>
-      <c r="E10">
-[...14 lines deleted...]
-      <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10" t="inlineStr">
         <is>
-          <t>Aceite de girasol, Aceite de oliva, Acelga, Agave, Aguacate, Albaricoque, Alimentos terminados para consumidor final, Almendra, Almendra natural, Almendra repelada, Almendra tostada, Almendra tostada con aceite, Almidon de maíz, Almidón de mandioca, Alubia blanca, Alubia roja, Anacardos, Apio, Arroz, Avellana, Avellana tostada, Avena, Azúcar, Azúcar blanco, Azúcar panela, Barra de espelta, Bizcocho de espelta con algarroba, Bollo de espelta con algarroba, Bollo de espelta con pasas y nueces, Calabacín, Cebada, Cebolla, Cereza, Ciruela pasa, Cogollo, Coliflor, Corteza de vainilla, Crackers de espelta con aceitunas, Dátil, Dátil troceado, Espinaca, Extracto de hojas de olivo, Galleta de arroz con naranja, Galleta de espelta con algarroba, Galleta de espelta con coco, Galleta de espelta con especias, Galleta de espelta con jengibre, Galleta de espelta con vainilla, Galleta nórdica, Garbanzos, Granada, Granola afrutada, Granola nutty, Granola Tropical, Harina de algarroba, Harina de arroz, Harina de centeno, Harina de espelta, Harina de maíz, Harina de sarraceno, Harina de trigo, Higo seco, Hoja de olivo, Huevos, Infusión Chai Mate, Infusión Dark roast, Infusión Detox, Infusión Digestive, Infusión Fresh Green, Infusión Ginger turmenic, Infusión Gingko Recall, Infusión Green tea, Infusión Hibiscus, Infusión Inmune suport, Infusión Lemon ginger, Infusión Mocha mint, Infusión Olive leaf mate, Infusión sleep Ezz, Infusión stress sos, Jengibre, Judías, Lechuga, Lentejas, Limón, Lino marrón, Magdalenas de espelta, Mandarina, Mango, Manzana, Mate, Melocotón, Melón, Mijo, Muesli Deluxe, Muffins de espelta con arándanos, Naranja, Nectarina, Nueces de cáscara, Nueces troceadas, Nuez de Brasil, Nuez de macadamia, Pan de arroz, Pan de centeno, Pan de espelta 4 semillas, Pan de espelta 5 cereales, Pan de espelta con lino y pipas, Pan de espelta con pasas y nueces, Pan de espelta con semillas de girasol, Pan de espelta con sésamo, Pan de molde de espelta, Pasas, Pastas de espelta con avellana, Pastas de espelta con avena, Pastas de espelta con sésamo, Patata, Pera, Pimiento, Pipas de calabaza, Pipas de girasol, Plátano, Pomelo, Psyllium cáscara, Sal marina, Sandía, Semillas de amapola, Semillas de chía, Sésamo, Sirope de arce, Sirope de arroz, Sirope de malta, Tamari, Tomate, Torta de frutos secos, Trigo sarraceno, Triticale, Vinagre balsámico, Vinagre de manzana, Zanahoria</t>
+          <t>Acelgas, Alubias blancas, Borraja , Cardo, Espárrago, Espinaca, Garbanzos , Guisante, Judía verde, Lentejas , Maíz, Pimientos Piquillo, Tiras de pimiento del piquillo, Tomate cubitado (o troceado), Tomate entero pelado (sin sal), Tomate frito, Tomate triturado</t>
         </is>
       </c>
       <c r="R10"/>
-      <c r="S10" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>72</v>
+      </c>
+      <c r="B11" t="s">
+        <v>73</v>
+      </c>
+      <c r="C11" t="s">
+        <v>74</v>
+      </c>
+      <c r="D11" t="s">
         <v>75</v>
       </c>
-      <c r="B11"/>
-      <c r="C11" t="s">
+      <c r="E11">
+        <v>31591</v>
+      </c>
+      <c r="F11" t="s">
         <v>76</v>
       </c>
-      <c r="D11" t="s">
+      <c r="G11" t="s">
         <v>77</v>
       </c>
-      <c r="E11">
-[...2 lines deleted...]
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>78</v>
       </c>
-      <c r="G11" t="s" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I11">
-        <v>616992128</v>
-[...3 lines deleted...]
-      </c>
+        <v>600320026</v>
+      </c>
+      <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
+          <t>Aceite de girasol, Aceite de oliva, Acelga, Agave, Aguacate, Albaricoque, Alimentos terminados para consumidor final, Almendra, Almendra natural, Almendra repelada, Almendra tostada, Almendra tostada con aceite, Almidon de maíz, Almidón de mandioca, Alubia blanca, Alubia roja, Anacardos, Apio, Arroz, Avellana, Avellana tostada, Avena, Azúcar, Azúcar blanco, Azúcar panela, Barra de espelta, Bizcocho de espelta con algarroba, Bollo de espelta con algarroba, Bollo de espelta con pasas y nueces, Calabacín, Cebada, Cebolla, Cereza, Ciruela pasa, Cogollo, Coliflor, Corteza de vainilla, Crackers de espelta con aceitunas, Dátil, Dátil troceado, Espinaca, Extracto de hojas de olivo, Galleta de arroz con naranja, Galleta de espelta con algarroba, Galleta de espelta con coco, Galleta de espelta con especias, Galleta de espelta con jengibre, Galleta de espelta con vainilla, Galleta nórdica, Garbanzos, Granada, Granola afrutada, Granola nutty, Granola Tropical, Harina de algarroba, Harina de arroz, Harina de centeno, Harina de espelta, Harina de maíz, Harina de sarraceno, Harina de trigo, Higo seco, Hoja de olivo, Huevos, Infusión Chai Mate, Infusión Dark roast, Infusión Detox, Infusión Digestive, Infusión Fresh Green, Infusión Ginger turmenic, Infusión Gingko Recall, Infusión Green tea, Infusión Hibiscus, Infusión Inmune suport, Infusión Lemon ginger, Infusión Mocha mint, Infusión Olive leaf mate, Infusión sleep Ezz, Infusión stress sos, Jengibre, Judías, Lechuga, Lentejas, Limón, Lino marrón, Magdalenas de espelta, Mandarina, Mango, Manzana, Mate, Melocotón, Melón, Mijo, Muesli Deluxe, Muffins de espelta con arándanos, Naranja, Nectarina, Nueces de cáscara, Nueces troceadas, Nuez de Brasil, Nuez de macadamia, Pan de arroz, Pan de centeno, Pan de espelta 4 semillas, Pan de espelta 5 cereales, Pan de espelta con lino y pipas, Pan de espelta con pasas y nueces, Pan de espelta con semillas de girasol, Pan de espelta con sésamo, Pan de molde de espelta, Pasas, Pastas de espelta con avellana, Pastas de espelta con avena, Pastas de espelta con sésamo, Patata, Pera, Pimiento, Pipas de calabaza, Pipas de girasol, Plátano, Pomelo, Psyllium cáscara, Sal marina, Sandía, Semillas de amapola, Semillas de chía, Sésamo, Sirope de arce, Sirope de arroz, Sirope de malta, Tamari, Tomate, Torta de frutos secos, Trigo sarraceno, Triticale, Vinagre balsámico, Vinagre de manzana, Zanahoria</t>
         </is>
       </c>
       <c r="R11"/>
-      <c r="S11"/>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t>Aceitunas, Achicoria, Albaricoques, Alcachofa, Alfalfa, Barbecho, Berza, Borraja, Bróculi, Caqui, Cardo, Centeno, Cerezas, Ciruelas, Col Lombarda, Erial, Escarola, Espárrago, Forraje alfalfa, Fresa, Grosella, Guisante, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía verde, Kale, Laurel, Maíz, Manzanas, Melocotones, Membrillo, Mezcla avena-guisante, Nectarinas, Pasto arbustivo, Pasto forestal, Pastos, Pepino, Peras, Puerros, Uva mesa</t>
+        </is>
+      </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
+        <v>80</v>
+      </c>
+      <c r="D12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12">
+        <v>31560</v>
+      </c>
+      <c r="F12" t="s">
         <v>82</v>
       </c>
-      <c r="D12" t="s">
+      <c r="G12" t="s" s="2">
         <v>83</v>
       </c>
-      <c r="E12">
-[...5 lines deleted...]
-      <c r="G12" t="s" s="2">
+      <c r="H12">
+        <v>948692728</v>
+      </c>
+      <c r="I12">
+        <v>616992128</v>
+      </c>
+      <c r="J12" t="s">
         <v>84</v>
       </c>
-      <c r="H12">
-[...3 lines deleted...]
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>Acelga, Alcachofa corazones, Alcachofa mitades, Alubias blancas, Alubias rojas, Alubias verdes, Borraja, Cardo, Espárrago triguero entero, Espárrago triguero trozo, Espárragos, Garbanzos, Guisantes, Macedonia de verduras, Maiz, Menestra de verduras, Penca de acelga, Pimiento Najerano, Pimiento piquillo, Remolacha roja, Shii-Take, Tallos de espárragos, Tomate frito, Tomate pelado entero, Tomate triturado, Yemas de espárragos</t>
+          <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
         </is>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>85</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
         <v>86</v>
       </c>
       <c r="D13" t="s">
         <v>87</v>
       </c>
       <c r="E13">
-        <v>31330</v>
+        <v>31570</v>
       </c>
       <c r="F13" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13" t="s" s="2">
         <v>88</v>
       </c>
-      <c r="G13" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H13">
-        <v>948845835</v>
+        <v>948670477</v>
       </c>
       <c r="I13"/>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13" t="inlineStr">
         <is>
-          <t>Alcachofa, Alubias blancas, Alubias Borloti, Alubias habonas, Alubias negras, Alubias rojas, Borraja, Cardo, Garbanzos, Guisantes, Judías verdes tiras, Judías verdes trozos, Maíz dulce en conserva, Mezcla de verduras, Tomate, Tomate frito passata</t>
+          <t>Acelga, Alcachofa corazones, Alcachofa mitades, Alubias blancas, Alubias rojas, Alubias verdes, Borraja, Cardo, Espárrago triguero entero, Espárrago triguero trozo, Espárragos, Garbanzos, Guisantes, Macedonia de verduras, Maiz, Menestra de verduras, Penca de acelga, Pimiento Najerano, Pimiento piquillo, Remolacha roja, Shii-Take, Tallos de espárragos, Tomate frito, Tomate pelado entero, Tomate triturado, Yemas de espárragos</t>
         </is>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
+        <v>90</v>
+      </c>
+      <c r="D14" t="s">
         <v>91</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14">
+        <v>31330</v>
+      </c>
+      <c r="F14" t="s">
         <v>92</v>
       </c>
-      <c r="E14">
-[...2 lines deleted...]
-      <c r="F14" t="s">
+      <c r="G14" t="s" s="2">
         <v>93</v>
       </c>
-      <c r="G14" t="s" s="2">
+      <c r="H14">
+        <v>948845835</v>
+      </c>
+      <c r="I14"/>
+      <c r="J14" t="s">
         <v>94</v>
       </c>
-      <c r="H14">
-[...5 lines deleted...]
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14"/>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>Alcachofa, Alubias blancas, Alubias Borloti, Alubias habonas, Alubias negras, Alubias rojas, Borraja, Cardo, Garbanzos, Guisantes, Judías verdes tiras, Judías verdes trozos, Maíz dulce en conserva, Mezcla de verduras, Tomate, Tomate frito passata</t>
+        </is>
+      </c>
       <c r="R14"/>
-      <c r="S14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" t="s">
+        <v>96</v>
+      </c>
+      <c r="E15">
+        <v>31262</v>
+      </c>
+      <c r="F15" t="s">
         <v>97</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s" s="2">
         <v>98</v>
       </c>
-      <c r="E15">
-[...7 lines deleted...]
-      </c>
       <c r="H15">
-        <v>948850283</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>948523145</v>
+      </c>
+      <c r="I15">
+        <v>669948848</v>
+      </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B16"/>
       <c r="C16" t="s">
+        <v>101</v>
+      </c>
+      <c r="D16" t="s">
+        <v>102</v>
+      </c>
+      <c r="E16">
+        <v>31520</v>
+      </c>
+      <c r="F16" t="s">
         <v>103</v>
       </c>
-      <c r="D16" t="s">
+      <c r="G16" t="s" s="2">
         <v>104</v>
       </c>
-      <c r="E16">
-[...7 lines deleted...]
-      </c>
       <c r="H16">
-        <v>948311518</v>
-[...6 lines deleted...]
-      </c>
+        <v>948850283</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16"/>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
+        </is>
+      </c>
       <c r="R16"/>
-      <c r="S16" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="S16" t="s">
+        <v>105</v>
       </c>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
+        <v>107</v>
+      </c>
+      <c r="D17" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17">
+        <v>31110</v>
+      </c>
+      <c r="F17" t="s">
         <v>109</v>
       </c>
-      <c r="D17" t="s">
+      <c r="G17" t="s" s="2">
         <v>110</v>
       </c>
-      <c r="E17">
-[...5 lines deleted...]
-      <c r="G17" t="s" s="2">
+      <c r="H17">
+        <v>948311518</v>
+      </c>
+      <c r="I17">
+        <v>696894695</v>
+      </c>
+      <c r="J17" t="s">
         <v>111</v>
       </c>
-      <c r="H17">
-[...3 lines deleted...]
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q17"/>
       <c r="R17"/>
-      <c r="S17"/>
+      <c r="S17" t="inlineStr">
+        <is>
+          <t>Acelga, Alcachofa, Aloe vera, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Coliflor, Consuelda, Frambuesa, Fresa, Frutos rojos, Grosella, Guindillas, Judía, Judía pocha, Judía verde, Lechuga, Melisa o toronjil, Mora, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
+        </is>
+      </c>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D18" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="E18">
         <v>31560</v>
       </c>
       <c r="F18" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G18" t="s" s="2">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H18">
-        <v>629846262</v>
+        <v>626846262</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D19" t="s">
+        <v>114</v>
+      </c>
+      <c r="E19">
+        <v>31560</v>
+      </c>
+      <c r="F19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" t="s" s="2">
         <v>118</v>
       </c>
-      <c r="E19">
-[...7 lines deleted...]
-      </c>
       <c r="H19">
-        <v>948770131</v>
+        <v>629846262</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q19" t="s">
+        <v>119</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>120</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
         <v>121</v>
       </c>
       <c r="D20" t="s">
         <v>122</v>
       </c>
       <c r="E20">
-        <v>31360</v>
+        <v>31590</v>
       </c>
       <c r="F20" t="s">
+        <v>69</v>
+      </c>
+      <c r="G20" t="s" s="2">
         <v>123</v>
       </c>
-      <c r="G20" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
-        <v>948754535</v>
+        <v>948770131</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Coliflor, Espárrago, Guisante, Maíz dulce, Nabo, Pimiento, Pimiento del piquillo, Remolacha, Tomate, Trigo, Triticale</t>
+          <t>Acelga, Alubias blancas, Borraja, Cardo, Espárrago, Espinaca, Garbanzos , Guisante, Judía verde, Lentejas , Maíz, Pimiento del piquillo, Pimiento en tiras , Tomate cubitado, Tomate entero pelado, Tomate frito, Tomate triturado</t>
         </is>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
+        <v>125</v>
+      </c>
+      <c r="D21" t="s">
         <v>126</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21">
+        <v>31500</v>
+      </c>
+      <c r="F21" t="s">
         <v>127</v>
       </c>
-      <c r="E21">
-[...2 lines deleted...]
-      <c r="F21" t="s">
+      <c r="G21" t="s" s="2">
         <v>128</v>
       </c>
-      <c r="G21" t="s" s="2">
-[...7 lines deleted...]
-      </c>
+      <c r="H21">
+        <v>948826269</v>
+      </c>
+      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-      <c r="S21" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="S21" t="s">
+        <v>129</v>
       </c>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
+        <v>131</v>
+      </c>
+      <c r="D22" t="s">
         <v>132</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22">
+        <v>31360</v>
+      </c>
+      <c r="F22" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G22" t="s" s="2">
         <v>134</v>
       </c>
-      <c r="H22" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H22">
+        <v>948754535</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>Alcachofas al natural, Alubias blancas al natural, Alubias con verduras, Alubias rojas al natural, Borraja al natural, Cardo troceado, Crema de puerro, Espárrago blanco, Fritada, Garbanzos al natural, Guisantes al natural, Lentejas al natural, Lentejas con cebolla frita, Mermelada de albaricoque, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Pimiento del cristal, Pimiento del piquillo, Piquillo asado con salsa de tomate , Pisto , Puerro al natural, Salsa de tomate, Tomate triturado</t>
+          <t>Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Coliflor, Espárrago, Guisante, Maíz dulce, Nabo, Pimiento, Pimiento del piquillo, Remolacha, Tomate, Trigo, Triticale</t>
         </is>
       </c>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
+        <v>136</v>
+      </c>
+      <c r="D23" t="s">
+        <v>137</v>
+      </c>
+      <c r="E23">
+        <v>31200</v>
+      </c>
+      <c r="F23" t="s">
         <v>138</v>
       </c>
-      <c r="D23" t="s">
+      <c r="G23" t="s" s="2">
         <v>139</v>
       </c>
-      <c r="E23">
-[...5 lines deleted...]
-      <c r="G23" t="s" s="2">
+      <c r="H23" t="s">
         <v>140</v>
       </c>
-      <c r="H23" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="I23">
+        <v>608723842</v>
+      </c>
+      <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q23"/>
       <c r="R23"/>
-      <c r="S23"/>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Almendras, Apio, Barbecho, Berza, Borraja, Calabacín, Calabaza, Cebolla, Col Lombarda, Espárrago, Espinaca, Judía verde, Lechuga, Pasto arbustivo, Pepino, Tomate</t>
+        </is>
+      </c>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
+        <v>142</v>
+      </c>
+      <c r="D24" t="s">
+        <v>143</v>
+      </c>
+      <c r="E24">
+        <v>31330</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G24" t="s" s="2">
+        <v>144</v>
+      </c>
+      <c r="H24" t="s">
         <v>145</v>
       </c>
-      <c r="D24" t="s">
+      <c r="I24">
+        <v>667710267</v>
+      </c>
+      <c r="J24" t="s">
         <v>146</v>
       </c>
-      <c r="E24">
-[...12 lines deleted...]
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>4 vegetable mix, Acelga, Alubia, Apio , Arándanos, Berenjena, Berenjena asada, Boniato, Borraja, Brócoli, Calabacín , Calabacín asado, Calabaza, Cebolla, Cebolla asada, Cilantro, Coles de bruselas, Coliflor, Duo floretes (brócoli y coliflor), Espárrago verde, Espinaca, Fresa, Garbanzo, Grelos, Guisante, Hinojo, Judía verde, Kaiser mix, Lenteja, Maíz dulce, Mezcla 1, Mezcla 2 , Mezcla de vegetales, Mezcla guisante+ zanahoria, Mezcla vegetal espelta, Mezcla vegetal mexicana, Mezcla vegetal quinoa, Mezcla veggirroz, Pasta de oliva, Patata, Pepino, Pimiento, Pimiento asado, Puerro, Ratatouille, Romanesco, Salteado de verduras, Tomate, Zanahoria</t>
+          <t>Alcachofas al natural, Alubias blancas al natural, Alubias con verduras, Alubias rojas al natural, Borraja al natural, Cardo troceado, Crema de puerro, Espárrago blanco, Fritada, Garbanzos al natural, Guisantes al natural, Lentejas al natural, Lentejas con cebolla frita, Mermelada de albaricoque, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Pimiento del cristal, Pimiento del piquillo, Piquillo asado con salsa de tomate , Pisto , Puerro al natural, Salsa de tomate, Tomate triturado</t>
         </is>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
+        <v>148</v>
+      </c>
+      <c r="D25" t="s">
+        <v>149</v>
+      </c>
+      <c r="E25">
+        <v>31110</v>
+      </c>
+      <c r="F25" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" t="s" s="2">
         <v>150</v>
       </c>
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>151</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25" t="s">
+      <c r="I25" t="s">
         <v>152</v>
       </c>
-      <c r="G25" t="s" s="2">
+      <c r="J25" t="s">
         <v>153</v>
       </c>
-      <c r="H25" t="s">
-[...5 lines deleted...]
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25"/>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Ajo, Alcachofa, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cereza, Chirivía, Col lombarda, Col repollo, Coliflor, Coliflor romanescu, Escarola, Espárragos, Espárragos trigueros, Espinaca, Garbanzos, Hinojo, Huevo, Judía verde, Kiwi, Lechuga, Mandarina, Manzana, Melocotón, Melón, Naranja, Nuez, Patata, Pepino, Pera, Pimiento, Plátano, Puerro, Rabanito, Remolacha, Sandía , Tomate, Tupinambo, Zanahoria</t>
+        </is>
+      </c>
       <c r="R25"/>
-      <c r="S25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
+        <v>155</v>
+      </c>
+      <c r="D26" t="s">
         <v>156</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26">
+        <v>31320</v>
+      </c>
+      <c r="F26" t="s">
         <v>157</v>
       </c>
-      <c r="E26">
-[...2 lines deleted...]
-      <c r="F26" t="s">
+      <c r="G26" t="s" s="2">
         <v>158</v>
       </c>
-      <c r="G26" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
-        <v>948330711</v>
+        <v>948409034</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26" t="inlineStr">
         <is>
-          <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
+          <t>4 vegetable mix, Acelga, Alubia, Apio , Arándanos, Berenjena, Berenjena asada, Boniato, Borraja, Brócoli, Calabacín , Calabacín asado, Calabaza, Cebolla, Cebolla asada, Cilantro, Coles de bruselas, Coliflor, Duo floretes (brócoli y coliflor), Espárrago verde, Espinaca, Fresa, Garbanzo, Grelos, Guisante, Hinojo, Judía verde, Kaiser mix, Lenteja, Maíz dulce, Mezcla 1, Mezcla 2 , Mezcla de vegetales, Mezcla guisante+ zanahoria, Mezcla vegetal espelta, Mezcla vegetal mexicana, Mezcla vegetal quinoa, Mezcla veggirroz, Pasta de oliva, Patata, Pepino, Pimiento, Pimiento asado, Puerro, Ratatouille, Romanesco, Salteado de verduras, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="B27"/>
       <c r="C27" t="s">
         <v>160</v>
       </c>
       <c r="D27" t="s">
+        <v>161</v>
+      </c>
+      <c r="E27">
+        <v>31500</v>
+      </c>
+      <c r="F27" t="s">
+        <v>127</v>
+      </c>
+      <c r="G27" t="s" s="2">
         <v>162</v>
       </c>
-      <c r="E27">
-[...2 lines deleted...]
-      <c r="F27" t="s">
+      <c r="H27" t="s">
         <v>163</v>
       </c>
-      <c r="G27" t="s" s="2">
-[...4 lines deleted...]
-      </c>
       <c r="I27">
-        <v>63049375</v>
-[...3 lines deleted...]
-      </c>
+        <v>697968072</v>
+      </c>
+      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27" t="inlineStr">
         <is>
-          <t>Acelga, Achicoria, Albaricoques, Barbecho, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Centeno, Col de bruselas, Col Lombarda, Col Rizada, Coliflor, Erial, Espárrago, Espinaca, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Pasto arbustivo, Patata, Peras, Pimiento, Puerros, Sandía, Tomate</t>
+          <t>Acelga, Alcachofa, Barbecho, Berenjena, Borraja, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Espárrago, Guindillas, Lechuga, Melón, Pasto arbolado, Pasto arbustivo, Pimiento, Puerros, Tomate</t>
         </is>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
-        <v>167</v>
+        <v>23</v>
       </c>
       <c r="D28" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E28">
-        <v>31281</v>
-[...1 lines deleted...]
-      <c r="F28"/>
+        <v>31192</v>
+      </c>
+      <c r="F28" t="s">
+        <v>25</v>
+      </c>
       <c r="G28" t="s" s="2">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>166</v>
+      </c>
+      <c r="H28">
+        <v>948330711</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
-      <c r="Q28"/>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
+        </is>
+      </c>
       <c r="R28"/>
-      <c r="S28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D29" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="E29">
-        <v>31330</v>
+        <v>31261</v>
       </c>
       <c r="F29" t="s">
-        <v>88</v>
+        <v>170</v>
       </c>
       <c r="G29" t="s" s="2">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>948845835</v>
+        <v>171</v>
+      </c>
+      <c r="H29" t="s">
+        <v>172</v>
       </c>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
-      <c r="Q29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29"/>
+      <c r="S29" t="s">
+        <v>173</v>
+      </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>174</v>
+      </c>
+      <c r="B30" t="s">
+        <v>175</v>
+      </c>
+      <c r="C30" t="s">
+        <v>174</v>
+      </c>
+      <c r="D30" t="s">
+        <v>176</v>
+      </c>
+      <c r="E30">
+        <v>31380</v>
+      </c>
+      <c r="F30" t="s">
+        <v>177</v>
+      </c>
+      <c r="G30" t="s" s="2">
+        <v>178</v>
+      </c>
+      <c r="H30" t="s">
+        <v>179</v>
+      </c>
+      <c r="I30">
+        <v>63049375</v>
+      </c>
+      <c r="J30" t="s" s="2">
+        <v>180</v>
+      </c>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Albaricoques, Barbecho, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Centeno, Col de bruselas, Col Lombarda, Col Rizada, Coliflor, Erial, Espárrago, Espinaca, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Pasto arbustivo, Patata, Peras, Pimiento, Puerros, Sandía, Tomate</t>
+        </is>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>181</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31" t="s">
+        <v>181</v>
+      </c>
+      <c r="D31" t="s">
+        <v>182</v>
+      </c>
+      <c r="E31">
+        <v>31281</v>
+      </c>
+      <c r="F31"/>
+      <c r="G31" t="s" s="2">
+        <v>183</v>
+      </c>
+      <c r="H31" t="s">
+        <v>184</v>
+      </c>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31" t="s">
+        <v>185</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>186</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32" t="s">
+        <v>187</v>
+      </c>
+      <c r="D32" t="s">
+        <v>188</v>
+      </c>
+      <c r="E32">
+        <v>31330</v>
+      </c>
+      <c r="F32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G32" t="s" s="2">
+        <v>189</v>
+      </c>
+      <c r="H32">
+        <v>948845835</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>Alcachofa, Alubias blancas, Alubias blancas con verduras, Alubias Borloti, Alubias en salsa de tomate, Alubias habonas, Alubias negras, Alubias rojas, Borraja, Cardo, Garbanzo, Garbanzo con verduras, Guisantes, Judías verdes tiras, Judías verdes trozos, Lentejas, Lentejas con verduras, Maíz, Mezcla de verduras, Tomate frito</t>
+        </is>
+      </c>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="G2" r:id="rId1" location="" display="mailto:pedroluis@conservaspedroluis.com"/>
-[...24 lines deleted...]
-    <hyperlink ref="G29" r:id="rId26" location="" display="mailto:m.miner@therealgreenfood.com"/>
+    <hyperlink ref="G2" r:id="rId1" location="" display="mailto:r.sesma@grupoan.com"/>
+    <hyperlink ref="G3" r:id="rId2" location="" display="mailto:pedroluis@conservaspedroluis.com"/>
+    <hyperlink ref="G4" r:id="rId3" location="" display="mailto:calvarez@fincalanoria.es"/>
+    <hyperlink ref="G6" r:id="rId4" location="" display="mailto:nbellostas@intiasa.es"/>
+    <hyperlink ref="G7" r:id="rId5" location="" display="mailto:info@monjardinorganic.com"/>
+    <hyperlink ref="G9" r:id="rId6" location="" display="mailto:eva@josenea.com"/>
+    <hyperlink ref="G10" r:id="rId7" location="" display="mailto:f.munoz@dantza.com"/>
+    <hyperlink ref="G12" r:id="rId8" location="" display="mailto:calidad@virto.es"/>
+    <hyperlink ref="G13" r:id="rId9" location="" display="mailto:ebron@conservasebron.com"/>
+    <hyperlink ref="G14" r:id="rId10" location="" display="mailto:l.diago@riberebro.com"/>
+    <hyperlink ref="G15" r:id="rId11" location="" display="mailto:txomineko@gmail.com"/>
+    <hyperlink ref="G16" r:id="rId12" location="" display="mailto:edmar@edmarsa.com"/>
+    <hyperlink ref="G17" r:id="rId13" location="" display="mailto:olga@elkarkide.com"/>
+    <hyperlink ref="G18" r:id="rId14" location="" display="mailto:direccion@sat-greennature.es"/>
+    <hyperlink ref="G19" r:id="rId15" location="" display="mailto:info@sat-globalfresh.es"/>
+    <hyperlink ref="G20" r:id="rId16" location="" display="mailto:r.castejon@dantza.com"/>
+    <hyperlink ref="G21" r:id="rId17" location="" display="mailto:r.marin@grupoan.com"/>
+    <hyperlink ref="G22" r:id="rId18" location="" display="mailto:info@cooperativasantiago.es"/>
+    <hyperlink ref="G23" r:id="rId19" location="" display="mailto:uztaldibiok@gmail.com"/>
+    <hyperlink ref="G24" r:id="rId20" location="" display="mailto:conservas@conservascapullo.es"/>
+    <hyperlink ref="G25" r:id="rId21" location="" display="mailto:info@ekoalde.org"/>
+    <hyperlink ref="G26" r:id="rId22" location="" display="mailto:jescalada@lineagelogistics.com"/>
+    <hyperlink ref="G27" r:id="rId23" location="" display="mailto:manuel@villajavier.org"/>
+    <hyperlink ref="G28" r:id="rId24" location="" display="mailto:administracion@frutassheila.com"/>
+    <hyperlink ref="G29" r:id="rId25" location="" display="mailto:mpardoruiz@gmail.com"/>
+    <hyperlink ref="G30" r:id="rId26" location="" display="mailto:comercial@elpuenteviejo.es"/>
+    <hyperlink ref="J30" r:id="rId27" location="" display="https://www.elpuenteviejo.es"/>
+    <hyperlink ref="G31" r:id="rId28" location="" display="mailto:anskar70ana@gmail.com"/>
+    <hyperlink ref="G32" r:id="rId29" location="" display="mailto:m.miner@therealgreenfood.com"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>