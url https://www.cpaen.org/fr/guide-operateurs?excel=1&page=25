--- v0 (2026-08-21)
+++ v1 (2026-10-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3448" uniqueCount="3448">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3441" uniqueCount="3441">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -708,2579 +708,2558 @@
   <si>
     <t>www.ororbia.com</t>
   </si>
   <si>
     <t>Bio Purback, Gluten</t>
   </si>
   <si>
     <t>Congelados de Navarra S.A.U.</t>
   </si>
   <si>
     <t>Benito Jimenez  Cambra</t>
   </si>
   <si>
     <t>Pol. Ind de Arguedas 4</t>
   </si>
   <si>
     <t>Arguedas</t>
   </si>
   <si>
     <t>pollobarren@congeladosnavarra.com</t>
   </si>
   <si>
     <t>www.congeladosnavarra.com</t>
   </si>
   <si>
-    <t>Conservas Allo S.L.</t>
-[...5 lines deleted...]
-    <t>Cno. Partelacruz, s/n</t>
+    <t>Conservas Almanaque S.L.</t>
+  </si>
+  <si>
+    <t>Gonzalo Salas  Hidalgo</t>
+  </si>
+  <si>
+    <t>C. Raimundo Lanas, 41</t>
+  </si>
+  <si>
+    <t>calidad@conservasalmanaque.com</t>
+  </si>
+  <si>
+    <t>www.conservasalmanaque.com</t>
+  </si>
+  <si>
+    <t>Conservas Pedro Luis S.L.</t>
+  </si>
+  <si>
+    <t>Pedro Luis Antón  Campo</t>
+  </si>
+  <si>
+    <t>Pol. Ind. El Ramal, 19</t>
+  </si>
+  <si>
+    <t>Lodosa</t>
+  </si>
+  <si>
+    <t>pedroluis@conservaspedroluis.com</t>
+  </si>
+  <si>
+    <t>www.conservaspedroluis.com</t>
+  </si>
+  <si>
+    <t>Cooperativa Agricola Caja Rural de Artajona</t>
+  </si>
+  <si>
+    <t>Ignacio Zabaleta  Jurío</t>
+  </si>
+  <si>
+    <t>C/ Hospital</t>
+  </si>
+  <si>
+    <t>izabaleta@coopartajona.es</t>
+  </si>
+  <si>
+    <t>Avena</t>
+  </si>
+  <si>
+    <t>David Aguas  Alarcos</t>
+  </si>
+  <si>
+    <t>C. Las Provincias,1-1ª A</t>
+  </si>
+  <si>
+    <t>naroajulen@hotmail.com</t>
+  </si>
+  <si>
+    <t>Eduardo Ibáñez  Eseverri</t>
+  </si>
+  <si>
+    <t>C. San Jose, 13</t>
+  </si>
+  <si>
+    <t>Izalzu</t>
+  </si>
+  <si>
+    <t>info@apezarena.com</t>
+  </si>
+  <si>
+    <t>Dpto.Desarrollo Rural, Medio Ambiente y Administracion Local (Servicio Medio Natural)</t>
+  </si>
+  <si>
+    <t>Fermín Olabe  Velasco</t>
+  </si>
+  <si>
+    <t>C. Gonzalez Tablas, 9</t>
+  </si>
+  <si>
+    <t>fermin.olabe.velasco@navarra.es</t>
+  </si>
+  <si>
+    <t>848426244 848426677</t>
+  </si>
+  <si>
+    <t>Ecologicos Antona S.L.</t>
+  </si>
+  <si>
+    <t>Mikel Antona  Vicente</t>
+  </si>
+  <si>
+    <t>Calle la Portillada, 8</t>
+  </si>
+  <si>
+    <t>Arbeiza</t>
+  </si>
+  <si>
+    <t>mikelantonavicente@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">657994167    638122281 </t>
+  </si>
+  <si>
+    <t>657994167 638122281</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho, Erial, Judía, Nueces, Pasto arbustivo, Pasto forestal, Tomate, Trufa</t>
+  </si>
+  <si>
+    <t>Ecoveritas, S.A.</t>
+  </si>
+  <si>
+    <t>Silvio Elías  de Gispert</t>
+  </si>
+  <si>
+    <t>C. Diputació 247</t>
+  </si>
+  <si>
+    <t>08007</t>
+  </si>
+  <si>
+    <t>Barcelone</t>
+  </si>
+  <si>
+    <t>elopez@ecoveritas.es</t>
+  </si>
+  <si>
+    <t>www.veritas.es</t>
+  </si>
+  <si>
+    <t>Ecovinal S.L.U.</t>
+  </si>
+  <si>
+    <t>German Munilla  Lop</t>
+  </si>
+  <si>
+    <t>Pol. Indus Gobella Parcela 1</t>
+  </si>
+  <si>
+    <t>Sartaguda</t>
+  </si>
+  <si>
+    <t>gml@ecovinal.com</t>
+  </si>
+  <si>
+    <t>www.ecovinal.com</t>
+  </si>
+  <si>
+    <t>Elizondo Maisterra Juan Martin y Indaburu Irigoyen Maria Lourdes</t>
+  </si>
+  <si>
+    <t>Juan Martín Elizondo  Maisterra</t>
+  </si>
+  <si>
+    <t>C/ Santa Maria</t>
+  </si>
+  <si>
+    <t>Aribe</t>
+  </si>
+  <si>
+    <t>lourdesindaburu@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">616948523   </t>
+  </si>
+  <si>
+    <t>Barbecho, Forraje pradera, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Enrique Lizarraga  Ursúa</t>
+  </si>
+  <si>
+    <t>C. Infanzones,  8</t>
+  </si>
+  <si>
+    <t>Obanos</t>
+  </si>
+  <si>
+    <t>enrique.obanos@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho, Cebada, Lentejas, Trigo blando, Uva tinta</t>
+  </si>
+  <si>
+    <t>Enrique Juanto  Pascual</t>
+  </si>
+  <si>
+    <t>C. San José, 18</t>
+  </si>
+  <si>
+    <t>zaldizkoaragia@gmail.com</t>
+  </si>
+  <si>
+    <t>Equisalud S.L.U.</t>
+  </si>
+  <si>
+    <t>Koldo Urbiola  Pérez</t>
+  </si>
+  <si>
+    <t>Pol.Areta. Mutiloa Bidea 2A</t>
+  </si>
+  <si>
+    <t>Huarte</t>
+  </si>
+  <si>
+    <t>koldo.urbiola@equisalud.com</t>
+  </si>
+  <si>
+    <t>www.equisalud.netjosemaria.hernandez@silversalud.com</t>
+  </si>
+  <si>
+    <t>Finca La Noria, S.L.</t>
+  </si>
+  <si>
+    <t>Carlos Álvarez  Herraiz</t>
+  </si>
+  <si>
+    <t>Finca La Noria, s/n</t>
+  </si>
+  <si>
+    <t>Buñuel</t>
+  </si>
+  <si>
+    <t>calvarez@fincalanoria.es</t>
+  </si>
+  <si>
+    <t>Francisco Javier Otamendi  Ezcurdia</t>
+  </si>
+  <si>
+    <t>C. Mayor, 2, C</t>
+  </si>
+  <si>
+    <t>Betelu</t>
+  </si>
+  <si>
+    <t>javiotamendi@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">636186730      </t>
+  </si>
+  <si>
+    <t>Pasto arbolado, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Francisco José Amillano  Garasa</t>
+  </si>
+  <si>
+    <t>Pza. Santo Cristo de Otadia nº 5, 2</t>
+  </si>
+  <si>
+    <t>Alsasua</t>
+  </si>
+  <si>
+    <t>larrezabal.eco@gmail.com</t>
+  </si>
+  <si>
+    <t>Queso de oveja</t>
+  </si>
+  <si>
+    <t>Forraje pradera, Manzanas, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Ovino leche</t>
+  </si>
+  <si>
+    <t>Fundación Adsis (Equimercado)</t>
+  </si>
+  <si>
+    <t>FUNDACION ADSIS-EQUIMERCADO</t>
+  </si>
+  <si>
+    <t>Juan Carlos Melgar  Cuesta</t>
+  </si>
+  <si>
+    <t>Pol.Noain-Esquiroz Calle S, Nave 8</t>
+  </si>
+  <si>
+    <t>Esquiroz</t>
+  </si>
+  <si>
+    <t>slarrainzar@equimercado.org</t>
+  </si>
+  <si>
+    <t>www.equimercado.org</t>
+  </si>
+  <si>
+    <t>Fº Javier Iriarte  Ollo</t>
+  </si>
+  <si>
+    <t>C. Dos Hermanas, 9-6D</t>
+  </si>
+  <si>
+    <t>txape_iriarte@yahoo.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Gabriel Errandonea  Goikoetxea</t>
+  </si>
+  <si>
+    <t>Nabasturen Baserria Suspelttiki</t>
+  </si>
+  <si>
+    <t>Bera/Vera de bidasoa</t>
+  </si>
+  <si>
+    <t>nabastrun@gmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Izal Martínez M Y Sarasa Galarreta MP</t>
+  </si>
+  <si>
+    <t>Mª Pilar Sarasa  Galarreta</t>
+  </si>
+  <si>
+    <t>C. Moncayo, 21</t>
+  </si>
+  <si>
+    <t>Cintruenigo</t>
+  </si>
+  <si>
+    <t>feudomalayeto@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Erial, Pastos</t>
+  </si>
+  <si>
+    <t>Global Food Link S.L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alberto Mendoza </t>
+  </si>
+  <si>
+    <t>Ctra. Corella 27, 3 G-F</t>
+  </si>
+  <si>
+    <t>alberto@globalfoodlink.eu</t>
+  </si>
+  <si>
+    <t>Gobeies S.L.</t>
+  </si>
+  <si>
+    <t>Tatxo Martínez  Antón</t>
+  </si>
+  <si>
+    <t>C. Joaquin Lizarraga, 6 Bajo</t>
+  </si>
+  <si>
+    <t>gobeies@yahoo.es</t>
+  </si>
+  <si>
+    <t>Gonzalo Fernández  Hernández</t>
+  </si>
+  <si>
+    <t>C. Jose Luis Vallejo, 1</t>
+  </si>
+  <si>
+    <t>Fustiñana</t>
+  </si>
+  <si>
+    <t>elhuertovacilon@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">654862158   </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Gorka Eraso  Azcona</t>
+  </si>
+  <si>
+    <t>C. Gurdubil, 1</t>
+  </si>
+  <si>
+    <t>Zurucuain</t>
+  </si>
+  <si>
+    <t>erasogorka@yahoo.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">629306362   </t>
+  </si>
+  <si>
+    <t>Aceitunas</t>
+  </si>
+  <si>
+    <t>Gregorio Amatriain  Marín</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Cerca, 8</t>
+  </si>
+  <si>
+    <t>goioamatriain@hotmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho, Pasto arbustivo, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Gumiel y Mendia S.L.</t>
+  </si>
+  <si>
+    <t>Xabier Mendia  Intxusta</t>
+  </si>
+  <si>
+    <t>Pol. Ind. de los Cabezos, s/n. Apdo Correos 69</t>
+  </si>
+  <si>
+    <t>gumendi@gumendi.es; xabiermendia@gumendi.es</t>
+  </si>
+  <si>
+    <t>www.gumendi.es</t>
+  </si>
+  <si>
+    <t>Harivenasa S.L.</t>
+  </si>
+  <si>
+    <t>Alberto Loizate  Salazar</t>
+  </si>
+  <si>
+    <t>Camino Urritzola, Km 1</t>
+  </si>
+  <si>
+    <t>Etxarren</t>
+  </si>
+  <si>
+    <t>alberto@harivenasa.es</t>
+  </si>
+  <si>
+    <t>Hermanos Valencia Gil S.L.</t>
+  </si>
+  <si>
+    <t>Joaquín Valencia  Gil</t>
+  </si>
+  <si>
+    <t>Pol. Comarca II. Calle A, nave 16</t>
+  </si>
+  <si>
+    <t>Barbatain</t>
+  </si>
+  <si>
+    <t>calidad@carnicasvalencia.com</t>
+  </si>
+  <si>
+    <t>948 184630</t>
+  </si>
+  <si>
+    <t>609 284046</t>
+  </si>
+  <si>
+    <t>www.carnicasvalencia.com</t>
+  </si>
+  <si>
+    <t>Hnos. Martínez Crespo, S.C.</t>
+  </si>
+  <si>
+    <t>Rubén Martínez  Crespo</t>
+  </si>
+  <si>
+    <t>C. San Andrés, 13</t>
+  </si>
+  <si>
+    <t>01128</t>
+  </si>
+  <si>
+    <t>Bernedo (Alava)</t>
+  </si>
+  <si>
+    <t>hnosmartinezcrespo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Alfalfa, Avena</t>
+  </si>
+  <si>
+    <t>Iberfruta Muerza S.A.U.</t>
+  </si>
+  <si>
+    <t>Julio Pérez  Ruiz</t>
+  </si>
+  <si>
+    <t>Pol. Ind. parcela A</t>
+  </si>
+  <si>
+    <t>Azagra</t>
+  </si>
+  <si>
+    <t>julio@iberfruta.es</t>
+  </si>
+  <si>
+    <t>www.iberfruta.es</t>
+  </si>
+  <si>
+    <t>Idoia Resano  Igoa</t>
+  </si>
+  <si>
+    <t>Balteikale, 10</t>
+  </si>
+  <si>
+    <t>Dorrao/Torrano</t>
+  </si>
+  <si>
+    <t>idoiaxenda@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">658178128    </t>
+  </si>
+  <si>
+    <t>I.E.S. Ribera del Arga</t>
+  </si>
+  <si>
+    <t>José Angel Pérez  Sevilla</t>
+  </si>
+  <si>
+    <t>C. Rio 53</t>
+  </si>
+  <si>
+    <t>Peralta</t>
+  </si>
+  <si>
+    <t>ies.peralta@educacion.navarra.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Frutal multicultivo, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero</t>
+  </si>
+  <si>
+    <t>Ignacio Soraluce  Arregui</t>
+  </si>
+  <si>
+    <t>Behetxonea</t>
+  </si>
+  <si>
+    <t>Beruete</t>
+  </si>
+  <si>
+    <t>aitonaulzama@hotmail.com</t>
+  </si>
+  <si>
+    <t>948503136 948305411</t>
+  </si>
+  <si>
+    <t>Manzanas, Manzanas sidra</t>
+  </si>
+  <si>
+    <t>Ignacio Suescun  Hualde</t>
+  </si>
+  <si>
+    <t>C. Rocamador, 9</t>
+  </si>
+  <si>
+    <t>Sangüesa</t>
+  </si>
+  <si>
+    <t>elonsellabajaturbio@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">649639960   </t>
+  </si>
+  <si>
+    <t>Barbecho, Forraje alfalfa, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Importaciones Samanes S.L</t>
+  </si>
+  <si>
+    <t>Benito Samanes  Rota</t>
+  </si>
+  <si>
+    <t>Pol. Ind. 4-5</t>
+  </si>
+  <si>
+    <t>Valtierra</t>
+  </si>
+  <si>
+    <t>administracion@importacionessamanes.com</t>
+  </si>
+  <si>
+    <t>www.setasyhongos.com</t>
+  </si>
+  <si>
+    <t>Arándano negro, Arándano rojo, Boletus deshidratado, Frambuesa, Harina de boletus, Hongo Boletus Edulis, Hongo Boletus Edulis deshidratado, Mora</t>
+  </si>
+  <si>
+    <t>Industria Navarra de Confiteria S.L</t>
+  </si>
+  <si>
+    <t>Cesar Gómez  Domeño</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Ampliación Comarca 1 Calle L nº 3</t>
+  </si>
+  <si>
+    <t>Orkoien</t>
+  </si>
+  <si>
+    <t>inaco@belsi.com</t>
+  </si>
+  <si>
+    <t>www.belsi.com</t>
+  </si>
+  <si>
+    <t>IAN S.A.U.</t>
+  </si>
+  <si>
+    <t>Jesús Moreno  Leoz</t>
+  </si>
+  <si>
+    <t>C. Penalfons, s/n</t>
+  </si>
+  <si>
+    <t>Villafranca</t>
+  </si>
+  <si>
+    <t>info@grupoian.com; fj.salcedo@grupoian.com</t>
+  </si>
+  <si>
+    <t>www.grupoian.com</t>
+  </si>
+  <si>
+    <t>Tomate concentrado, Tomate frito con aceite de oliva virgen extra, Tomate frito estilo casero, Tomate triturado</t>
+  </si>
+  <si>
+    <t>INTIA, S.A.</t>
+  </si>
+  <si>
+    <t>Natalia Bellostas  Muguerza</t>
+  </si>
+  <si>
+    <t>Avda. Serapio Huici, 22 Edificio Péritos</t>
+  </si>
+  <si>
+    <t>Villava</t>
+  </si>
+  <si>
+    <t>nbellostas@intiasa.es</t>
+  </si>
+  <si>
+    <t>Josu Gironés  Barbería</t>
+  </si>
+  <si>
+    <t>C. del Norte, 2</t>
+  </si>
+  <si>
+    <t>josu@salinasgirones.com</t>
+  </si>
+  <si>
+    <t>www.salinasgirones.com</t>
+  </si>
+  <si>
+    <t>Aves Pollos, Caprino carne, Equino</t>
+  </si>
+  <si>
+    <t>José Salcedo Soria S.L.</t>
+  </si>
+  <si>
+    <t>José Salcedo  Herce</t>
+  </si>
+  <si>
+    <t>Pol. Ind. s/n. Apdo. Nº98</t>
+  </si>
+  <si>
+    <t>San adrian</t>
+  </si>
+  <si>
+    <t>info@monjardinorganic.com</t>
+  </si>
+  <si>
+    <t>948670261 948672040</t>
+  </si>
+  <si>
+    <t>www.monjardinorganic.com</t>
+  </si>
+  <si>
+    <t>Javier de Acha  Morras</t>
+  </si>
+  <si>
+    <t>C. Loreto, 16</t>
+  </si>
+  <si>
+    <t>Nazar</t>
+  </si>
+  <si>
+    <t>atxa_j@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">618008134    </t>
+  </si>
+  <si>
+    <t>Trufa</t>
+  </si>
+  <si>
+    <t>Jesús Gonzalo Elorz  Marcotegui</t>
+  </si>
+  <si>
+    <t>C. San Millán, 41</t>
+  </si>
+  <si>
+    <t>Iturgoyen</t>
+  </si>
+  <si>
+    <t>jesuselorz50@gmail.com</t>
+  </si>
+  <si>
+    <t>José María Busto  Alonso</t>
+  </si>
+  <si>
+    <t>C. Roncal, 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">618152946   </t>
+  </si>
+  <si>
+    <t>Barbecho, Borraja, Bróculi, Calabaza, Cebolla, Coliflor, Erial, Patata, Pimiento, Puerros, Remolacha, Tomate</t>
+  </si>
+  <si>
+    <t>Jose María Iriarte  Lorea</t>
+  </si>
+  <si>
+    <t>Bº Cerealdea</t>
+  </si>
+  <si>
+    <t>Abaurregaina/Abaurrea alta</t>
+  </si>
+  <si>
+    <t>baiguraalt@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">609400797     </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>José Mª Sanzol  Aranguren</t>
+  </si>
+  <si>
+    <t>C. San Esteban, s/n</t>
+  </si>
+  <si>
+    <t>Aos</t>
+  </si>
+  <si>
+    <t>Alfalfa, Barbecho, Pasto arbustivo, Pastos</t>
+  </si>
+  <si>
+    <t>Joseba Echarte  Azkarate</t>
+  </si>
+  <si>
+    <t>C. Santa Agueda, 7</t>
+  </si>
+  <si>
+    <t>irulegihuevosecologicos@gmail.com; iecharteazcarate@gmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Forraje avena-veza, Forraje veza, Frutal multicultivo, Guisante, Pasto arbolado, Pasto arbustivo, Pastos, Trufa, Veza</t>
+  </si>
+  <si>
+    <t>Josenea Bio S.L.U.</t>
+  </si>
+  <si>
+    <t>Jesús Cía  Asensio</t>
+  </si>
+  <si>
+    <t>Avda. de Aoiz, 11</t>
+  </si>
+  <si>
+    <t>eva@josenea.com</t>
+  </si>
+  <si>
+    <t>www.josenea.com</t>
+  </si>
+  <si>
+    <t>Juan Jesús Irisarri  Moreno</t>
+  </si>
+  <si>
+    <t>C. Irurzun, 29 4ºb</t>
+  </si>
+  <si>
+    <t>irisarrim@yahoo.com</t>
+  </si>
+  <si>
+    <t>Alfalfa, Almendras, Avena, Barbecho, Garbanzo, Trigo blando, Triticale, Uva tinta</t>
+  </si>
+  <si>
+    <t>Juan José Elizalde  Usarraga</t>
+  </si>
+  <si>
+    <t>Maingenea Baserria</t>
+  </si>
+  <si>
+    <t>jjelizalde@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">655706073   </t>
+  </si>
+  <si>
+    <t>www.maingenea.com</t>
+  </si>
+  <si>
+    <t>Manzanas, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Juan Manuel Esparza  Zabalegui</t>
+  </si>
+  <si>
+    <t>C. Concepcion, 14</t>
+  </si>
+  <si>
+    <t>Tafalla</t>
+  </si>
+  <si>
+    <t>manuesza@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Erial</t>
+  </si>
+  <si>
+    <t>Juan Simón  Rosel</t>
+  </si>
+  <si>
+    <t>Cno. de Aspra, s/n</t>
+  </si>
+  <si>
+    <t>Murchante</t>
+  </si>
+  <si>
+    <t>vinoscartan@hotmail.com</t>
+  </si>
+  <si>
+    <t>Julian Azcona  Ezcurra</t>
+  </si>
+  <si>
+    <t>C. Don Rodrigo, 54</t>
+  </si>
+  <si>
+    <t>Puente la Reina</t>
+  </si>
+  <si>
+    <t>julenazkona@hotmail.com</t>
+  </si>
+  <si>
+    <t>Junta General del Valle de Aezkoa</t>
+  </si>
+  <si>
+    <t>C. Santa María, s/n</t>
+  </si>
+  <si>
+    <t>valledeaezkoa@gmail.com</t>
+  </si>
+  <si>
+    <t>Junta General del Valle de Roncal</t>
+  </si>
+  <si>
+    <t>Amparo Viñuales  Gale</t>
+  </si>
+  <si>
+    <t>Pº Julian Gayarre, 5</t>
+  </si>
+  <si>
+    <t>juntageneral@vallederoncal.es</t>
+  </si>
+  <si>
+    <t>www.vallederoncal.es</t>
+  </si>
+  <si>
+    <t>C. Ramón y Cajal, 62</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Cebada, Pasto arbustivo, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Makrobios S.L.</t>
+  </si>
+  <si>
+    <t>Angel Riera  Bail</t>
+  </si>
+  <si>
+    <t>C. Mayor, 1</t>
+  </si>
+  <si>
+    <t>Arguiñariz</t>
+  </si>
+  <si>
+    <t>info@pandearguinariz.com</t>
+  </si>
+  <si>
+    <t>www.pandearguinariz.com</t>
+  </si>
+  <si>
+    <t>Manuel Andueza  Aranguren</t>
+  </si>
+  <si>
+    <t>C. Mayor, 35</t>
+  </si>
+  <si>
+    <t>Oronz</t>
+  </si>
+  <si>
+    <t>manolo.andu@gmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Forraje alfalfa, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>María Gracia Ramírez  Lorente</t>
+  </si>
+  <si>
+    <t>C. Hospital, 37</t>
+  </si>
+  <si>
+    <t>Cárcar</t>
+  </si>
+  <si>
+    <t>ninoruizcho@gmail.com</t>
+  </si>
+  <si>
+    <t>630850118 691210034</t>
+  </si>
+  <si>
+    <t>Alcachofa, Cerezas, Manzanas, Nueces</t>
+  </si>
+  <si>
+    <t>María Isabel Hernández  De La Sota</t>
+  </si>
+  <si>
+    <t>C. Santa Elodia, 6</t>
+  </si>
+  <si>
+    <t>Sarasibar</t>
+  </si>
+  <si>
+    <t>mihsota@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">678657220       </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto forestal</t>
+  </si>
+  <si>
+    <t>María Lourdes Sabalza  Goñi</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador nº 2</t>
+  </si>
+  <si>
+    <t>doscaballosbar@yahoo.com</t>
+  </si>
+  <si>
+    <t>Avena, Guisante, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>Matadero Comarcal de Tudela, S.A.</t>
+  </si>
+  <si>
+    <t>Ana Carmen Enciso  Sangüesa</t>
+  </si>
+  <si>
+    <t>Pol. Canraso, Vial B, Nave 31</t>
+  </si>
+  <si>
+    <t>ana@mataderodetudela.com</t>
+  </si>
+  <si>
+    <t>Cabrito, Cordero, Vacuno</t>
+  </si>
+  <si>
+    <t>Matadero Estella S.L.</t>
+  </si>
+  <si>
+    <t>Ernesto Chocarro  Velasco</t>
+  </si>
+  <si>
+    <t>Crta. Pamplona, 49</t>
+  </si>
+  <si>
+    <t>Estella</t>
+  </si>
+  <si>
+    <t>matestella14@gmail.com</t>
+  </si>
+  <si>
+    <t>Canal de bovino, Canal de ovino, Canal de porcino</t>
+  </si>
+  <si>
+    <t>MCA Spain S.L.</t>
+  </si>
+  <si>
+    <t>Juan Carlos Ripa  Mateo</t>
+  </si>
+  <si>
+    <t>Crta. Logroño-Mendavia NA.134  Km. 87,5</t>
+  </si>
+  <si>
+    <t>Mendavia</t>
+  </si>
+  <si>
+    <t>info@mcasl.com</t>
+  </si>
+  <si>
+    <t>www.mcasl.com</t>
+  </si>
+  <si>
+    <t>Miguel Ángel Zabalo  Amezqueta</t>
+  </si>
+  <si>
+    <t>C. San Esteban, Casa Goikoetxea</t>
+  </si>
+  <si>
+    <t>Azpirotz</t>
+  </si>
+  <si>
+    <t>mangelzabalo@gmail.com</t>
+  </si>
+  <si>
+    <t>Caprino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Maite Iraizoz  Irurita</t>
+  </si>
+  <si>
+    <t>Irigoien auzoa, 11, 2</t>
+  </si>
+  <si>
+    <t>mikel.rekalde@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne</t>
+  </si>
+  <si>
+    <t>Mikel Alzuart  Zaldain</t>
+  </si>
+  <si>
+    <t>Caserio Dutaria- Barrio Ordoki</t>
+  </si>
+  <si>
+    <t>Arizkun</t>
+  </si>
+  <si>
+    <t>mikelduteri@outlook.com</t>
+  </si>
+  <si>
+    <t>Huevo de gallina</t>
+  </si>
+  <si>
+    <t>Manzanas, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Miren Lizasoain  Baleztena</t>
+  </si>
+  <si>
+    <t>C. La Regueta, 2</t>
+  </si>
+  <si>
+    <t>erlandere@hotmail.com</t>
+  </si>
+  <si>
+    <t>626795023 686373241</t>
+  </si>
+  <si>
+    <t>Extracto de propóleo</t>
+  </si>
+  <si>
+    <t>Apicultura</t>
+  </si>
+  <si>
+    <t>María Jesus Urra  Arbizu</t>
+  </si>
+  <si>
+    <t>C. Concepcion, 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">654024854   </t>
+  </si>
+  <si>
+    <t>Aceitunas, Avena, Espárrago, Forraje avena-veza, Frutal multicultivo, Hortalizas multicultivo aire libre, Pasto arbustivo, Veza</t>
+  </si>
+  <si>
+    <t>Navarrsotillo S.C.</t>
+  </si>
+  <si>
+    <t>Andrés Serrano  Arriezu</t>
+  </si>
+  <si>
+    <t>C. Valle de Ulzama, 2</t>
+  </si>
+  <si>
+    <t>info@navarrsotillo.com</t>
+  </si>
+  <si>
+    <t>www.navarrsotillo.com</t>
+  </si>
+  <si>
+    <t>Vino tinto Crianza, Vino tinto Reserva</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Avena, Barbecho, Erial, Espárrago, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Pistacho, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Pablo Manuel Ekisoain  Gorriz</t>
+  </si>
+  <si>
+    <t>C. Santa Maria, 14</t>
+  </si>
+  <si>
+    <t>Beortegui</t>
+  </si>
+  <si>
+    <t>pabudesubicado@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Centeno, Espelta, Forraje avena-guisante, Garbanzo, Lupulo, Mezcla avena-guisante, Trigo Monococum</t>
+  </si>
+  <si>
+    <t>Panadería Arrasate S.L.</t>
+  </si>
+  <si>
+    <t>Félix Arrasate  Lúcia</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Landazabal. Calle A, 10</t>
+  </si>
+  <si>
+    <t>felix@arrasate.es</t>
+  </si>
+  <si>
+    <t>www.arrasate.es</t>
+  </si>
+  <si>
+    <t>Francisco Javier Orrio  Itúrbide</t>
+  </si>
+  <si>
+    <t>Pol. Aloa, 18</t>
+  </si>
+  <si>
+    <t>rosaypatxi4@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">675081796    </t>
+  </si>
+  <si>
+    <t>Pasta Martinelli S. Microcoop.</t>
+  </si>
+  <si>
+    <t>Pasta Martinelli Sociedad Microcooperativa</t>
+  </si>
+  <si>
+    <t>Jose Javier Oyarzun  Arroqui</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Morea Sur Ampliación C. B, 2</t>
+  </si>
+  <si>
+    <t>info@pasta-martinelli.com</t>
+  </si>
+  <si>
+    <t>www.pasta-martinelli.com</t>
+  </si>
+  <si>
+    <t>Patricia Tornero  Vidal</t>
+  </si>
+  <si>
+    <t>Caserio Dorratxipia, Regata Mortalena s/n</t>
+  </si>
+  <si>
+    <t>Erratzu</t>
+  </si>
+  <si>
+    <t>pittikagasnategia@gmail.com</t>
+  </si>
+  <si>
+    <t>Queso azul de vaca, Queso de vaca, Queso de vaca madurado</t>
+  </si>
+  <si>
+    <t>Bovino leche, Ovino leche</t>
+  </si>
+  <si>
+    <t>Pedro María Resano  Resano</t>
+  </si>
+  <si>
+    <t>C. Valle del Roncal, 13</t>
+  </si>
+  <si>
+    <t>pedroresanoresa@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Avena, Barbecho, Ciruelas, Espárrago, Manzanas, Melocotones, Nectarinas, Paraguayos, Pasto arbustivo, Peras, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Sotomejor S.L.</t>
+  </si>
+  <si>
+    <t>Luis Guillermo Perinat  Elio</t>
+  </si>
+  <si>
+    <t>C. Prado, 26. Planta 0, Puerta Izq.Bajo Izq.</t>
+  </si>
+  <si>
+    <t>info@elianaperinat.com</t>
+  </si>
+  <si>
+    <t>Pasto forestal, Pastos, Ray-grass inglés</t>
+  </si>
+  <si>
+    <t>Producción Arroz Navarra S.L.</t>
+  </si>
+  <si>
+    <t>EL ALCARAVAN</t>
+  </si>
+  <si>
+    <t>José Miguel Bienzobas  Sanz</t>
+  </si>
+  <si>
+    <t>C. Sancho Ramirez, 34</t>
+  </si>
+  <si>
+    <t>elena@elalcaravan.es; david@elalcaravan.es</t>
+  </si>
+  <si>
+    <t>www.elalcaravan.es</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Espelta, Habines, Mezcla avena-haba, Mezcla avena-veza, Pasto arbustivo, Trigo blando, Trigo duro</t>
+  </si>
+  <si>
+    <t>Riberega S.COOP.</t>
+  </si>
+  <si>
+    <t>Jonathan Urra Montón</t>
+  </si>
+  <si>
+    <t>Ctra. Nacional, 113 km 77</t>
+  </si>
+  <si>
+    <t>Castejón</t>
+  </si>
+  <si>
+    <t>f.munoz@dantza.com</t>
+  </si>
+  <si>
+    <t>www.dantza.com</t>
+  </si>
+  <si>
+    <t>Richard Sada  Antón</t>
+  </si>
+  <si>
+    <t>C. Príncipe de Viana, 9</t>
+  </si>
+  <si>
+    <t>rsada@hotmail.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Erial, Pasto arbustivo, Triticale</t>
+  </si>
+  <si>
+    <t>S.I. Flora Alonso y J. José Alonso</t>
+  </si>
+  <si>
+    <t>Juan José Alonso  Soto</t>
+  </si>
+  <si>
+    <t>Avda. Campos, Apdo de correos 14</t>
+  </si>
+  <si>
+    <t>Cascante</t>
+  </si>
+  <si>
+    <t>floritacabecilla@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 661739058 </t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>SAT La Ribera Eco 720 NA</t>
+  </si>
+  <si>
+    <t>Pedro Santiago Gumiel  Rueda</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Los Cabezos, s/n Apdo. 69</t>
+  </si>
+  <si>
+    <t>pgerencia@gumendi.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Bróculi, Erial, Manzanas, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>SAT N 699 NA La Torre Verde</t>
+  </si>
+  <si>
+    <t>Pol. Los Cabezos s/n Apdo 69</t>
+  </si>
+  <si>
+    <t>gumendi@gumendi.es</t>
+  </si>
+  <si>
+    <t>S.C. Cabodevilla Fernández J.J y F</t>
+  </si>
+  <si>
+    <t>José Joaquín Cabodevilla  Fernández</t>
+  </si>
+  <si>
+    <t>Plza. Mayor, 4</t>
+  </si>
+  <si>
+    <t>Oloriz</t>
+  </si>
+  <si>
+    <t>pcabodevillaf@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Manzanas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>S.C. Eder Arrese M. y Miqueleiz Loperena Fº J.</t>
+  </si>
+  <si>
+    <t>Fco. Javier Miqueleiz  Loperena</t>
+  </si>
+  <si>
+    <t>C. Baja, 6</t>
+  </si>
+  <si>
+    <t>amikeleiz@hotmail.com</t>
+  </si>
+  <si>
+    <t>680741034 699852510</t>
+  </si>
+  <si>
+    <t>S.C. Ibañez Eseverri J.Ignacio Contin Carlosenea Yolanda</t>
+  </si>
+  <si>
+    <t>Juan Ignacio Ibáñez  Eseverri</t>
+  </si>
+  <si>
+    <t>artzaijuan@gmail.com</t>
+  </si>
+  <si>
+    <t>www.carnecologicamenaut.com</t>
+  </si>
+  <si>
+    <t>Tribal Trading Soc.Coop.</t>
+  </si>
+  <si>
+    <t>Hacienda La Noria</t>
+  </si>
+  <si>
+    <t>Yamil Bueno  Bueno</t>
+  </si>
+  <si>
+    <t>Avda. de Navarra, 20</t>
+  </si>
+  <si>
+    <t>Corella</t>
+  </si>
+  <si>
+    <t>contacto@tribaltrading.es; lanoria@tribaltrading.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600320026        </t>
+  </si>
+  <si>
+    <t>Ultracongelados Virto S.A.U</t>
+  </si>
+  <si>
+    <t>Gerardo Adan  Navarro</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Parcela C</t>
+  </si>
+  <si>
+    <t>calidad@virto.es</t>
+  </si>
+  <si>
+    <t>www.virto.es</t>
+  </si>
+  <si>
+    <t>Xantelmar S.L.</t>
+  </si>
+  <si>
+    <t>Agustina Damboriena  Damboriena</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Zalain, s/n</t>
+  </si>
+  <si>
+    <t>a.muguruza@martiko.com; julen@martiko.com</t>
+  </si>
+  <si>
+    <t>www.martiko.com</t>
+  </si>
+  <si>
+    <t>Conservas Artesanas Rosara S.L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saúl Jiménez </t>
+  </si>
+  <si>
+    <t>Pol. Industrial, 3</t>
+  </si>
+  <si>
+    <t>info@rosara.com</t>
+  </si>
+  <si>
+    <t>www.rosara.com</t>
+  </si>
+  <si>
+    <t>Graineco Navarra, S.L.</t>
+  </si>
+  <si>
+    <t>Iñigo Ollo  Uribe</t>
+  </si>
+  <si>
+    <t>Pol. Noain-Esquiroz calle K 1-3</t>
+  </si>
+  <si>
+    <t>iollo@graineco.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">696862404    </t>
+  </si>
+  <si>
+    <t>www.graineco.com</t>
+  </si>
+  <si>
+    <t>Javier Martinez  Elvira</t>
+  </si>
+  <si>
+    <t>C. Irigoyen, 24</t>
+  </si>
+  <si>
+    <t>notxo6@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">662018617    </t>
+  </si>
+  <si>
+    <t>Francisco Javier Carmona  Sanz</t>
+  </si>
+  <si>
+    <t>C. Aoiz 20, 3º centro</t>
+  </si>
+  <si>
+    <t>info.ecotur53@yahoo.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">667751315    </t>
+  </si>
+  <si>
+    <t>SAT Arrondo Lahera 737 NA</t>
+  </si>
+  <si>
+    <t>Maria Josefa Arrondo  Lahera</t>
+  </si>
+  <si>
+    <t>Avenida La Negra 22</t>
+  </si>
+  <si>
+    <t>marijosearrondo@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">615504207 615504210  </t>
+  </si>
+  <si>
+    <t>615504207 615504210</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trigo blando, Veza</t>
+  </si>
+  <si>
+    <t>Agrícola Vicente S.I.</t>
+  </si>
+  <si>
+    <t>Jesús Vicente  Zubiría</t>
+  </si>
+  <si>
+    <t>C. Baztán, 8</t>
+  </si>
+  <si>
+    <t>anajesus1971@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho verde, Cebada</t>
+  </si>
+  <si>
+    <t>Alberto Andrés  Sola</t>
+  </si>
+  <si>
+    <t>C. Julián Gayarre, 35</t>
+  </si>
+  <si>
+    <t>Almazara del Ebro S. Coop.</t>
+  </si>
+  <si>
+    <t>Jesús Manuel Martinez  Sainz</t>
+  </si>
+  <si>
+    <t>Ctra. Nac. 113 B, km 89, 9</t>
+  </si>
+  <si>
+    <t>info@almazaradelebro.com</t>
+  </si>
+  <si>
+    <t>www.almazaradelebro.com</t>
+  </si>
+  <si>
+    <t>Aceite de oliva virgen extra</t>
+  </si>
+  <si>
+    <t>Ana Mª Burgui  Hernández</t>
+  </si>
+  <si>
+    <t>C. Luis Beaumont, 23</t>
+  </si>
+  <si>
+    <t>a.lorza@hotmail.com</t>
+  </si>
+  <si>
+    <t>Andres Chavarría  Verde</t>
+  </si>
+  <si>
+    <t>C. Amigos del Pais, 13</t>
+  </si>
+  <si>
+    <t>chavarriaverde@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo blando</t>
+  </si>
+  <si>
+    <t>Ángel Azcona  Lostado</t>
+  </si>
+  <si>
+    <t>C. Escuelas, 66</t>
+  </si>
+  <si>
+    <t>angelazcona@profecarne.com</t>
+  </si>
+  <si>
+    <t>Antonio Blasco  Pérez</t>
+  </si>
+  <si>
+    <t>C. Severo Ochoa, 7 A</t>
+  </si>
+  <si>
+    <t>Bienzobas Blasco Francisco Javier Ignacio y Miguel Angel S.C. Agraria</t>
+  </si>
+  <si>
+    <t>Ignacio Bienzobas  Blasco</t>
+  </si>
+  <si>
+    <t>C. Luis Beamont 49</t>
+  </si>
+  <si>
+    <t>ignaciobienzobas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Pasto forestal, Trigo blando, Veza</t>
+  </si>
+  <si>
+    <t>Eduardo Arrondo  Jordán</t>
+  </si>
+  <si>
+    <t>C. José Luís Vallejo, 10</t>
+  </si>
+  <si>
+    <t>Fernando Logroño  Jordán</t>
+  </si>
+  <si>
+    <t>C. Zumalacárregui, 7</t>
+  </si>
+  <si>
+    <t>fustinava@hotmail.com</t>
+  </si>
+  <si>
+    <t>Francisco Javier Gárate  Lapeña</t>
+  </si>
+  <si>
+    <t>C. Diputacion, 14</t>
+  </si>
+  <si>
+    <t>yugoliva@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho verde, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Gregorio Puig  Martón</t>
+  </si>
+  <si>
+    <t>C. Luis Beaumont, 10</t>
+  </si>
+  <si>
+    <t>goitopuig@hotmail.es</t>
+  </si>
+  <si>
+    <t>Ignacio Galindo  Bueno</t>
+  </si>
+  <si>
+    <t>C. Portal, 14</t>
+  </si>
+  <si>
+    <t>ignaciogb88@gmail.com</t>
+  </si>
+  <si>
+    <t>Javier Galindo  Parejo</t>
+  </si>
+  <si>
+    <t>C. Benoz, 18</t>
+  </si>
+  <si>
+    <t>javiergalinparejo@gmail.com</t>
+  </si>
+  <si>
+    <t>Jesús Gil  Ibáñez</t>
+  </si>
+  <si>
+    <t>C. Salitre, 12</t>
+  </si>
+  <si>
+    <t>gilibanezjesus@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Trigo duro</t>
+  </si>
+  <si>
+    <t>Jesús Mª Aznar  Melero</t>
+  </si>
+  <si>
+    <t>Avda. Constitución, 29</t>
+  </si>
+  <si>
+    <t>Monteagudo</t>
+  </si>
+  <si>
+    <t>charliablitas@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>José Ángel Lostado  Fernández</t>
+  </si>
+  <si>
+    <t>C. Mayor, 50</t>
+  </si>
+  <si>
+    <t>Barbecho, Erial, Trigo blando</t>
+  </si>
+  <si>
+    <t>José Ignacio Gayarre  Aguerri</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 48</t>
+  </si>
+  <si>
+    <t>agayarre@outlook.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo blando, Triticale</t>
+  </si>
+  <si>
+    <t>José Ignacio Salvatierra  Sola</t>
+  </si>
+  <si>
+    <t>C. San Fco. Javier, 29</t>
+  </si>
+  <si>
+    <t>Josefina Gil  Gil</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador, 1</t>
+  </si>
+  <si>
+    <t>jjmozis@hotmail.com</t>
+  </si>
+  <si>
+    <t>Juan Jesús Floristán  Les</t>
+  </si>
+  <si>
+    <t>C. Eras Bajas, 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">609739864   </t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>La Casa del Aceite S.L.</t>
+  </si>
+  <si>
+    <t>Mario Gómara  Alfaro</t>
+  </si>
+  <si>
+    <t>Ctra. Tudela-Tarazona, km. 10</t>
+  </si>
+  <si>
+    <t>comercial@lacasadelaceite.com</t>
+  </si>
+  <si>
+    <t>www.lacasadelaceite.com</t>
+  </si>
+  <si>
+    <t>Aceite de oliva virgen extra, Aceite de oliva virgen extra con aroma picante, Aceite de oliva virgen extra con aroma trufa</t>
+  </si>
+  <si>
+    <t>Liborio Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>C. Navas de Tolosa, 6</t>
+  </si>
+  <si>
+    <t>liborio.gc@gmail.com</t>
+  </si>
+  <si>
+    <t>Mª del Yugo Aguirre Morales</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 47</t>
+  </si>
+  <si>
+    <t>Luis Salvatierra  Puig</t>
+  </si>
+  <si>
+    <t>C. Luis Valero  Bermejo, 33</t>
+  </si>
+  <si>
+    <t>salvafusti@hotmail.com</t>
+  </si>
+  <si>
+    <t>Mª Antonia Sangüesa  Arrondo</t>
+  </si>
+  <si>
+    <t>marian_sanguesa@hotmail.com</t>
+  </si>
+  <si>
+    <t>Mª Jesús Arrondo  Floristán</t>
+  </si>
+  <si>
+    <t>C. Salitre, 10</t>
+  </si>
+  <si>
+    <t>Mª Pilar Gil  Jiménez</t>
+  </si>
+  <si>
+    <t>Mª Pilar Jordán  Urzaiz</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador, 13</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Trigo blando</t>
+  </si>
+  <si>
+    <t>Mª Teresa Gil  Puig</t>
+  </si>
+  <si>
+    <t>C. San Antón, 25</t>
+  </si>
+  <si>
+    <t>gilmaite3@gmail.com</t>
+  </si>
+  <si>
+    <t>Trujal Mendia S. Coop.</t>
+  </si>
+  <si>
+    <t>Pedro Luis González  Castillo</t>
+  </si>
+  <si>
+    <t>Ctra. Allo, 8</t>
+  </si>
+  <si>
+    <t>Arroniz</t>
+  </si>
+  <si>
+    <t>info@trujalmendia.com</t>
+  </si>
+  <si>
+    <t>www.trujalmendia.com</t>
+  </si>
+  <si>
+    <t>Urzante S.L.</t>
+  </si>
+  <si>
+    <t>José Luís Marín  Fuentes</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Ciudad Agroalimentaria Calle A</t>
+  </si>
+  <si>
+    <t>urzante@urzante.com</t>
+  </si>
+  <si>
+    <t>www.urzante.com</t>
+  </si>
+  <si>
+    <t>Víctor Litago  Vicario</t>
+  </si>
+  <si>
+    <t>C. Mayor, 28</t>
+  </si>
+  <si>
+    <t>victorlitago@gmx.de</t>
+  </si>
+  <si>
+    <t>Álvaro Rodríguez  Lorente</t>
+  </si>
+  <si>
+    <t>C. Ramon y Cajal, 24</t>
+  </si>
+  <si>
+    <t>Cabanillas</t>
+  </si>
+  <si>
+    <t>alvarito1990.cris@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo duro</t>
+  </si>
+  <si>
+    <t>Ángel Luis Gil Cerezo</t>
+  </si>
+  <si>
+    <t>C. Blas de Ayesa, 10</t>
+  </si>
+  <si>
+    <t>Antonio Marchite  Floristán</t>
+  </si>
+  <si>
+    <t>C. Mayor, 61</t>
+  </si>
+  <si>
+    <t>marchiteantonio@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Trigo blando</t>
+  </si>
+  <si>
+    <t>Biosasun S.A.</t>
+  </si>
+  <si>
+    <t>Eduardo Gainza  Lafuente</t>
+  </si>
+  <si>
+    <t>Ctra. Allo a Arroniz km 1</t>
+  </si>
+  <si>
+    <t>eduardo.gainza@biosasun.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">647922945          </t>
+  </si>
+  <si>
+    <t>biosasun.eu</t>
+  </si>
+  <si>
+    <t>Comunidad de Bardenas Reales</t>
+  </si>
+  <si>
+    <t>José Mª Agramonte  Aguirre</t>
+  </si>
+  <si>
+    <t>Cmn. San Marcial, 19, Apartado de correos 303</t>
+  </si>
+  <si>
+    <t>junta@bardenasreales.es</t>
+  </si>
+  <si>
+    <t>Aceitunas, Alfalfa, Barbecho, Barbecho verde, Cebada, Erial, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Daniel Arrondo  Sola</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 23</t>
+  </si>
+  <si>
+    <t>darrondo45@gmail.com</t>
+  </si>
+  <si>
+    <t>Eduardo Blasco  Ojuel</t>
+  </si>
+  <si>
+    <t>C. Alfonso XIII</t>
+  </si>
+  <si>
+    <t>eduardoblasco01@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608056507     </t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Trigo blando</t>
+  </si>
+  <si>
+    <t>Bodegas Jordan S.L</t>
+  </si>
+  <si>
+    <t>Emilio Jordan  MANERO</t>
+  </si>
+  <si>
+    <t>C. Bardenas, 21</t>
+  </si>
+  <si>
+    <t>emilio.jordan@asesoriajordan.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada</t>
+  </si>
+  <si>
+    <t>Felisa Gayarre  De Sola</t>
+  </si>
+  <si>
+    <t>C. Blanca de Navarra, 10</t>
+  </si>
+  <si>
+    <t>Francisco Javier Calvo  Aznar</t>
+  </si>
+  <si>
+    <t>Avda. Barillas, 10</t>
+  </si>
+  <si>
+    <t>agrobombo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Triticale</t>
+  </si>
+  <si>
+    <t>Jesús Zardoya  Navarro</t>
+  </si>
+  <si>
+    <t>C. La Constitución, 23</t>
+  </si>
+  <si>
+    <t>José Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>C. Mayor, 41- 2ª B</t>
+  </si>
+  <si>
+    <t>Luis Gayarre  Gil</t>
+  </si>
+  <si>
+    <t>C. Arturo Tabera, 12</t>
+  </si>
+  <si>
+    <t>María Engracia Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>María Engracia Pérez  Ibáñez</t>
+  </si>
+  <si>
+    <t>C. San Anton, 20</t>
+  </si>
+  <si>
+    <t>aguerrip@yahoo.com</t>
+  </si>
+  <si>
+    <t>Maria Jesús Bozal  Diago</t>
+  </si>
+  <si>
+    <t>C. Sancho El Fuerte, 15</t>
+  </si>
+  <si>
+    <t>bozal-diago@hotmail.es</t>
+  </si>
+  <si>
+    <t>948840453 948826880</t>
+  </si>
+  <si>
+    <t>María Peña Gayarre Bermejo</t>
+  </si>
+  <si>
+    <t>C. Alfonso XIII, 33</t>
+  </si>
+  <si>
+    <t>Barbecho, Guisante, Trigo blando</t>
+  </si>
+  <si>
+    <t>Mirandensis S.L.</t>
+  </si>
+  <si>
+    <t>Set Daniel Marco  Martija</t>
+  </si>
+  <si>
+    <t>Avda. La Dehesa, 4</t>
+  </si>
+  <si>
+    <t>Miranda de Arga</t>
+  </si>
+  <si>
+    <t>daniel@conservasdmarco.com</t>
+  </si>
+  <si>
+    <t>www.miset.net</t>
+  </si>
+  <si>
+    <t>Mª Jesús Sanz  Moso</t>
+  </si>
+  <si>
+    <t>C. Virgen de la peña, 35</t>
+  </si>
+  <si>
+    <t>Rubén Urriza  Eslava</t>
+  </si>
+  <si>
+    <t>C. Santa Eulalia, 6 bajo</t>
+  </si>
+  <si>
+    <t>Belzunce</t>
+  </si>
+  <si>
+    <t>r_urriza@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne, Equino</t>
+  </si>
+  <si>
+    <t>S. Agroebro SL</t>
+  </si>
+  <si>
+    <t>Francisco Urzaiz  Sevilla</t>
+  </si>
+  <si>
+    <t>A-68, Km. 102, Finca los LLanos</t>
+  </si>
+  <si>
+    <t>Fontellas</t>
+  </si>
+  <si>
+    <t>alfonso@artajo.es</t>
+  </si>
+  <si>
+    <t>www.artajo.es</t>
+  </si>
+  <si>
+    <t>Aceite de oliva virgen extra, Almendra cruda con cáscara, Almendra cruda sin cáscara, Almendra tostada sin cáscara, Vinagre de vino tinto</t>
+  </si>
+  <si>
+    <t>Sánchez Laínez S.C.I.</t>
+  </si>
+  <si>
+    <t>Jesús Sánchez  Laínez</t>
+  </si>
+  <si>
+    <t>C. Carlos III El Noble, 10</t>
+  </si>
+  <si>
+    <t>jesussanchezlainez@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Centeno, Pasto arbustivo, Pasto forestal</t>
+  </si>
+  <si>
+    <t>Tudagro S.L.</t>
+  </si>
+  <si>
+    <t>José Antonio Alonso  Saso</t>
+  </si>
+  <si>
+    <t>Paseo de Capuchinas, 3</t>
+  </si>
+  <si>
+    <t>tudagro@usuarios.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Agotzaina S.L.U.</t>
+  </si>
+  <si>
+    <t>Cristina Viader  Netto</t>
+  </si>
+  <si>
+    <t>Ctra. Estella, s/n</t>
+  </si>
+  <si>
+    <t>apain@bekoetxe.com</t>
+  </si>
+  <si>
+    <t>Cáscara de huevo con membrana, Clara de huevo pasteurizada, Huevo entero pasteurizado, Yema de huevo pasteurizada</t>
+  </si>
+  <si>
+    <t>Alberto Labarga  Reinaldos</t>
+  </si>
+  <si>
+    <t>C. Concordia, 29</t>
+  </si>
+  <si>
+    <t>alberto96ablitas@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">692993825     </t>
+  </si>
+  <si>
+    <t>Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Corraliza Valdecruz S.C.</t>
+  </si>
+  <si>
+    <t>Arantzazu Aldanondo  Otamendi</t>
+  </si>
+  <si>
+    <t>Avda.  Zaragoza, 28</t>
+  </si>
+  <si>
+    <t>arantzazu.aldanondo@gmail.com</t>
+  </si>
+  <si>
+    <t>Félix Belio  Huguet</t>
+  </si>
+  <si>
+    <t>C. Cervantes, 5-C</t>
+  </si>
+  <si>
+    <t>Cortes</t>
+  </si>
+  <si>
+    <t>jvicentu@hotmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Pasto arbustivo, Veza</t>
+  </si>
+  <si>
+    <t>Fermín Marchite  Ciriza</t>
+  </si>
+  <si>
+    <t>Pza. Ntra. Sra. De La Asunción, 11</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Jaime Castel-Ruiz  Solana</t>
+  </si>
+  <si>
+    <t>Crta. Cabanillas, s/n</t>
+  </si>
+  <si>
+    <t>jaime.castel-ruiz@castel-ruiz.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Bróculi, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Manuel Ignacio Arrondo  Fernández</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña,  4</t>
+  </si>
+  <si>
+    <t>a948840435@msn.com</t>
+  </si>
+  <si>
+    <t>María Amatriain  Bea</t>
+  </si>
+  <si>
+    <t>C. La Paz, 2</t>
+  </si>
+  <si>
+    <t>Luis Carlos Fernández Ruiz</t>
+  </si>
+  <si>
+    <t>Avda. Ribaforada, 47</t>
+  </si>
+  <si>
+    <t>Mª Luz Juanmartiñena  Arraiza</t>
+  </si>
+  <si>
+    <t>Finca El Raso</t>
+  </si>
+  <si>
+    <t>luz@lacorralizadedonpablo.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Barbecho verde, Cebada, Espelta, Pasto arbustivo, Pasto forestal</t>
+  </si>
+  <si>
+    <t>Pilar Bueno  Bermejo</t>
+  </si>
+  <si>
+    <t>mgalindob@wanadoo.es</t>
+  </si>
+  <si>
+    <t>Prudencio Marchite  Ciriza</t>
+  </si>
+  <si>
+    <t>Pza. Nuestra señora de la Asunción, 11</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbolado, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Santos Laguardia  Chueca</t>
+  </si>
+  <si>
+    <t>Avda. Ribaforada, 49</t>
+  </si>
+  <si>
+    <t>Barbecho</t>
+  </si>
+  <si>
+    <t>Aritz Uriz  Martín</t>
+  </si>
+  <si>
+    <t>C.San Esteban, 10</t>
+  </si>
+  <si>
+    <t>Muruarte de reta</t>
+  </si>
+  <si>
+    <t>aritzuriz@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trufa</t>
+  </si>
+  <si>
+    <t>Francisco Yoldi  Arbizu</t>
+  </si>
+  <si>
+    <t>Ctra. Puente La Reina, 3</t>
+  </si>
+  <si>
+    <t>Mendigorria</t>
+  </si>
+  <si>
+    <t>yoldiarbizu@hotmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Cebada, Espárrago, Frutal multicultivo, Garbanzo, Guisante, Lentejas, Pasto arbolado, Pasto arbustivo, Trigo blando, Uva tinta, Veza</t>
+  </si>
+  <si>
+    <t>Oyarbide Reparaz Ohiana y Resano Igoa Félix Miguel</t>
+  </si>
+  <si>
+    <t>Félix Mikel Resano  Igoa</t>
+  </si>
+  <si>
+    <t>C.Barrenkale, 11</t>
+  </si>
+  <si>
+    <t>felixres@hotmail.es; idoiaxenda@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">689265512    </t>
+  </si>
+  <si>
+    <t>Queso oveja madurado</t>
+  </si>
+  <si>
+    <t>Alfalfa, Avena, Forraje alfalfa, Forraje avena, Forraje avena-veza, Forraje pradera, Habas, Habines, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Equino, Ovino leche</t>
+  </si>
+  <si>
+    <t>Daniel Garceche  Cervera</t>
+  </si>
+  <si>
+    <t>Avda. de Navarra, 75</t>
+  </si>
+  <si>
+    <t>viverosgarceche@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">655389687    </t>
+  </si>
+  <si>
+    <t>Hortícola D´Aucy, S.A.U.</t>
+  </si>
+  <si>
+    <t>Jose Manuel Pereira  Álvarez</t>
+  </si>
+  <si>
+    <t>Avda.Los Fueros nº 41</t>
+  </si>
+  <si>
+    <t>jose-manuel.pereira@eureden.com</t>
+  </si>
+  <si>
+    <t>www.horticoladelebro.com</t>
+  </si>
+  <si>
+    <t>Conservas Medrano, S.L.</t>
+  </si>
+  <si>
+    <t>José Luis Medrano  Gil</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Las Labradas, C. Castilla y Leon, 4</t>
+  </si>
+  <si>
+    <t>calidad@impexmedrano.com; joseluis@conservasmedrano.com</t>
+  </si>
+  <si>
+    <t>www.impexmedrano.com</t>
+  </si>
+  <si>
+    <t>Javier Anocibar  Arroqui</t>
+  </si>
+  <si>
+    <t>C/ San Juan, 46</t>
+  </si>
+  <si>
+    <t>Munárriz</t>
+  </si>
+  <si>
+    <t>javianocibara@hotmail.com</t>
+  </si>
+  <si>
+    <t>Avellanas, Barbecho, Castañas, Frutal multicultivo, Hortalizas multicultivo aire libre, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>Luciana Floristán  Gil</t>
+  </si>
+  <si>
+    <t>C. Peris de Mamblas, 4</t>
+  </si>
+  <si>
+    <t>Gil Jordán Fº Javier y Mª José Solano Bilbao, S.C</t>
+  </si>
+  <si>
+    <t>Francisco Javier Gil  Jordán</t>
+  </si>
+  <si>
+    <t>C. Salitre, 9</t>
+  </si>
+  <si>
+    <t>tudela@ehne.eus; javiergiljordan1965@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">639676748    </t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Erial, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Saray Sebas  Riberas</t>
+  </si>
+  <si>
+    <t>C.Alfonso XIII, 43</t>
+  </si>
+  <si>
+    <t>sarayseba7@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>Sola Redrado Carlos y Sola González Andrés</t>
+  </si>
+  <si>
+    <t>Andrés Sola  González</t>
+  </si>
+  <si>
+    <t>C.César 21, 1ºC</t>
+  </si>
+  <si>
+    <t>solaecologico@yahoo.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Acelga, Apio, Barbecho, Bróculi, Cogollo, Espinaca, Lechuga, Lechuga hoja de roble, Pasto arbustivo, Planta horticola, Tomate</t>
+  </si>
+  <si>
+    <t>(Viveros Abaurre) SAT 662 NA</t>
+  </si>
+  <si>
+    <t>Eugenio Abaurre  Clavería</t>
+  </si>
+  <si>
+    <t>C. Venta de Arlas s/n</t>
+  </si>
+  <si>
+    <t>satabaurre@hotmail.com</t>
+  </si>
+  <si>
+    <t>Hortalizas multicultivo invernadero, Planta horticola</t>
+  </si>
+  <si>
+    <t>Fco. Javier Samanes  Andía</t>
+  </si>
+  <si>
+    <t>C. Sancho Semeniz, 22</t>
+  </si>
+  <si>
+    <t>Industrias Alimentarias Abydos S.L.</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Agustinos, Edif. Los Acebos ofi. 16 Pol. Agustinos C/B</t>
+  </si>
+  <si>
+    <t>abydos@abydos.es</t>
+  </si>
+  <si>
+    <t>Torolis Explotaciones S.L.</t>
+  </si>
+  <si>
+    <t>Pedro Mª Lizarraga  Senar</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Akaborro, nave 3</t>
+  </si>
+  <si>
+    <t>info@torolis.com</t>
+  </si>
+  <si>
+    <t>www.torolis.com</t>
+  </si>
+  <si>
+    <t>Escal, Membrana de huevo, Membrana de huevo high density, Membrana de huevo soluble</t>
+  </si>
+  <si>
+    <t>Fermín Aranguren Garde</t>
+  </si>
+  <si>
+    <t>Plza. San Isidro, 6</t>
+  </si>
+  <si>
+    <t>Salinas de Pamplona</t>
+  </si>
+  <si>
+    <t>fermin_aranguren@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho verde</t>
+  </si>
+  <si>
+    <t>Javier Díaz  Bobadilla</t>
+  </si>
+  <si>
+    <t>Plza. del  Obispo, 5-1º Piso</t>
+  </si>
+  <si>
+    <t>izasciriza@gmail.com; jdbobadilla4@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Jesús Ojer  Marco</t>
+  </si>
+  <si>
+    <t>C/ Ibia 34, 1º B</t>
+  </si>
+  <si>
+    <t>Sarriguren</t>
+  </si>
+  <si>
+    <t>jesusojermarco@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">630954915     </t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras</t>
+  </si>
+  <si>
+    <t>Jesús Sola  Hernández</t>
+  </si>
+  <si>
+    <t>Sta. Teresa de Jornet, 6</t>
+  </si>
+  <si>
+    <t>solasaez@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Cebada, Guisante, Pasto arbustivo, Triticale, Yeros</t>
+  </si>
+  <si>
+    <t>Jon Eizmendi  Mugika</t>
+  </si>
+  <si>
+    <t>C. Goitialde, 8</t>
+  </si>
+  <si>
+    <t>Zilbeti</t>
+  </si>
+  <si>
+    <t>lumaeko@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688639205     </t>
+  </si>
+  <si>
+    <t>José Luis Esparza  López</t>
+  </si>
+  <si>
+    <t>C. Balsa, 17</t>
   </si>
   <si>
     <t>Allo</t>
   </si>
   <si>
-    <t>conservasallo@hotmail.com</t>
-[...2515 lines deleted...]
-  <si>
     <t>esparzaallo@yahoo.es</t>
   </si>
   <si>
     <t>José Luis Jiménez  Sola</t>
   </si>
   <si>
     <t>C. San Juan, 10</t>
   </si>
   <si>
     <t>tenorsolita@gmail.com</t>
   </si>
   <si>
     <t>Josefina Aguado  Elía</t>
   </si>
   <si>
     <t>C. Juan Pascual Esteban, 22</t>
   </si>
   <si>
     <t>finaaguado@hotmail.com</t>
   </si>
   <si>
     <t>679913214 686-973941 (marido)</t>
   </si>
   <si>
     <t>Pablo Morales  Guardia</t>
@@ -3789,66 +3768,66 @@
   <si>
     <t>javierfernandezbiurrun@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">680376752    </t>
   </si>
   <si>
     <t>Hortícola El Alto S.L.</t>
   </si>
   <si>
     <t>Juan Cruz Cirauqui  Díaz</t>
   </si>
   <si>
     <t>Avda. Navarra, 13</t>
   </si>
   <si>
     <t>Funes</t>
   </si>
   <si>
     <t>horticolaelaltosl@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619196299     </t>
   </si>
   <si>
-    <t>Almendras, Barbecho, Bróculi, Calabaza, Coliflor, Pasto arbustivo, Triticale</t>
+    <t>Almendras, Barbecho, Bróculi, Calabaza, Coliflor, Maíz, Pasto arbustivo, Tomate, Triticale</t>
   </si>
   <si>
     <t>José Javier Berrozpe  Jarauta</t>
   </si>
   <si>
     <t>C. Doctor Marañón, 2</t>
   </si>
   <si>
     <t>jjberrozpe@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619404988    </t>
   </si>
   <si>
-    <t>Aceitunas, Alcachofa, Uva tinta</t>
+    <t>Aceitunas, Alcachofa, Barbecho, Uva tinta</t>
   </si>
   <si>
     <t>José Manuel Artetxe  Eizagirre</t>
   </si>
   <si>
     <t>C. Mikel, 31</t>
   </si>
   <si>
     <t>Aizarnazabal (Guipuzkoa)</t>
   </si>
   <si>
     <t>joxemanuel@uroldeba.eus</t>
   </si>
   <si>
     <t xml:space="preserve">656790752      </t>
   </si>
   <si>
     <t>Leire Iribarren  Murillo</t>
   </si>
   <si>
     <t>C. San Cristobal, 6-8</t>
   </si>
   <si>
     <t>Oskotz</t>
   </si>
@@ -3861,51 +3840,51 @@
   <si>
     <t>C. Ronda, 18</t>
   </si>
   <si>
     <t>Rada</t>
   </si>
   <si>
     <t>miguel_caz89@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">699712112   </t>
   </si>
   <si>
     <t>Carmelo Casado  Pérez</t>
   </si>
   <si>
     <t>C. Pintor Asarta, 3, 7º A</t>
   </si>
   <si>
     <t>ccasape7@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">676905094    </t>
   </si>
   <si>
-    <t>Barbecho, Manzanas, Pasto arbustivo</t>
+    <t>Barbecho, Ciruelas, Manzanas, Pasto arbustivo</t>
   </si>
   <si>
     <t>Elena Cárcar  García</t>
   </si>
   <si>
     <t>C. La Paz, 4</t>
   </si>
   <si>
     <t>Barbecho, Cebada, Forraje pradera, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Fernando Cárcar  García</t>
   </si>
   <si>
     <t>Javier Linacero  Monasterio</t>
   </si>
   <si>
     <t>Pza. San Cosme y San Damián, 5, 1C</t>
   </si>
   <si>
     <t>javierlinacero45@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">627904943    </t>
   </si>
@@ -4086,51 +4065,51 @@
   <si>
     <t>Luis Fernando Gil  Pagola</t>
   </si>
   <si>
     <t>C. Mayor, 18</t>
   </si>
   <si>
     <t>Eulz</t>
   </si>
   <si>
     <t>lufergil@live.com</t>
   </si>
   <si>
     <t>Edorta Lezaun  Etxalar</t>
   </si>
   <si>
     <t>C. Egiarte, s/n</t>
   </si>
   <si>
     <t>Lácar</t>
   </si>
   <si>
     <t>info@lezaun.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Espárrago, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Espárrago, Pasto arbolado, Pasto arbustivo, Pasto forestal, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Eusebio Ezkurra  Eugi</t>
   </si>
   <si>
     <t>Apezenea</t>
   </si>
   <si>
     <t>Orokieta</t>
   </si>
   <si>
     <t>Forraje pradera, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>José Antonio Igal  Etayo</t>
   </si>
   <si>
     <t>C. Del Cura, 22</t>
   </si>
   <si>
     <t>Sesma</t>
   </si>
   <si>
     <t>joseantonioigal@gmail.com</t>
   </si>
@@ -4221,51 +4200,51 @@
   <si>
     <t>C. Las Cruces, 12</t>
   </si>
   <si>
     <t>Bearin</t>
   </si>
   <si>
     <t>arlosar@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">696892359    </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Pasto arbustivo, Pasto forestal</t>
   </si>
   <si>
     <t>María Del Mar Aldaz  de la Quadra-Salcedo</t>
   </si>
   <si>
     <t>C. Principe de Viana, 4</t>
   </si>
   <si>
     <t xml:space="preserve">630016311        </t>
   </si>
   <si>
-    <t>Cebada, Forraje avena-veza, Pasto arbustivo</t>
+    <t>Barbecho, Cebada, Forraje avena-veza, Pasto arbustivo</t>
   </si>
   <si>
     <t>María Encarnación Montoya  Bujanda</t>
   </si>
   <si>
     <t>Cno. San Andres, 35</t>
   </si>
   <si>
     <t>angel.iturri2@gmail.com</t>
   </si>
   <si>
     <t>Miguel Goyeneche  Sola</t>
   </si>
   <si>
     <t>C. San José 9</t>
   </si>
   <si>
     <t>migoysol@gmail.com</t>
   </si>
   <si>
     <t>Mundo Solidario S.L.</t>
   </si>
   <si>
     <t>José Miguel Indurain  Beroiz</t>
   </si>
@@ -4386,51 +4365,51 @@
   <si>
     <t>Ramón Revuelta  Cuadrado</t>
   </si>
   <si>
     <t>C. Portal de Villarreal, 14, 4º Izda A</t>
   </si>
   <si>
     <t>01002</t>
   </si>
   <si>
     <t>Vitoria (Alava)</t>
   </si>
   <si>
     <t>rrlector7@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">616735133    </t>
   </si>
   <si>
     <t>Raúl Lezaun  Etxalar</t>
   </si>
   <si>
     <t>www.lezaun.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Manzanas, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Girasol, Manzanas, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Roberto Antón  Agirre</t>
   </si>
   <si>
     <t>C. Donantes de sangre, 27</t>
   </si>
   <si>
     <t>ubeta@ubetawines.com</t>
   </si>
   <si>
     <t xml:space="preserve">678421303   </t>
   </si>
   <si>
     <t>www.naturiker.com</t>
   </si>
   <si>
     <t>Vino blanco, Vino rosado, Vino tinto</t>
   </si>
   <si>
     <t>Aceitunas, Albaricoques, Barbecho, Cebada, Erial, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>SAT 738 NA Green Nature</t>
   </si>
@@ -5532,65 +5511,62 @@
   <si>
     <t>Taboada Grupo Alimentario S.L.</t>
   </si>
   <si>
     <t>C.Peñafols s/n</t>
   </si>
   <si>
     <t>so.ustarroz@grupotaboada.com</t>
   </si>
   <si>
     <t>Ratatouille</t>
   </si>
   <si>
     <t>Viuda de Cayo Sainz, S.L.</t>
   </si>
   <si>
     <t>Cayo Martínez  Sainz</t>
   </si>
   <si>
     <t>C. Virgen de Legarda, nº 66</t>
   </si>
   <si>
     <t>conservas@viudadecayo.es</t>
   </si>
   <si>
-    <t>Alcachofa en conserva, Espárrago en conserva, Pimiento del piquillo en conserva, Pimiento del piquillo en tiras, Tomate en conserva, Yemas de espárrago</t>
+    <t>Alcachofa en conserva, Edamame, Espárrago en conserva, Pimiento del piquillo en conserva, Pimiento del piquillo en tiras, Tomate en conserva, Yemas de espárrago</t>
   </si>
   <si>
     <t>Víctor Ábrego  Arlegui</t>
   </si>
   <si>
     <t>C. Montiko, nº 1</t>
   </si>
   <si>
     <t>v.abregoarlegui@gmail.com; info@artotxiki.com</t>
   </si>
   <si>
-    <t>Grano de trigo sarraceno, Hamburguesa vegetal, Harina de quinoa, Harina de trigo sarraceno, Kilikis, Mix de harina, Saltxistorra, Txitxiriburguer</t>
-[...1 lines deleted...]
-  <si>
     <t>Alfalfa, Almendras, Avena, Barbecho, Frutal multicultivo, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Asociación Ekoalde Elkartea</t>
   </si>
   <si>
     <t>Francisco Javier Fernández  Salinas</t>
   </si>
   <si>
     <t>Ctra. Salinas s/n</t>
   </si>
   <si>
     <t>info@ekoalde.org</t>
   </si>
   <si>
     <t xml:space="preserve">722182133 722129153     609886592  </t>
   </si>
   <si>
     <t>722182133 722129153 609886592</t>
   </si>
   <si>
     <t>www.ekoalde.org</t>
   </si>
   <si>
     <t>Kifrut S.L.</t>
@@ -5607,51 +5583,51 @@
   <si>
     <t>kifrut@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">647254263  649989430   </t>
   </si>
   <si>
     <t>647254263 649989430</t>
   </si>
   <si>
     <t>Kiwi, Nueces</t>
   </si>
   <si>
     <t>Gastrohuerta s.l.</t>
   </si>
   <si>
     <t>Álvaro Agorreta  Preciado</t>
   </si>
   <si>
     <t>Pza. Los Fueros 22</t>
   </si>
   <si>
     <t>fruago@gmail.com</t>
   </si>
   <si>
-    <t>Aceitunas, Pasto arbustivo, Peras</t>
+    <t>Aceitunas, Barbecho, Pasto arbustivo, Peras</t>
   </si>
   <si>
     <t>Miel Llaría Titularidad Compartida Explotación Agraria</t>
   </si>
   <si>
     <t>Jesús Llaría  Aparicio</t>
   </si>
   <si>
     <t>C. Alesanco, 4 1º A</t>
   </si>
   <si>
     <t>jllaria@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">649998577     </t>
   </si>
   <si>
     <t>www.llaria.com</t>
   </si>
   <si>
     <t>José Javier Guillen  Ruíz</t>
   </si>
   <si>
     <t>frutos secos naturales s.l</t>
   </si>
@@ -5667,62 +5643,50 @@
   <si>
     <t>Alfalfa, Almendras, Avellanas, Barbecho, Centeno, Pasto arbustivo</t>
   </si>
   <si>
     <t>Amaia Iturriria  Barrenetxe</t>
   </si>
   <si>
     <t>Uhalde Etxea, Ariztegi Auzoa</t>
   </si>
   <si>
     <t>Gartzain</t>
   </si>
   <si>
     <t>iturriria11@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">618960973 690188897 </t>
   </si>
   <si>
     <t>618960973 690188897</t>
   </si>
   <si>
     <t>Bovino carne, Equino, Ovino leche</t>
   </si>
   <si>
-    <t>Jesús Ángel Olea  Prat</t>
-[...10 lines deleted...]
-  <si>
     <t>Laura Martín  Díez</t>
   </si>
   <si>
     <t>OTAZURI</t>
   </si>
   <si>
     <t>Casa Otazuri</t>
   </si>
   <si>
     <t>Ezkurra</t>
   </si>
   <si>
     <t>lauraotazuri@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">690869842  </t>
   </si>
   <si>
     <t>Arandano, Pastos</t>
   </si>
   <si>
     <t>Vega Mayor S.L.</t>
   </si>
   <si>
     <t>Gerardo Navarro  Pastor</t>
@@ -5793,51 +5757,51 @@
   <si>
     <t>Aceitunas, Almendras, Barbecho, Barbecho verde, Cebada, Espelta, Pasto arbustivo</t>
   </si>
   <si>
     <t>Lineage Milagro S.L.U.</t>
   </si>
   <si>
     <t>Jose Antonio Escalada  González</t>
   </si>
   <si>
     <t>Ctra. Valtierra-San Adrian s/n</t>
   </si>
   <si>
     <t>jescalada@lineagelogistics.com</t>
   </si>
   <si>
     <t>Eduardo Primo  Iriarte</t>
   </si>
   <si>
     <t>C. Cuesta del Hospital, 8 2ª A</t>
   </si>
   <si>
     <t>irunedu@yahoo.es</t>
   </si>
   <si>
-    <t>Aceitunas, Almendras, Barbecho, Erial, Frutal multicultivo, Nueces, Pasto arbustivo, Trufa</t>
+    <t>Aceitunas, Almendras, Barbecho, Erial, Frutal multicultivo, Lentejas, Nueces, Pasto arbustivo, Trufa</t>
   </si>
   <si>
     <t>Ángeles Chivite  Martínez</t>
   </si>
   <si>
     <t>Barón de la Torre , 53</t>
   </si>
   <si>
     <t>info@sanchezychivite.com</t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho</t>
   </si>
   <si>
     <t>Iosu Espinosa  Moreno</t>
   </si>
   <si>
     <t>C.Monasterio de la Oliva 36</t>
   </si>
   <si>
     <t>tomates@bitnavarra.com</t>
   </si>
   <si>
     <t>Jose Miguel Jordan  Arrondo</t>
   </si>
@@ -5886,92 +5850,74 @@
   <si>
     <t>Avda. Estella, 17</t>
   </si>
   <si>
     <t>endine@conservasvela.com; ignaciovela@yahoo.com</t>
   </si>
   <si>
     <t>www.conservasjvela.com</t>
   </si>
   <si>
     <t>Crema de calabacín, Crema de calabaza, Crema de verduras, Pimiento del piquillo, Tomate frito</t>
   </si>
   <si>
     <t>Xiker Salaberria  Telletxea</t>
   </si>
   <si>
     <t>C. Bidasoa, 4</t>
   </si>
   <si>
     <t>xiker@beraska.com</t>
   </si>
   <si>
     <t xml:space="preserve">659975542  </t>
   </si>
   <si>
-    <t>Aingeru Larrasoaña  Etxaide</t>
-[...13 lines deleted...]
-  <si>
     <t>Patxi Xabier Larrainzar  Ezcurra</t>
   </si>
   <si>
     <t>C. Asuncion 7 (ventas)</t>
   </si>
   <si>
     <t>Arraitz-Orkin</t>
   </si>
   <si>
     <t>kaxkarra@hotmail.com</t>
   </si>
   <si>
     <t>Forraje pradera, Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>Ovino carne</t>
   </si>
   <si>
     <t>Altamente Vinos S.L.</t>
   </si>
   <si>
     <t>C. Fuente Canónigos, 12 1º b</t>
   </si>
   <si>
-    <t>marian@altamentevinos.com</t>
-[...1 lines deleted...]
-  <si>
     <t>www.altamentevinos.com</t>
   </si>
   <si>
     <t>Forrajes Amatriain, S.L.</t>
   </si>
   <si>
     <t>Alberto Amatrian  Lorente</t>
   </si>
   <si>
     <t>C. Empalme, 4</t>
   </si>
   <si>
     <t>amatriainlorente@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">686707190   </t>
   </si>
   <si>
     <t>Paja</t>
   </si>
   <si>
     <t>Basilio Berisa  Díaz</t>
   </si>
   <si>
     <t>C. Filemón Losantos, 16 2º A</t>
@@ -7059,50 +7005,53 @@
   <si>
     <t>Ctra. Pamplona, Km 1</t>
   </si>
   <si>
     <t>vinaijalba@ijalba.com</t>
   </si>
   <si>
     <t>Barbecho, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Hortimelida, S.L.</t>
   </si>
   <si>
     <t>César Pérez  Goñi</t>
   </si>
   <si>
     <t>C. Las Canales, 6</t>
   </si>
   <si>
     <t>jesuscesarperezmelida@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">678571177   </t>
   </si>
   <si>
+    <t>Barbecho, Tomate</t>
+  </si>
+  <si>
     <t>Mª Carmen Reca  Lorea</t>
   </si>
   <si>
     <t>C. San Salvador 27</t>
   </si>
   <si>
     <t>josejoaquinreca@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">6116297562  </t>
   </si>
   <si>
     <t>Avena, Barbecho, Forraje pradera, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Leire Beorlegi  Mendioroz</t>
   </si>
   <si>
     <t>GARIZAR</t>
   </si>
   <si>
     <t>C.San Juan 4</t>
   </si>
   <si>
     <t>beorlegi@hotmail.com</t>
@@ -7386,51 +7335,51 @@
   <si>
     <t>José Luis  Medel  Pérez</t>
   </si>
   <si>
     <t>Pol. Bodega Romana, Parcela 4.1</t>
   </si>
   <si>
     <t>interal@interal.es</t>
   </si>
   <si>
     <t>Caldo de pollo, Caldo de ternera, Caldo de tomate y ternera, Caldo de verduras</t>
   </si>
   <si>
     <t>Borja Sadaba  Pardo</t>
   </si>
   <si>
     <t>C. Ontanilla, 19</t>
   </si>
   <si>
     <t>borja.sp@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">628413630   </t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Almendras, Barbecho, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Leire Castillo  Lopez</t>
   </si>
   <si>
     <t>C/Berriobide 14, 4ºA</t>
   </si>
   <si>
     <t>Ansoain</t>
   </si>
   <si>
     <t>leirecastillolopez@gmail.com</t>
   </si>
   <si>
     <t>Aceitunas, Avellanas, Barbecho, Cerezas, Ciruelas, Higos, Manzanas, Membrillo, Nueces, Peras, Uva mesa</t>
   </si>
   <si>
     <t>Bodegas Camino de Villar, S.L.</t>
   </si>
   <si>
     <t>Carlos Aliaga  Fernández</t>
   </si>
   <si>
     <t>Camino del Villar Na-161,  Km3</t>
   </si>
@@ -7965,51 +7914,51 @@
   <si>
     <t>Cebada, Esparceta, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Ray-grass híbrido, Titarros, Triticale</t>
   </si>
   <si>
     <t>Amaia Meléndez  Pérez</t>
   </si>
   <si>
     <t>C. Trece de Septiembre, 15 bajo</t>
   </si>
   <si>
     <t xml:space="preserve">618020975  </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Erial, Pasto arbolado, Pasto arbustivo, Uva tinta</t>
   </si>
   <si>
     <t>Jose Maria Marzo  Valencia</t>
   </si>
   <si>
     <t>marzovalenciajm@hotmail.es</t>
   </si>
   <si>
     <t xml:space="preserve"> 629430693     </t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Manzanas, Pasto arbustivo, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Cerezas, Ciruelas, Manzanas, Nectarinas, Pasto arbustivo, Uva tinta</t>
   </si>
   <si>
     <t>Morán Ibiricu Carlos y Pablo S.C.A</t>
   </si>
   <si>
     <t>Pablo Morán  Ibiricu</t>
   </si>
   <si>
     <t>C. Las Balsas, nº 29</t>
   </si>
   <si>
     <t>losroyosmoranibiricu@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">626394674   659427168    </t>
   </si>
   <si>
     <t>Agricola Landazuria S.L.</t>
   </si>
   <si>
     <t>C. San Juan, 6</t>
   </si>
   <si>
     <t>agricolalandazuria@gmail.com</t>
   </si>
@@ -8217,51 +8166,51 @@
   <si>
     <t>atxikelu@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">660537148     </t>
   </si>
   <si>
     <t>Aceitunas, Barbecho, Pasto arbustivo</t>
   </si>
   <si>
     <t>SAT Sola- Matute</t>
   </si>
   <si>
     <t>Jose Javier Sola  Gurpegui</t>
   </si>
   <si>
     <t>C. Estella, 22- 2ª C</t>
   </si>
   <si>
     <t>josejavisola@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">616080139     </t>
   </si>
   <si>
-    <t>Barbecho, Membrillo, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Barbecho, Calabaza, Membrillo, Pasto arbolado, Pasto arbustivo, Pimiento, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Aceites Arone S.L.</t>
   </si>
   <si>
     <t>David Barberena  Navarro</t>
   </si>
   <si>
     <t>C.G 16</t>
   </si>
   <si>
     <t>navarroaceites@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619453784 605235676 </t>
   </si>
   <si>
     <t>Eztibeltza S. Mikrokoop</t>
   </si>
   <si>
     <t>Xabier Torres  Letona</t>
   </si>
   <si>
     <t>Tellare Karrika, Larraldea Sagardotegia</t>
   </si>
@@ -8280,51 +8229,51 @@
   <si>
     <t>José María Oses  Arrona</t>
   </si>
   <si>
     <t>C. Aralar, 11</t>
   </si>
   <si>
     <t>pylymarchy@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">610967598  </t>
   </si>
   <si>
     <t>Lakabeko Sociedad Microcooperativa</t>
   </si>
   <si>
     <t>Iosu Ortigosa  Azkarate</t>
   </si>
   <si>
     <t>C. Santa Lucia, 14</t>
   </si>
   <si>
     <t>Lacabe/Lakabe</t>
   </si>
   <si>
-    <t>lakabekoogia@gmail.com</t>
+    <t>lakabekoop@gmail.com</t>
   </si>
   <si>
     <t>SAT Nº 449 Amatriain Lorente</t>
   </si>
   <si>
     <t>Alberto Amatriain  Lorente</t>
   </si>
   <si>
     <t>Pasto arbustivo, Pastos, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Alexander Tome  Santaolalla</t>
   </si>
   <si>
     <t>C. Doctores Castroviejo, 2 7º</t>
   </si>
   <si>
     <t>tome@barondeley.com</t>
   </si>
   <si>
     <t xml:space="preserve"> 660382357  </t>
   </si>
   <si>
     <t>Igor Fonseca  Santaolalla</t>
   </si>
@@ -8787,56 +8736,50 @@
   <si>
     <t>bodega@bodegasemiliovalerio.es</t>
   </si>
   <si>
     <t xml:space="preserve">667753497  </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Cerezas, Erial, Jara, Lavanda, Pasto arbustivo, Tomillo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Infocer XXI, S.L.</t>
   </si>
   <si>
     <t>Carmen Martínez  Zabala</t>
   </si>
   <si>
     <t>Ctra. Logroño s/n</t>
   </si>
   <si>
     <t>asesoria@bodegasfaustino.es</t>
   </si>
   <si>
     <t xml:space="preserve">605719523    </t>
   </si>
   <si>
-    <t>José Luis Arrondo  Martínez</t>
-[...4 lines deleted...]
-  <si>
     <t>Alfredo Orduña  Osés</t>
   </si>
   <si>
     <t>Avda. Leizaur 1, 2ºH</t>
   </si>
   <si>
     <t>ordunalfredo@gmail.com</t>
   </si>
   <si>
     <t>Seta de cardo cultivada</t>
   </si>
   <si>
     <t>Antonio Ruiz  Delgado</t>
   </si>
   <si>
     <t>Avda.del Villar, 35</t>
   </si>
   <si>
     <t>antonioruizdelgado@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619648428  </t>
   </si>
   <si>
     <t>Benito Resa  Rodrigo</t>
@@ -9150,51 +9093,51 @@
   <si>
     <t>C. Larraya, 23, bajo derecha</t>
   </si>
   <si>
     <t>asunlerga@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">606848245   </t>
   </si>
   <si>
     <t>Aceitunas, Cerezas, Nueces</t>
   </si>
   <si>
     <t>Solano Logística Frigorífica S.L.</t>
   </si>
   <si>
     <t>Jose Carlos Solano  Calavia</t>
   </si>
   <si>
     <t>Ctra. San Adrian, 12</t>
   </si>
   <si>
     <t>slf@frutas-solano.com</t>
   </si>
   <si>
-    <t>Zanahoria</t>
+    <t>Melocotón, Nectarina, Zanahoria</t>
   </si>
   <si>
     <t>Areta Martínez Adrián Y Cordón Villar Marta</t>
   </si>
   <si>
     <t>Baratzan Blai</t>
   </si>
   <si>
     <t>Adrián Areta  Martínez</t>
   </si>
   <si>
     <t>C. Abajo, 1</t>
   </si>
   <si>
     <t>baratzanblai@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">647761562  </t>
   </si>
   <si>
     <t>www.baratzanblai.com</t>
   </si>
   <si>
     <t>Iñigo Jordán  Chavarría</t>
   </si>
@@ -9480,51 +9423,51 @@
   <si>
     <t>C. Ntra Sra Del Rosario, 1</t>
   </si>
   <si>
     <t>nuriamadotz@yahoo.es</t>
   </si>
   <si>
     <t>Iñigo Ayechu  Urtasun</t>
   </si>
   <si>
     <t>C. San Martín, 3</t>
   </si>
   <si>
     <t>aupazparren@hotmail.com</t>
   </si>
   <si>
     <t>Miguel Echarte  Aristu</t>
   </si>
   <si>
     <t>C. Asunción, 10</t>
   </si>
   <si>
     <t>mik240cv@live.com</t>
   </si>
   <si>
-    <t>Alfalfa, Barbecho, Cebada, Esparceta, Forraje raygrass-veza, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+    <t>Alfalfa, Barbecho, Cebada, Esparceta, Forraje raygrass-trebol, Forraje raygrass-veza, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Mª Rosario Escalada  Pejenaute</t>
   </si>
   <si>
     <t>C. San Juan, 3</t>
   </si>
   <si>
     <t>Pastas El Molinero S.L.</t>
   </si>
   <si>
     <t>Javier Osés  García</t>
   </si>
   <si>
     <t>C. Cantones, 63</t>
   </si>
   <si>
     <t>info@pastasmolinero.es</t>
   </si>
   <si>
     <t>948537276 619461287</t>
   </si>
   <si>
     <t>Cookies con chocolate</t>
   </si>
@@ -9561,51 +9504,51 @@
   <si>
     <t>apaua@hotmail.com; adotesarte@gmail.com</t>
   </si>
   <si>
     <t>948890215 616068297 699608567</t>
   </si>
   <si>
     <t>Avena, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Agirre Uriarte Jone y Ordoño Daubagna Asier S.C.</t>
   </si>
   <si>
     <t>Asier Ordoño  Daubagna</t>
   </si>
   <si>
     <t>Muztilllano 184, Barrio de Amurgin</t>
   </si>
   <si>
     <t>harriherrinekazaritza@gmail.com</t>
   </si>
   <si>
     <t>688696847 688680012</t>
   </si>
   <si>
-    <t>Frutal multicultivo, Hortalizas multicultivo aire libre, Judía, Pasto forestal, Pastos, Patata</t>
+    <t>Frutal multicultivo, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Bodegas Brañavieja S.L.</t>
   </si>
   <si>
     <t>Jesús Carlos Pavia  Pascual</t>
   </si>
   <si>
     <t>C.Mayor 191</t>
   </si>
   <si>
     <t>jesuspavia@principedeviana.com</t>
   </si>
   <si>
     <t>948406806 635923266</t>
   </si>
   <si>
     <t>Bodegas Enclave S.L.</t>
   </si>
   <si>
     <t>Álvaro Izquierdo  Laso de La Vega</t>
   </si>
   <si>
     <t>Rua. Del Seco, 34</t>
   </si>
@@ -9876,50 +9819,53 @@
   <si>
     <t>araev52@gmail.com</t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Avellanas, Frutal multicultivo, Nueces</t>
   </si>
   <si>
     <t>María Llera  Cerezo</t>
   </si>
   <si>
     <t>C. Sancho Abarca, 28</t>
   </si>
   <si>
     <t>Oteiza Gorritxo S.I.</t>
   </si>
   <si>
     <t>Mª Luisa Goricho  Itoiz</t>
   </si>
   <si>
     <t>C. Doctor Gortari, 9, 1A</t>
   </si>
   <si>
     <t>gorritxogereziak@gmail.com</t>
   </si>
   <si>
+    <t>Cerezas, Frutal multicultivo</t>
+  </si>
+  <si>
     <t>Alberto Jiménez  Rico</t>
   </si>
   <si>
     <t>Urb. María Bayo, 6</t>
   </si>
   <si>
     <t>Bodegas Marco Real S.A.</t>
   </si>
   <si>
     <t>Jose María Lopetegui  Larruscain</t>
   </si>
   <si>
     <t>C. Rua Romana, 81</t>
   </si>
   <si>
     <t>marcoreal@grupolanavarra.com</t>
   </si>
   <si>
     <t>Fernanda Andueza  Legasa</t>
   </si>
   <si>
     <t>Bº Auzoberri, Caserio Gardelsoro</t>
   </si>
   <si>
     <t>apittulesaka@gmail.com</t>
@@ -10065,104 +10011,113 @@
   <si>
     <t>Irene Lucea  Roncal</t>
   </si>
   <si>
     <t>C. Sancho el Fuerte, 14</t>
   </si>
   <si>
     <t>irenelucearo@gmail.com</t>
   </si>
   <si>
     <t>Almendras, Trigo blando</t>
   </si>
   <si>
     <t>Iñigo Echavarri  López de Goicoechea</t>
   </si>
   <si>
     <t>Ctra. Tafalla, 29</t>
   </si>
   <si>
     <t>inigoechavarrilopez@gmail.com</t>
   </si>
   <si>
     <t>Teainfusion Navarra S.L.</t>
   </si>
   <si>
+    <t>TEAinFUSION</t>
+  </si>
+  <si>
     <t>Lucas Alonso Alonso</t>
   </si>
   <si>
     <t>info@teainfusion.es</t>
   </si>
   <si>
+    <t>https://teainfusion.es/</t>
+  </si>
+  <si>
     <t>Té verde Sencha</t>
   </si>
   <si>
     <t>Amaia Arrastia Mauleon</t>
   </si>
   <si>
     <t>amaiarrastia@gmail.com</t>
   </si>
   <si>
     <t>José María Martínez de Antoñana Martínez de la Hidalga</t>
   </si>
   <si>
     <t>txemaedurne@gmail.com; hostelkanpezu@gmail.com</t>
   </si>
   <si>
     <t>Productos Naturales de la Vega S.L.U.</t>
   </si>
   <si>
     <t>José Luis Viñal Martín</t>
   </si>
   <si>
     <t>naturvega@naturvega.es</t>
   </si>
   <si>
     <t>Rafael Samper Izco</t>
   </si>
   <si>
     <t>rafasamper@hotmail.com</t>
   </si>
   <si>
     <t>Esparceta</t>
   </si>
   <si>
     <t>Inés Tanco Zuza</t>
   </si>
   <si>
     <t>inestanco@hotmail.com</t>
   </si>
   <si>
     <t>Esparceta, Pastos</t>
   </si>
   <si>
     <t>Iosu Santamaria Pérez</t>
   </si>
   <si>
     <t>santamariaiosu@hotmail.com</t>
   </si>
   <si>
+    <t>Pasto arbustivo</t>
+  </si>
+  <si>
     <t>Pablo Arrondo Bozal</t>
   </si>
   <si>
     <t>pabloarrondobozal1@gmail.com</t>
   </si>
   <si>
     <t>S.C.A Mendivil Granada</t>
   </si>
   <si>
     <t>Ligia Amparo Granada Marín</t>
   </si>
   <si>
     <t>Alfalfa, Barbecho</t>
   </si>
   <si>
     <t>Koldo Vicente Eseverri</t>
   </si>
   <si>
     <t>aztalgazta@gmail.com</t>
   </si>
   <si>
     <t>Caprino leche, Ovino leche</t>
   </si>
   <si>
     <t>Corpus Azcona Autor</t>
@@ -10179,56 +10134,62 @@
   <si>
     <t>SAT Nº4322 Andalorrea</t>
   </si>
   <si>
     <t>Jon  Arretxea Unanua</t>
   </si>
   <si>
     <t>ionarretxea@hotmail.com</t>
   </si>
   <si>
     <t>Bodegas Castillo de Monjardín S.A.</t>
   </si>
   <si>
     <t>Victor Del Villar Tolosa</t>
   </si>
   <si>
     <t>victor@monjardin.es</t>
   </si>
   <si>
     <t>Manuel José De Miguel De los Pinos</t>
   </si>
   <si>
     <t>Campion Gamboa Aitor y Gamboa De Miguel Aritz y Xabier</t>
   </si>
   <si>
+    <t>ALBI</t>
+  </si>
+  <si>
     <t>Aitor Campion Gamboa</t>
   </si>
   <si>
     <t>info@albigaztak.com</t>
   </si>
   <si>
+    <t>www.albigaztak.com</t>
+  </si>
+  <si>
     <t>Josu Iratzoki Agirre</t>
   </si>
   <si>
     <t>josuitxaspi@gmail.com</t>
   </si>
   <si>
     <t>Laura Martinena Espinal</t>
   </si>
   <si>
     <t>Tomás Saldias Mutuberria</t>
   </si>
   <si>
     <t>tomasaldias89@gmail.com; hilariamutuberria@gmail.com</t>
   </si>
   <si>
     <t>Carlos  Leache Arrese</t>
   </si>
   <si>
     <t>leacheauritz@gmail.com</t>
   </si>
   <si>
     <t>Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>Huarte Martiarena Jokin y Uharte Martiarena Miren SC</t>
@@ -10305,99 +10266,117 @@
   <si>
     <t>José Javier Suescun Erro</t>
   </si>
   <si>
     <t>pedidos@salsuescun.com</t>
   </si>
   <si>
     <t>Sal marina</t>
   </si>
   <si>
     <t>Salvia Bio S.L.U</t>
   </si>
   <si>
     <t>Argelis Rafael Frías Sepúlveda</t>
   </si>
   <si>
     <t>salviabio.es@gmail.com</t>
   </si>
   <si>
     <t>Regaliz de palo corte infusión, Regaliz de palo en polvo, Regaliz de palo fresco, Regaliz de palo seco</t>
   </si>
   <si>
     <t>Francisco Javier Vidondo Labairu</t>
   </si>
   <si>
-    <t>info@hipicaairbayun.com</t>
+    <t>info@clubhipicoarbayun.com</t>
   </si>
   <si>
     <t>Cerezas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Iker Sola  Ochotea</t>
   </si>
   <si>
     <t>isolaochotea@gmail.com</t>
   </si>
   <si>
     <t>Bujanda Eraso Daniel y Astiz Ganuza Irene S.C.A</t>
   </si>
   <si>
     <t>Irene Astiz Ganuza</t>
   </si>
   <si>
     <t>ireastiz@gmail.com</t>
   </si>
   <si>
     <t>Pasto arbolado, Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>Jesús León Pejenaute</t>
   </si>
   <si>
     <t>Urlusa S. Coop.</t>
   </si>
   <si>
     <t>José Ángel Ezcurra Ibarrola</t>
   </si>
   <si>
     <t>andrea@coopartajona.es</t>
   </si>
   <si>
     <t>Avena, Cebada, Centeno, Espelta, Garbanzo, Guisante, Lenteja, Trigo, Veza</t>
   </si>
   <si>
     <t>Univerlife S.L.U</t>
   </si>
   <si>
     <t>Virginia Romero De la Torre</t>
   </si>
   <si>
     <t>administracion@silversalud.com</t>
   </si>
   <si>
     <t>Alimentos terminados para consumidor final</t>
+  </si>
+  <si>
+    <t>SAT Ega Verde 713 NA</t>
+  </si>
+  <si>
+    <t>Francisco Javier Mendía Alegría</t>
+  </si>
+  <si>
+    <t>xabiermendia@gumendi.es</t>
+  </si>
+  <si>
+    <t>Cerezas, Manzanas, Melocotones, Peras</t>
+  </si>
+  <si>
+    <t>Adrián Abaigar Álvarez de Eulate</t>
+  </si>
+  <si>
+    <t>adrianabaigar@hotmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
@@ -10452,32599 +10431,676 @@
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.sesma@grupoan.com" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ester.eguaras@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irulegihuevosecologicos@gmail.com" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anko@anko.es" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lakuntza.eus" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@embutidosarbizu.es" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aritzgirones@gmail.com" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jardineria@noain.es" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jauregia.esnekiak@gmail.com" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernando@azulygaranza.com" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodega@ablitas.net" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bodegamendiko.com" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andosilla@bodegasansebastian.com" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodegasaristu@gmail.com" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bagordi.com" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vegadelcastillo.com" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul@quadernavia.com" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m_cunchillos@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cafesplazadelcastillo.com" TargetMode="External"/>
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pettuberro7@gmail.com" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@carnesechegor.com" TargetMode="External"/>
 <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://carnesechegor.com" TargetMode="External"/>
 <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cichorium.com" TargetMode="External"/>
 <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@ororbia.com" TargetMode="External"/>
 <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pollobarren@congeladosnavarra.com" TargetMode="External"/>
-<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservasallo@hotmail.com" TargetMode="External"/>
-[...445 lines deleted...]
-<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:losroyosmoranibiricu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@conservasalmanaque.com" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroluis@conservaspedroluis.com" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izabaleta@coopartajona.es" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naroajulen@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@apezarena.com" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fermin.olabe.velasco@navarra.es" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelantonavicente@gmail.com" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elopez@ecoveritas.es" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gml@ecovinal.com" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lourdesindaburu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enrique.obanos@gmail.com" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zaldizkoaragia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koldo.urbiola@equisalud.com" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.equisalud.netjosemaria.hernandez@silversalud.com" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calvarez@fincalanoria.es" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiotamendi@gmail.com" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:larrezabal.eco@gmail.com" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slarrainzar@equimercado.org" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txape_iriarte@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabastrun@gmail.com" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feudomalayeto@gmail.com" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto@globalfoodlink.eu" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gobeies@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elhuertovacilon@gmail.com" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erasogorka@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:goioamatriain@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto@harivenasa.es" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@carnicasvalencia.com" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hnosmartinezcrespo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julio@iberfruta.es" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:idoiaxenda@gmail.com" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ies.peralta@educacion.navarra.es" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aitonaulzama@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elonsellabajaturbio@gmail.com" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@importacionessamanes.com" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inaco@belsi.com" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbellostas@intiasa.es" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josu@salinasgirones.com" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@monjardinorganic.com" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atxa_j@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuselorz50@gmail.com" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baiguraalt@gmail.com" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva@josenea.com" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irisarrim@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjelizalde@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuesza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vinoscartan@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julenazkona@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valledeaezkoa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juntageneral@vallederoncal.es" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bagordi.com" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pandearguinariz.com" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manolo.andu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninoruizcho@gmail.com" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mihsota@gmail.com" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doscaballosbar@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ana@mataderodetudela.com" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matestella14@gmail.com" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mcasl.com" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mangelzabalo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikel.rekalde@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelduteri@outlook.com" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erlandere@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@navarrsotillo.com" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pabudesubicado@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix@arrasate.es" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosaypatxi4@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pasta-martinelli.com" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pittikagasnategia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroresanoresa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@elianaperinat.com" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.munoz@dantza.com" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsada@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:floritacabecilla@gmail.com" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgerencia@gumendi.es" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gumendi@gumendi.es" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcabodevillaf@gmail.com" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amikeleiz@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:artzaijuan@gmail.com" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@virto.es" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@rosara.com" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iollo@graineco.com" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:notxo6@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.ecotur53@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marijosearrondo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anajesus1971@gmail.com" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@almazaradelebro.com" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.lorza@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chavarriaverde@gmail.com" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazcona@profecarne.com" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignaciobienzobas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fustinava@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yugoliva@gmail.com" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:goitopuig@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignaciogb88@gmail.com" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiergalinparejo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilibanezjesus@gmail.com" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charliablitas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agayarre@outlook.es" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjmozis@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@lacasadelaceite.com" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liborio.gc@gmail.com" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salvafusti@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marian_sanguesa@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiergalinparejo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilmaite3@gmail.com" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@trujalmendia.com" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urzante@urzante.com" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victorlitago@gmx.de" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvarito1990.cris@gmail.com" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marchiteantonio@gmail.com" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.gainza@biosasun.eu" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:junta@bardenasreales.es" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrondo45@gmail.com" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardoblasco01@gmail.com" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emilio.jordan@asesoriajordan.com" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrobombo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguerrip@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bozal-diago@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel@conservasdmarco.com" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r_urriza@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfonso@artajo.es" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesussanchezlainez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tudagro@usuarios.com" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apain@bekoetxe.com" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto96ablitas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arantzazu.aldanondo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvicentu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaime.castel-ruiz@castel-ruiz.com" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a948840435@msn.com" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luz@lacorralizadedonpablo.com" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgalindob@wanadoo.es" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aritzuriz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yoldiarbizu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viverosgarceche@gmail.com" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose-manuel.pereira@eureden.com" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javianocibara@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarayseba7@gmail.com" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solaecologico@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:satabaurre@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abydos@abydos.es" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@torolis.com" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fermin_aranguren@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesusojermarco@gmail.com" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solasaez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lumaeko@gmail.com" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esparzaallo@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenorsolita@gmail.com" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finaaguado@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablomoralesguardia1972@gmail.com" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertoalcaldia@cascante.org" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elena@elalcaravan.es" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenadiez@manzanos.com" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@agroebro.com" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebron@conservasebron.com" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.diago@riberebro.com" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@ekolo.es" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finaaguado@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anajesus1971@gmail.com" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.gali@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquealonso@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parratxe@gmail.com" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:piezarey@gmail.com" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roibez111@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea@artajo.es" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancarlos.bruni@pagodecirsus.com" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@lacasadelaceite.com" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natxovalencia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonio.garbayo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:masolveca@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txomineko@gmail.com" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecologicosaranda.com" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimenezyanguasjm@gmail.com" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielyarantxa@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enrikezudaire70@gmail.com" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edmar@edmarsa.com" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:balloneti@gmail.com" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paco@ruralsuite.com" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txinahurri@gmail.com" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josetxoriburu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iguzquiportijuan@gmail.com" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raulfitero@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armanmary@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javierfernandezbiurrun@gmail.com" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horticolaelaltosl@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjberrozpe@gmail.com" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joxemanuel@uroldeba.eus" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sagardikoetxea.com" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel_caz89@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccasape7@gmail.com" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javierlinacero45@gmail.com" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.gainza@biosasun.eu" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alanpl@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hombo3@gmail.com" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jresanoe@navarra.es" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesusruizredondo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriqueperezcorella@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clobera@yamy.es" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felixarriezu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fresanisabajesusfelix@gmail.com" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.zabaleta@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erlaneztia@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:telmoaqs@gmail.com" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lufergil@live.com" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lezaun.com" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseantonioigal@gmail.com" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slopez@vintae.com" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuschiviteaos@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remacha@cin.es" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga@elkarkide.com" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekoelkea@gmail.com" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arlosar@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:telmoaqs@gmail.com" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angel.iturri2@gmail.com" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:migoysol@gmail.com" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundosolidario.net" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oiergarbisu@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscargarde@gmail.com" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablollorensgarcia@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanchezmuniain@gmail.com" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pinalbaalquileres@gmail.com" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:placido.tainta@gmail.com" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jon.pepper@spi-group.com" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrlector7@gmail.com" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lezaun.com" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ubeta@ubetawines.com" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direccion@sat-greennature.es" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sat-globalfresh.es" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@castel-ruiz.com" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sergiocadre@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seralsamanes@gmail.com" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franky12318@gmail.com" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:telmoaqs@gmail.com" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tirsosalvati@gmail.com" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:campo@viudadecayo.es" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atorrescornago@gmail.com" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.castejon@dantza.com" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maravillamayordemiguel@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anairiartebanez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.blasco@artadi.com" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodegaescalera@gmail.com" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodega@dominiodemilagro.com" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ikeroate@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolaslazarogarcia@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lschindler@naturisherbal.com" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecoviverossola@gmail.com" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frisafran@gmail.com" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inma@familiaescudero.com" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.marin@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cooperativasantiago.es" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@lahuertademangasverdes.es" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uztaldibiok@gmail.com" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertoortaruiz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benitocambra622@gmail.com" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ionredondo68.spe@gmail.com" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adriana@bodegasochoa.com" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horticolas@inverprao.com" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@quadernavia.com" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul@quadernavia.com" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascual_lanas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:huerta.litago@gmail.com" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaonavas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vestarriaga@entecsa.es" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isma_fardas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariagil252@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casarurallasgemelas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria@bodegasmaximoabete.com" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul@quadernavia.com" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@endinava.com" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.sesma@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lezaun.com" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguelanduezaorduna@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txema.oses@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bodegasazpea.com" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sb@selectbotanical.com" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@conservaselescolar.es" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txikiiruna@gmail.com" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@navarest.com" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramon@navarrsotillo.com" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olitearibe@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palacioetxea@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:huevosberezi@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maite.erro@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodegasaristu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandraelhur@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mroman@isanatur.com" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iolaberri@vintae.com" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kibbisat@gmail.com" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@principedeviana.com" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patata.appina@gmail.com" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bodegasazpea.com" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oficina@injertosypoda.es" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monica.valero@calidadpascual.com" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservas@conservascapullo.es" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mitxel@etxenike.com" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:so.ustarroz@grupotaboada.com" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservas@viudadecayo.es" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ekoalde.org" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kifrut@gmail.com" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fruago@gmail.com" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jllaria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frutsecnat@gmail.com" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iturriria11@gmail.com" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauraotazuri@gmail.com" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijiguti@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose-ramon.lopez@gelagri.es" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abad@monasteriodelaoliva.org" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juampejuanmartinena@gmail.com" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jescalada@lineagelogistics.com" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irunedu@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanchezychivite.com" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomates@bitnavarra.com" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josemijordanarro@gmail.com" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cisantacruz.antonio@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marialuciafilip82@gmail.com" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xiker@beraska.com" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kaxkarra@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernando@azulygaranza.com" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amatriainlorente@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.berisap@gmail.com" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafa.bezunartea@pamplona.leclerc" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:castroabajo14@gmail.com" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlsandua@aceitesandua.com" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asiersarasibar@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itorresf97@gmail.com" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iazpilicueta@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ayuntamiento@egues.es" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bodegaotazu.es" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hergabia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristobalburguete@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier@balgorra.com" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angel.iturri2@gmail.com" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baztan@baztan.eus" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquin@afortunato.com" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@grupoapex.es" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bsedulcorantes.com" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablorodros@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:satbelinda@gmail.com" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rubeniriarte17@gmail.com" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel@villajavier.org" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justomendia@telefonica.net" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gestion.calidad@naturall.bio" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesarhiriberri@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:floristancarlos@gmail.com" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintxomartinez@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellisan@outlook.es" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@econavarra.com" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samybelarguedas@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almameat@almameat.com" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanjosandua@gmail.com" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josebaegues@gmail.com" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felixdavinia@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ollaondo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:unaibaztanp@gmail.com" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solaredradofusti@gmail.com" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bordabidalar@gmail.com" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manueldemiguelde@gmail.com" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandrozardoya@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izaskun@marciana.es" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@frutassheila.com" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urgein@live.com" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpardoruiz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariajesanz63@gmail.com" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:indar.albisu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mripaascorbe@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fotopixelnyp@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsandua@aceitesandua.com" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignaciobienzobas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier@agritexecoexport.com" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@agricolasanblas.net" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodegasondarre@bodegasondarre.es" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gourmet@miel11144.com" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xakiast@gmail.com" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iosebarubio@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurzaiz98@gmail.com" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.almendrasdebardenas.com/" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.ayerdi1964@gmail.com" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cadreita@conservasferba.com" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:goyo@pentabiol.es" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pentabiol.es/" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekorbasc@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalve@tikalnuts.com" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aloetxispivera@gmail.com" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monrealmelero@gmail.com" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vinaijalba@ijalba.com" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuscesarperezmelida@gmail.com" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josejoaquinreca@gmail.com" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beorlegi@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@marquesdemontecierzo.com" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frisafran@gmail.com" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frisafran.com" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berrozpejoseangel@gmail.com" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlmaestrojuan@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javi.arana1999@gmail.com" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesusmariaalcalde@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frutsecnat@gmail.com" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xzubialde@energia.eus" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmlorente@forrajesderibaforada.com" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlosclemente97@gmail.com" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier22mf@gmail.com" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mateo@aceiteslamaja.com" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agorrichoyanguas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsadabam@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denenhiltegia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@bodegasemiliovalerio.es" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:interal@interal.es" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borja.sp@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leirecastillolopez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@vinaaliaga.com" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gorkapsc@gmail.com" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lextim63@gmail.com" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocijo@biurkogorri.com" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agayarre@outlook.es" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuberuete96@gmail.com" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auritzguridi@gmail.com" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david@manzanos.com" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enekoitzgd@gmail.com" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chprado@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oliverjgm2@gmail.com" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulasangotuna@gmail.com" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuscarmelillo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alcatxofa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta@serviciosdica.com" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sorbuspirineo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itziarezpele@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bodegamendiko.com" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amaisaramirez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naxofortuna@gmail.com" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.andres@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javierordoez3@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josejavierbarricartesanchez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eguaras8070@gmail.com" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignaciocerezo55@gmail.com" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azkoitiadot@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:idoyaaguirre@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dehesacastillo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julen_sarries@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:idoyaaguirre@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caserioarielz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marzovalenciajm@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:losroyosmoranibiricu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
 <Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
 <Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
 <Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
 <Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
 <Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
-<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lezaunbarrena@gmail.com" TargetMode="External"/>
 <Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
 <Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
-<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
-[...1 lines deleted...]
-<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josemarisamanes@gmail.com" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelerrozpe@gmail.com" TargetMode="External"/>
 <Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
-<Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josemarisamanes@gmail.com" TargetMode="External"/>
-[...32088 lines deleted...]
-</worksheet>
+<Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarabetxokoa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arcefran2911@gmail.com" TargetMode="External"/>
+<Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janchoadot@gmail.com" TargetMode="External"/>
+<Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atxikelu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josejavisola@gmail.com" TargetMode="External"/>
+<Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:navarroaceites@gmail.com" TargetMode="External"/>
+<Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eztibeltza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pylymarchy@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lakabekoop@gmail.com" TargetMode="External"/>
+<Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amatriainlorente@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tome@barondeley.com" TargetMode="External"/>
+<Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:igor@aragasaja.com" TargetMode="External"/>
+<Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhserviagri@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ganaderiaustarroz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anskar70ana@gmail.com" TargetMode="External"/>
+<Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sidrerialarraldea@gmail.com" TargetMode="External"/>
+<Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krissaralegi@gmail.com" TargetMode="External"/>
+<Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:otsoko@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelurtasun@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.berisap@gmail.com" TargetMode="External"/>
+<Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@hazialdeko.eus" TargetMode="External"/>
+<Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ayuntamiento@lezaun.es" TargetMode="External"/>
+<Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jl.arregui@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aitzoliturbe@ni.eus" TargetMode="External"/>
+<Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramon@coleccionesdemoda.com" TargetMode="External"/>
+<Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martivan295@gmail.com" TargetMode="External"/>
+<Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinamiza.zunbeltz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesusmaribienzobasgil@gmail.com" TargetMode="External"/>
+<Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlorea@congeladosnavarra.com" TargetMode="External"/>
+<Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafaeltamburri@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:errekakoa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hbmugitz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marzovalenciajm@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luz@lacorralizadedonpablo.com" TargetMode="External"/>
+<Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodega@bodegasemiliovalerio.es" TargetMode="External"/>
+<Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asesoria@bodegasfaustino.es" TargetMode="External"/>
+<Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ordunalfredo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonioruizdelgado@gmail.com" TargetMode="External"/>
+<Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benitoresa@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tornerinazeric@gmail.com" TargetMode="External"/>
+<Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@vinaaliaga.com" TargetMode="External"/>
+<Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmartinez_lopez@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patriciarrero@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benitoresa@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iturseno90@gmail.com" TargetMode="External"/>
+<Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.miner@therealgreenfood.com" TargetMode="External"/>
+<Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inesarnedo@amimet.com" TargetMode="External"/>
+<Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amimet.com/" TargetMode="External"/>
+<Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@salinasgirones.com" TargetMode="External"/>
+<Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablomorras@gmail.com" TargetMode="External"/>
+<Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo@domaineslupier.com" TargetMode="External"/>
+<Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ber-57@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fortunafanfan.igs@gmail.com" TargetMode="External"/>
+<Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesussanchezlainez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borja.sp@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manugorricho@gmail.com" TargetMode="External"/>
+<Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syr.serviciosmultiples@outlook.es" TargetMode="External"/>
+<Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@sakanaalimentaria.com" TargetMode="External"/>
+<Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfernandezp@florette.es" TargetMode="External"/>
+<Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mimasamadrenavarra@gmail.com" TargetMode="External"/>
+<Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asunlerga@gmail.com" TargetMode="External"/>
+<Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slf@frutas-solano.com" TargetMode="External"/>
+<Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baratzanblai@gmail.com" TargetMode="External"/>
+<Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ebronature.com" TargetMode="External"/>
+<Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ana_jaso@yahoo.co.uk" TargetMode="External"/>
+<Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vicentedevera@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:endikaizkue@gmail.com" TargetMode="External"/>
+<Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natalia@ecoatarrabia.com" TargetMode="External"/>
+<Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teresw96@gmail.com" TargetMode="External"/>
+<Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonsoroa@evasa.com" TargetMode="External"/>
+<Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscodonlo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gorkazurbano@gmail.com" TargetMode="External"/>
+<Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalfarogarcia15@gmail.com" TargetMode="External"/>
+<Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bretos2906@gmail.com" TargetMode="External"/>
+<Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul.borreguero@zamoracompany.com" TargetMode="External"/>
+<Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txemapiskera@gmail.com" TargetMode="External"/>
+<Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernardo.monreal@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertocasajus17@gmail.com" TargetMode="External"/>
+<Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielupna@gmail.com" TargetMode="External"/>
+<Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nuriamadotz@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aupazparren@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik240cv@live.com" TargetMode="External"/>
+<Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pastasmolinero.es" TargetMode="External"/>
+<Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kiribil2@gmail.com" TargetMode="External"/>
+<Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelardopaternain@gmail.com" TargetMode="External"/>
+<Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:harriherrinekazaritza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuspavia@principedeviana.com" TargetMode="External"/>
+<Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvaroizquierdo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edurnereta@gmail.com" TargetMode="External"/>
+<Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvaroizquierdo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mataderosakana@gmail.com" TargetMode="External"/>
+<Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gukalde.conservas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manu@obradorundiano.es" TargetMode="External"/>
+<Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xubindo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josejavisola@gmail.com" TargetMode="External"/>
+<Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lakuondoko@gmail.com" TargetMode="External"/>
+<Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquebusto1955@gmail.com" TargetMode="External"/>
+<Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcos.gorricho@bodegasalconde.com" TargetMode="External"/>
+<Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vinedoshontza.com" TargetMode="External"/>
+<Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguelito@quesosmiguelito.com" TargetMode="External"/>
+<Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uradelasierra@gmail.com" TargetMode="External"/>
+<Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clarin_arguedas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borposart@gmail.com" TargetMode="External"/>
+<Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@casanabarro.com" TargetMode="External"/>
+<Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fermintxo72@gmail.com" TargetMode="External"/>
+<Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saturjarauta@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hermanosbujanda@gmail.com" TargetMode="External"/>
+<Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felixarriezu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:unaisgp@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:araev52@gmail.com" TargetMode="External"/>
+<Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gorritxogereziak@gmail.com" TargetMode="External"/>
+<Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcoreal@grupolanavarra.com" TargetMode="External"/>
+<Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apittulesaka@gmail.com" TargetMode="External"/>
+<Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcos.gorricho@bodegasalconde.com" TargetMode="External"/>
+<Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricola2e@gmail.com" TargetMode="External"/>
+<Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isidreguitart@larrasoana.com" TargetMode="External"/>
+<Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.esparza@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomasayensa06@gmail.com" TargetMode="External"/>
+<Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coordinacion@landare.org" TargetMode="External"/>
+<Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikeladot16@gmail.com" TargetMode="External"/>
+<Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bienzobasa9@gmail.com" TargetMode="External"/>
+<Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:basabihotza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asier_2a@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irenelucearo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inigoechavarrilopez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teainfusion.es" TargetMode="External"/>
+<Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teainfusion.es/" TargetMode="External"/>
+<Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amaiarrastia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naturvega@naturvega.es" TargetMode="External"/>
+<Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafasamper@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inestanco@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santamariaiosu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pabloarrondobozal1@gmail.com" TargetMode="External"/>
+<Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernardo.monreal@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aztalgazta@gmail.com" TargetMode="External"/>
+<Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.ibanez@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.ibanez@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.ibanez@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ionarretxea@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victor@monjardin.es" TargetMode="External"/>
+<Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manueldemiguelde@gmail.com" TargetMode="External"/>
+<Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@albigaztak.com" TargetMode="External"/>
+<Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josuitxaspi@gmail.com" TargetMode="External"/>
+<Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:basabihotza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leacheauritz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uhartemsc@gmail.com" TargetMode="External"/>
+<Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvillanueva@intiasa.es" TargetMode="External"/>
+<Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nievesmozazvectia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iriarteoihan280@gmail.com" TargetMode="External"/>
+<Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marialuisafusti67@gmail.com" TargetMode="External"/>
+<Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nerea_abt@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oskarmartineztoni@gmail.com" TargetMode="External"/>
+<Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aitorusetxi@gmail.com" TargetMode="External"/>
+<Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pattolozige@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asjr85@gmail.com" TargetMode="External"/>
+<Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedidos@salsuescun.com" TargetMode="External"/>
+<Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salviabio.es@gmail.com" TargetMode="External"/>
+<Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@clubhipicoarbayun.com" TargetMode="External"/>
+<Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isolaochotea@gmail.com" TargetMode="External"/>
+<Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ireastiz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea@coopartajona.es" TargetMode="External"/>
+<Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@silversalud.com" TargetMode="External"/>
+<Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xabiermendia@gumendi.es" TargetMode="External"/>
+<Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrianabaigar@hotmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>