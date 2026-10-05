--- v0 (2026-08-20)
+++ v1 (2026-10-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1026" uniqueCount="1026">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="1022">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -378,65 +378,50 @@
   <si>
     <t>www.ororbia.com</t>
   </si>
   <si>
     <t>Bio Purback, Gluten</t>
   </si>
   <si>
     <t>Congelados de Navarra S.A.U.</t>
   </si>
   <si>
     <t>Benito Jimenez  Cambra</t>
   </si>
   <si>
     <t>Pol. Ind de Arguedas 4</t>
   </si>
   <si>
     <t>Arguedas</t>
   </si>
   <si>
     <t>pollobarren@congeladosnavarra.com</t>
   </si>
   <si>
     <t>www.congeladosnavarra.com</t>
   </si>
   <si>
-    <t>Conservas Allo S.L.</t>
-[...13 lines deleted...]
-  <si>
     <t>Conservas Almanaque S.L.</t>
   </si>
   <si>
     <t>Gonzalo Salas  Hidalgo</t>
   </si>
   <si>
     <t>C. Raimundo Lanas, 41</t>
   </si>
   <si>
     <t>calidad@conservasalmanaque.com</t>
   </si>
   <si>
     <t>www.conservasalmanaque.com</t>
   </si>
   <si>
     <t>Conservas Pedro Luis S.L.</t>
   </si>
   <si>
     <t>Pedro Luis Antón  Campo</t>
   </si>
   <si>
     <t>Pol. Ind. El Ramal, 19</t>
   </si>
   <si>
     <t>Lodosa</t>
@@ -1956,65 +1941,62 @@
   <si>
     <t>Taboada Grupo Alimentario S.L.</t>
   </si>
   <si>
     <t>C.Peñafols s/n</t>
   </si>
   <si>
     <t>so.ustarroz@grupotaboada.com</t>
   </si>
   <si>
     <t>Ratatouille</t>
   </si>
   <si>
     <t>Viuda de Cayo Sainz, S.L.</t>
   </si>
   <si>
     <t>Cayo Martínez  Sainz</t>
   </si>
   <si>
     <t>C. Virgen de Legarda, nº 66</t>
   </si>
   <si>
     <t>conservas@viudadecayo.es</t>
   </si>
   <si>
-    <t>Alcachofa en conserva, Espárrago en conserva, Pimiento del piquillo en conserva, Pimiento del piquillo en tiras, Tomate en conserva, Yemas de espárrago</t>
+    <t>Alcachofa en conserva, Edamame, Espárrago en conserva, Pimiento del piquillo en conserva, Pimiento del piquillo en tiras, Tomate en conserva, Yemas de espárrago</t>
   </si>
   <si>
     <t>Víctor Ábrego  Arlegui</t>
   </si>
   <si>
     <t>C. Montiko, nº 1</t>
   </si>
   <si>
     <t>v.abregoarlegui@gmail.com; info@artotxiki.com</t>
   </si>
   <si>
-    <t>Grano de trigo sarraceno, Hamburguesa vegetal, Harina de quinoa, Harina de trigo sarraceno, Kilikis, Mix de harina, Saltxistorra, Txitxiriburguer</t>
-[...1 lines deleted...]
-  <si>
     <t>Alfalfa, Almendras, Avena, Barbecho, Frutal multicultivo, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Asociación Ekoalde Elkartea</t>
   </si>
   <si>
     <t>Francisco Javier Fernández  Salinas</t>
   </si>
   <si>
     <t>Ctra. Salinas s/n</t>
   </si>
   <si>
     <t>info@ekoalde.org</t>
   </si>
   <si>
     <t xml:space="preserve">722182133 722129153     609886592  </t>
   </si>
   <si>
     <t>722182133 722129153 609886592</t>
   </si>
   <si>
     <t>www.ekoalde.org</t>
   </si>
   <si>
     <t>Amaia Iturriria  Barrenetxe</t>
@@ -2115,51 +2097,51 @@
   <si>
     <t>Crema de calabacín, Crema de calabaza, Crema de verduras, Pimiento del piquillo, Tomate frito</t>
   </si>
   <si>
     <t>Xiker Salaberria  Telletxea</t>
   </si>
   <si>
     <t>C. Bidasoa, 4</t>
   </si>
   <si>
     <t>xiker@beraska.com</t>
   </si>
   <si>
     <t xml:space="preserve">659975542  </t>
   </si>
   <si>
     <t>Altamente Vinos S.L.</t>
   </si>
   <si>
     <t>Fernando Barrena  Belzunegui</t>
   </si>
   <si>
     <t>C. Fuente Canónigos, 12 1º b</t>
   </si>
   <si>
-    <t>marian@altamentevinos.com</t>
+    <t>fernando@azulygaranza.com</t>
   </si>
   <si>
     <t>www.altamentevinos.com</t>
   </si>
   <si>
     <t>Vino tinto</t>
   </si>
   <si>
     <t>Forrajes Amatriain, S.L.</t>
   </si>
   <si>
     <t>Alberto Amatrian  Lorente</t>
   </si>
   <si>
     <t>C. Empalme, 4</t>
   </si>
   <si>
     <t>amatriainlorente@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">686707190   </t>
   </si>
   <si>
     <t>Paja</t>
   </si>
@@ -2703,51 +2685,51 @@
   <si>
     <t>Lekaroz</t>
   </si>
   <si>
     <t>eztibeltza@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">667050264  622514917 </t>
   </si>
   <si>
     <t>Sidra</t>
   </si>
   <si>
     <t>Lakabeko Sociedad Microcooperativa</t>
   </si>
   <si>
     <t>Iosu Ortigosa  Azkarate</t>
   </si>
   <si>
     <t>C. Santa Lucia, 14</t>
   </si>
   <si>
     <t>Lacabe/Lakabe</t>
   </si>
   <si>
-    <t>lakabekoogia@gmail.com</t>
+    <t>lakabekoop@gmail.com</t>
   </si>
   <si>
     <t>Cebollas Marchite S.L.</t>
   </si>
   <si>
     <t>Beatriz Marchite  Litago</t>
   </si>
   <si>
     <t>C.Pablo Sarasate 54</t>
   </si>
   <si>
     <t>administracion@cebollasmarchite.com; beatriz.marchite@cebollasmarchite.com</t>
   </si>
   <si>
     <t>Cebolla</t>
   </si>
   <si>
     <t>Hazialdeko S.Coop</t>
   </si>
   <si>
     <t>David Ruiz Azpilicueta</t>
   </si>
   <si>
     <t>Ctra.Salinas s/n</t>
   </si>
@@ -2859,51 +2841,51 @@
   <si>
     <t>Laurentino Prada  Voces</t>
   </si>
   <si>
     <t>Pol. Ind. Aloa C. El Batán, 2</t>
   </si>
   <si>
     <t>mimasamadrenavarra@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">644214211   </t>
   </si>
   <si>
     <t>Solano Logística Frigorífica S.L.</t>
   </si>
   <si>
     <t>Jose Carlos Solano  Calavia</t>
   </si>
   <si>
     <t>Ctra. San Adrian, 12</t>
   </si>
   <si>
     <t>slf@frutas-solano.com</t>
   </si>
   <si>
-    <t>Zanahoria</t>
+    <t>Melocotón, Nectarina, Zanahoria</t>
   </si>
   <si>
     <t>Ecoatarrabia S.L.</t>
   </si>
   <si>
     <t>Natalia Cressatti  Gonzalez</t>
   </si>
   <si>
     <t>C. Pedro de Atarrabia, 13 bis, bajo</t>
   </si>
   <si>
     <t>natalia@ecoatarrabia.com</t>
   </si>
   <si>
     <t>657 462 467</t>
   </si>
   <si>
     <t>Envasados Eva S.A.</t>
   </si>
   <si>
     <t>Iñaki Soroa  Echave</t>
   </si>
   <si>
     <t>Pol. Ind. Albiasualde, 18</t>
   </si>
@@ -3018,54 +3000,60 @@
   <si>
     <t>isidreguitart@larrasoana.com</t>
   </si>
   <si>
     <t>948321028 643282448</t>
   </si>
   <si>
     <t>Chorizo dulce, Chorizo picante, Txistorra</t>
   </si>
   <si>
     <t>Grupo Ybarra Alimentación S.L.</t>
   </si>
   <si>
     <t>Juan Fernández  Alba</t>
   </si>
   <si>
     <t>Pol. Ind. El Ramal, 5</t>
   </si>
   <si>
     <t>Judías Verdes</t>
   </si>
   <si>
     <t>Teainfusion Navarra S.L.</t>
   </si>
   <si>
+    <t>TEAinFUSION</t>
+  </si>
+  <si>
     <t>Lucas Alonso Alonso</t>
   </si>
   <si>
     <t>info@teainfusion.es</t>
+  </si>
+  <si>
+    <t>https://teainfusion.es/</t>
   </si>
   <si>
     <t>Té verde Sencha</t>
   </si>
   <si>
     <t>Productos Naturales de la Vega S.L.U.</t>
   </si>
   <si>
     <t>José Luis Viñal Martín</t>
   </si>
   <si>
     <t>naturvega@naturvega.es</t>
   </si>
   <si>
     <t>Laura Martinena Espinal</t>
   </si>
   <si>
     <t>basabihotza@gmail.com</t>
   </si>
   <si>
     <t>Suescun Sal y Salmueras S.A</t>
   </si>
   <si>
     <t>José Javier Suescun Erro</t>
   </si>
@@ -3171,198 +3159,198 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cvalcarlos@agrozumos.com" TargetMode="External"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.sesma@grupoan.com" TargetMode="External"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anko@anko.es" TargetMode="External"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@embutidosarbizu.es" TargetMode="External"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jauregia.esnekiak@gmail.com" TargetMode="External"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodega@ablitas.net" TargetMode="External"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bagordi.com" TargetMode="External"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul@quadernavia.com" TargetMode="External"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cafesplazadelcastillo.com" TargetMode="External"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@carnesechegor.com" TargetMode="External"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://carnesechegor.com" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cichorium.com" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@ororbia.com" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pollobarren@congeladosnavarra.com" TargetMode="External"/>
-<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservasallo@hotmail.com" TargetMode="External"/>
-[...135 lines deleted...]
-<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teainfusion.es" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@conservasalmanaque.com" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroluis@conservaspedroluis.com" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izabaleta@coopartajona.es" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elopez@ecoveritas.es" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gml@ecovinal.com" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lourdesindaburu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koldo.urbiola@equisalud.com" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:www.equisalud.netjosemaria.hernandez@silversalud.com" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calvarez@fincalanoria.es" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:larrezabal.eco@gmail.com" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slarrainzar@equimercado.org" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto@globalfoodlink.eu" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gobeies@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto@harivenasa.es" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@carnicasvalencia.com" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julio@iberfruta.es" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@importacionessamanes.com" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inaco@belsi.com" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@monjardinorganic.com" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva@josenea.com" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pandearguinariz.com" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ana@mataderodetudela.com" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matestella14@gmail.com" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mcasl.com" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelduteri@outlook.com" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erlandere@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felix@arrasate.es" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rosaypatxi4@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pasta-martinelli.com" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pittikagasnategia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:f.munoz@dantza.com" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@virto.es" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@rosara.com" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iollo@graineco.com" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@almazaradelebro.com" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@lacasadelaceite.com" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@trujalmendia.com" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urzante@urzante.com" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.gainza@biosasun.eu" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daniel@conservasdmarco.com" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alfonso@artajo.es" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apain@bekoetxe.com" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose-manuel.pereira@eureden.com" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:abydos@abydos.es" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@torolis.com" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ebron@conservasebron.com" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.diago@riberebro.com" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@ekolo.es" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancarlos.bruni@pagodecirsus.com" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecologicosaranda.com" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edmar@edmarsa.com" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clobera@yamy.es" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erlaneztia@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekoelkea@gmail.com" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@mundosolidario.net" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:direccion@sat-greennature.es" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sat-globalfresh.es" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contacto@castel-ruiz.com" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tirsosalvati@gmail.com" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.castejon@dantza.com" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frisafran@gmail.com" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inma@familiaescudero.com" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cooperativasantiago.es" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horticolas@inverprao.com" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.sesma@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lezaun.com" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txema.oses@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sb@selectbotanical.com" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@conservaselescolar.es" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txikiiruna@gmail.com" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@navarest.com" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olitearibe@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mroman@isanatur.com" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kibbisat@gmail.com" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patata.appina@gmail.com" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monica.valero@calidadpascual.com" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservas@conservascapullo.es" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mitxel@etxenike.com" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:so.ustarroz@grupotaboada.com" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:conservas@viudadecayo.es" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ekoalde.org" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iturriria11@gmail.com" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijiguti@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose-ramon.lopez@gelagri.es" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jescalada@lineagelogistics.com" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xiker@beraska.com" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernando@azulygaranza.com" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amatriainlorente@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafa.bezunartea@pamplona.leclerc" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bodegaotazu.es" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hergabia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angel.iturri2@gmail.com" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joaquin@afortunato.com" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@grupoapex.es" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bsedulcorantes.com" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gestion.calidad@naturall.bio" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:almameat@almameat.com" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ollaondo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izaskun@marciana.es" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@frutassheila.com" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lsandua@aceitesandua.com" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier@agritexecoexport.com" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo@agricolasanblas.net" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gourmet@miel11144.com" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cadreita@conservasferba.com" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jgalve@tikalnuts.com" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:beorlegi@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frisafran@gmail.com" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frisafran.com" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frutsecnat@gmail.com" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denenhiltegia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@bodegasemiliovalerio.es" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:interal@interal.es" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marta@serviciosdica.com" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:navarroaceites@gmail.com" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eztibeltza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lakabekoop@gmail.com" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@hazialdeko.eus" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aitzoliturbe@ni.eus" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hbmugitz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m.miner@therealgreenfood.com" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@salinasgirones.com" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calidad@sakanaalimentaria.com" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pfernandezp@florette.es" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mimasamadrenavarra@gmail.com" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slf@frutas-solano.com" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natalia@ecoatarrabia.com" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jonsoroa@evasa.com" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul.borreguero@zamoracompany.com" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@pastasmolinero.es" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mataderosakana@gmail.com" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gukalde.conservas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manu@obradorundiano.es" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@casanabarro.com" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isidreguitart@larrasoana.com" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@teainfusion.es" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://teainfusion.es/" TargetMode="External"/>
 <Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naturvega@naturvega.es" TargetMode="External"/>
 <Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:basabihotza@gmail.com" TargetMode="External"/>
 <Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedidos@salsuescun.com" TargetMode="External"/>
 <Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salviabio.es@gmail.com" TargetMode="External"/>
 <Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea@coopartajona.es" TargetMode="External"/>
 <Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@silversalud.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V176"/>
+  <dimension ref="A1:V175"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="43" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="25" customWidth="1"/>
     <col min="7" max="7" width="60" customWidth="1"/>
     <col min="8" max="8" width="36" customWidth="1"/>
     <col min="9" max="9" width="30" customWidth="1"/>
     <col min="10" max="10" width="53" customWidth="1"/>
     <col min="11" max="11" width="23" customWidth="1"/>
     <col min="12" max="12" width="9" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="12" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
     <col min="18" max="18" width="60" customWidth="1"/>
     <col min="19" max="19" width="60" customWidth="1"/>
     <col min="20" max="20" width="36" customWidth="1"/>
     <col min="21" max="21" width="60" customWidth="1"/>
     <col min="22" max="22" width="60" customWidth="1"/>
   </cols>
   <sheetData>
@@ -4092,6751 +4080,6747 @@
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Aceituna negra fresca, Aceituna negra rodaja, Aceituna negra rodaja congelada, Aceituna verde fresca, Aceituna verde rodaja, Aceituna verde rodaja congelada, Apio, Apio congelado, Apio Fresco, Arroz coliflor congelado, Arroz de brócoli, Arroz de brócoli congelado, Arroz de coliflor, Berenjena, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato, Boniato asado congelado, Boniato congelado, Brócoli congelado, Brócoli fresco, Brócoli y coliflor, Bróculi, Calabacín, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza, Calabaza congelada, Calabaza fresca, Cebolla, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Champiñon, Chirivía, Chirivia congelada, Chirivía fresca, Classic wok mix , Col blanca congelada, Col blanca fresca, Col blanca tiras, Coliflor, Coliflor congelada, Coliflor fresca, Edamame grano, Espinaca, Garbanzo, Garbanzo congelado, Garbanzo fresco, Guisante congelado, Guisantes, Habas, Judía verde, Judía verde congelada, Judía verde fresca, Kaisergemuse, Maíz, Maíz congelado, Melange Legumes, Melange legumes verts , Mix summer vegetables, Mix vegetables, Mixed vegetables, Nabo congelado, Oven vegetables, Patata, Patata congelada, Patata fresca, Pepino , Pimiento amarillo, Pimiento amarillo asado congelado, Pimiento amarillo fresco, Pimiento congelado, Pimiento rojo, Pimiento rojo asado congelado, Pimiento rojo fresco, Pimiento rojo y amarillo, Pimiento rojo y verde en tiras, Pimiento verde, Pimiento verde fresco, Poelee legumes cuisines , Puerro, Puerro congelado, Puerro fresco, Ratatouille Cuisinee, Remolacha congelada, Remolacha fresca, Romanesco, Romanesco congelado, Romanesco fresco, Salteado campestre, Sopa de vegetales, Tomate, Tomate congelado, Tomate fresco, Verdura para puré, Zanahoria, Zanahoria congelada, Zanahoria fresca</t>
         </is>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>122</v>
       </c>
       <c r="B17"/>
       <c r="C17" t="s">
         <v>123</v>
       </c>
       <c r="D17" t="s">
         <v>124</v>
       </c>
       <c r="E17">
-        <v>31262</v>
+        <v>31261</v>
       </c>
       <c r="F17" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" t="s" s="2">
         <v>125</v>
       </c>
-      <c r="G17" t="s" s="2">
+      <c r="H17">
+        <v>948690683</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17" t="s">
         <v>126</v>
       </c>
-      <c r="H17">
-[...5 lines deleted...]
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>Alubia blanca, Cardo trozos, Corazones de alcachofa, Espárrago blanco, Espárrago triguero, Garbanzo extra, Lenteja extra, Pimiento Piquillo, Pimiento Piquillo tiras, Remolacha roja, Shii-take, Tallos de espárrago, Tomate frito, Tomate triturado</t>
+          <t>Alcachofa, Alubia blanca, Brócoli, Compota de manzana, Corazones de alcachofas confitados en aceite, Crema de calabacín, Crema de calabaza, Crema de verduras, Escalivada, Espárragos blancos, Espinaca al natural, Fritada, Garbanzos, Gazpacho , Guisantes finos al natural, Judia verde, Lentejas, Maíz dulce, Mermelada de albaricoque, Mermelada de albaricoque con sirope de agave, Mermelada de arándanos, Mermelada de ciruela amarilla, Mermelada de ciruela verde , Mermelada de fresa, Mermelada de fresa con sirope de agave, Mermelada de mango, Mermelada de manzana extra, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Pimientos de Piquillo, Piperrada, Preparado para tortilla de patata, Puerro al natural, Salsa boloñesa con soja, Salsa de tomate, Sanfaina, Tomate frito, Tomate frito 0% azucares añadidos, Tomate frito 0% sal y azucares añadidos, Tomate frito con pimiento, Tomate frito con sirope de agave, Tomate triturado</t>
         </is>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>127</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
         <v>128</v>
       </c>
       <c r="D18" t="s">
         <v>129</v>
       </c>
       <c r="E18">
-        <v>31261</v>
+        <v>31580</v>
       </c>
       <c r="F18" t="s">
-        <v>75</v>
+        <v>130</v>
       </c>
       <c r="G18" t="s" s="2">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H18">
-        <v>948690683</v>
-[...1 lines deleted...]
-      <c r="I18"/>
+        <v>948693631</v>
+      </c>
+      <c r="I18">
+        <v>627941498</v>
+      </c>
       <c r="J18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>Alcachofa, Alubia blanca, Brócoli, Compota de manzana, Corazones de alcachofas confitados en aceite, Crema de calabacín, Crema de calabaza, Crema de verduras, Escalivada, Espárragos blancos, Espinaca al natural, Fritada, Garbanzos, Gazpacho , Guisantes finos al natural, Judia verde, Lentejas, Maíz dulce, Mermelada de albaricoque, Mermelada de albaricoque con sirope de agave, Mermelada de arándanos, Mermelada de ciruela amarilla, Mermelada de ciruela verde , Mermelada de fresa, Mermelada de fresa con sirope de agave, Mermelada de mango, Mermelada de manzana extra, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Pimientos de Piquillo, Piperrada, Preparado para tortilla de patata, Puerro al natural, Salsa boloñesa con soja, Salsa de tomate, Sanfaina, Tomate frito, Tomate frito 0% azucares añadidos, Tomate frito 0% sal y azucares añadidos, Tomate frito con pimiento, Tomate frito con sirope de agave, Tomate triturado</t>
+          <t>Acelga, Alcachofa, Alubia blanca, Alubias con verduras, Alubias rojas, Borraja, Caldo de cocido, Caldo de pescado con verduras ecológicas, Caldo de pollo, Caldo de verduras, Cardo, Champiñón laminado, Combinado de verduras, Compota de manzana, Crema de brócoli con quinoa, Crema de calabacín, Crema de calabacín con quinoa, Crema de calabaza, Crema de calabaza con quinoa, Crema de guisantes, Crema de legumbres, Crema de verduras, Crema de verduras con quinoa, Espárragos blancos, Fumet de pescado y marisco con verduras ecológicas, Fumet de verduras, Garbanzo, Garbanzo con verduras, Garbanzo Pedrosillano, Guisantes, Guisantes con zanahorias, Judía verde, Lenteja, Macedonia de verduras, Maíz dulce, Menestra de verdura, Mermelada de albaricoque, Mermelada de arándano con sirope de ágave, Mermelada de arándanos, Mermelada de Ciruela, Mermelada de frambuesa, Mermelada de fresa, Mermelada de fresa con sirope de ágave, Mermelada de frutas del bosque, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de mora, Mermelada de naranja con sirope de ágave, Mermelada naranja amarga, Mermelada naranja dulce, Pimiento piquillo, Pimiento piquillo tiras, Pisto, Potito crema de calabaza, Potito crema de legumbres, Potito crema de verduras, Potito de legumbres con verduras, Potito de salmón con verduras, Potito de verduras con pavo, Potito frutas: manzana con avena, Potito frutas: manzana y pera, Potito frutas: manzana, plátano y naranja, Potito verduras con arroz, Potito verduras con garbanzo, Potito verduras con merluza, Potito verduras con pollo, Potito verduras con quinoa, Potito verduras con ternera, Pulpa de tomate, Shiitake, Tomate con aceite de oliva, Tomate frito, Tomate frito con pimientos del Piquillo, Tomate frito sin azúcar, Tomate listo para untar, Tomate triturado, Yema de espárragos blancos, Zumo de tomate</t>
         </is>
       </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E19">
-        <v>31580</v>
+        <v>31140</v>
       </c>
       <c r="F19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G19" t="s" s="2">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H19">
-        <v>948693631</v>
+        <v>948364841</v>
       </c>
       <c r="I19">
-        <v>627941498</v>
-[...3 lines deleted...]
-      </c>
+        <v>628178408</v>
+      </c>
+      <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q19" t="s">
+        <v>138</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D20" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>31140</v>
+        <v>141</v>
+      </c>
+      <c r="E20" t="s" s="3">
+        <v>142</v>
       </c>
       <c r="F20" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G20" t="s" s="2">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H20">
-        <v>948364841</v>
-[...4 lines deleted...]
-      <c r="J20"/>
+        <v>934342990</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20" t="s">
+        <v>145</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20" t="s">
-        <v>143</v>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>Artesana blanca, Artesana espelta, Artesana integral, Artesana integral con semillas, Bollo de mantequilla, Chusco espelta, Chusco integral semillas, Chusco largo rústico, Chusco Pugliese, Chusco semillas, Cookies de chocolate, Cookies de coco, Croissant, Croissant  de chocolate, Croissant chocolate vegano, Croissant con sirope de agave, Croissant de centeno, Croissant de chocolate mini, Croissant de espelta, Croissant de frankfurt de tofu, Croissant de jamón y queso, Croissant de manzana, Croissant de manzana mini, Croissant de semillas, Croissant de semillas mini, Croissant integral, Croissant mini, Croissant trigo Persa con dátiles, Croissant vegano, Croissant vegano con pistacho, Empanada de verduras, Empanada gallega, Ensaimada, Góndola blanca, Magdalena , Magdalena de chocolate, Magdalena de espelta, Magdalena de espelta con sirope de agave, Magdalena integral, Mini croissants salados, Molde de avena, Napolitana de chocolate, Napolitana de queso, Napolitana de sobrasada, Napolitana mini, Palmeras, Pan bávaro, Pan centeno 100%, Pan de leche, Pan de leche chocolate, Pan mediterráneo, Pan moreno, Pan sarraceno y arroz, Pan verano, Pastel de manzana, Pastel de seitan, Picatostes, Redondo au levain, Redondo blanco con semillas, Redondo clásico, Redondo integral 100%, Redondo integral sin sal, Redondo maíz, Redondo Mestall, Redondo pan antiguo, Redondo sarraceno, Roscón mazapán, Roscón mazapán vegano, Triángulo de verduras</t>
+        </is>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D21" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>148</v>
+      </c>
+      <c r="E21">
+        <v>31589</v>
       </c>
       <c r="F21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G21" t="s" s="2">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H21">
-        <v>934342990</v>
+        <v>948697350</v>
       </c>
       <c r="I21"/>
       <c r="J21" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>Artesana blanca, Artesana espelta, Artesana integral, Artesana integral con semillas, Bollo de mantequilla, Chusco espelta, Chusco integral semillas, Chusco largo rústico, Chusco Pugliese, Chusco semillas, Cookies de chocolate, Cookies de coco, Croissant, Croissant  de chocolate, Croissant chocolate vegano, Croissant con sirope de agave, Croissant de centeno, Croissant de chocolate mini, Croissant de espelta, Croissant de frankfurt de tofu, Croissant de jamón y queso, Croissant de manzana, Croissant de manzana mini, Croissant de semillas, Croissant de semillas mini, Croissant integral, Croissant mini, Croissant trigo Persa con dátiles, Croissant vegano, Croissant vegano con pistacho, Empanada de verduras, Empanada gallega, Ensaimada, Góndola blanca, Magdalena , Magdalena de chocolate, Magdalena de espelta, Magdalena de espelta con sirope de agave, Magdalena integral, Mini croissants salados, Molde de avena, Napolitana de chocolate, Napolitana de queso, Napolitana de sobrasada, Napolitana mini, Palmeras, Pan bávaro, Pan centeno 100%, Pan de leche, Pan de leche chocolate, Pan mediterráneo, Pan moreno, Pan sarraceno y arroz, Pan verano, Pastel de manzana, Pastel de seitan, Picatostes, Redondo au levain, Redondo blanco con semillas, Redondo clásico, Redondo integral 100%, Redondo integral sin sal, Redondo maíz, Redondo Mestall, Redondo pan antiguo, Redondo sarraceno, Roscón mazapán, Roscón mazapán vegano, Triángulo de verduras</t>
+          <t>Aceite de oliva virgen extra, Bebida prebiotica con vinagre de granada, saborizada con granada, pomelo y arándano, Bebida prebiotica con vinagre de manzana, saborizada con granada y jengibre, Bebida prebiotica con vinagre de manzana, saborizada con jengibre y limón, Concentrado de granada, Concentrado de manzana, Concentrado de pera, Crema balsámica, Crema balsámica chipotle, Crema balsámica jalapeño, Raw Spiced Vinegar tonic with ginger and turmeric, Raw Spiced Vinegar tonic with honey, Raw Spiced Vinegar tonic with lemon and turmeric, Vinagre balsámico, Vinagre balsámico blanco, Vinagre con jugo de granada, Vinagre de alcohol blanco, Vinagre de arroz, Vinagre de calabaza, Vinagre de frambuesa, Vinagre de frambuesa con azúcar invertido, Vinagre de frambuesa con vinagre de sidra, Vinagre de granada, Vinagre de granada con azúcar invertido, Vinagre de granada con vinagre de sidra, Vinagre de granada dulce, Vinagre de manzana con aroma natural de jengibre y cúrcuma, Vinagre de manzana con azúcar invertido, Vinagre de manzana con extracto natural de jengibre y limón, Vinagre de manzana con zumo de manzana y frambuesa, Vinagre de pera, Vinagre de sidra, Vinagre de sidra con habanero, Vinagre de sidra con jalapeño, Vinagre de vino blanco, Vinagre de vino tinto</t>
         </is>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D22" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E22">
-        <v>31589</v>
+        <v>31671</v>
       </c>
       <c r="F22" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G22" t="s" s="2">
-        <v>155</v>
-[...5 lines deleted...]
-      <c r="J22" t="s">
         <v>156</v>
       </c>
+      <c r="H22" t="s">
+        <v>157</v>
+      </c>
+      <c r="I22">
+        <v>616948523</v>
+      </c>
+      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Bebida prebiotica con vinagre de granada, saborizada con granada, pomelo y arándano, Bebida prebiotica con vinagre de manzana, saborizada con granada y jengibre, Bebida prebiotica con vinagre de manzana, saborizada con jengibre y limón, Concentrado de granada, Concentrado de manzana, Concentrado de pera, Crema balsámica, Crema balsámica chipotle, Crema balsámica jalapeño, Raw Spiced Vinegar tonic with ginger and turmeric, Raw Spiced Vinegar tonic with honey, Raw Spiced Vinegar tonic with lemon and turmeric, Vinagre balsámico, Vinagre balsámico blanco, Vinagre con jugo de granada, Vinagre de alcohol blanco, Vinagre de arroz, Vinagre de calabaza, Vinagre de frambuesa, Vinagre de frambuesa con azúcar invertido, Vinagre de frambuesa con vinagre de sidra, Vinagre de granada, Vinagre de granada con azúcar invertido, Vinagre de granada con vinagre de sidra, Vinagre de granada dulce, Vinagre de manzana con aroma natural de jengibre y cúrcuma, Vinagre de manzana con azúcar invertido, Vinagre de manzana con extracto natural de jengibre y limón, Vinagre de manzana con zumo de manzana y frambuesa, Vinagre de pera, Vinagre de sidra, Vinagre de sidra con habanero, Vinagre de sidra con jalapeño, Vinagre de vino blanco, Vinagre de vino tinto</t>
+          <t>Carne de caldo de potro, Carne de caldo de ternera, Carne picada de potro, Carne picada de ternera, Chuleta de potro, Chuleta de ternera, Churrasco de potro, Churrasco de ternera, Entrecot de potro, Entrecot de ternera, Escalopín de potro, Escalopín de ternera, Filete de potro, Filete de ternera, Guisado de potro, Guisado de ternera, Hamburguesa de potro, Hamburguesa de ternera, Redondo de potro, Redondo de ternera, Solomillo de potro, Solomillo de ternera, Venas de potro, Venas de ternera</t>
         </is>
       </c>
       <c r="R22"/>
-      <c r="S22"/>
-      <c r="T22"/>
+      <c r="S22" t="s">
+        <v>158</v>
+      </c>
+      <c r="T22" t="s">
+        <v>159</v>
+      </c>
       <c r="U22"/>
       <c r="V22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D23" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E23">
-        <v>31671</v>
+        <v>31620</v>
       </c>
       <c r="F23" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="G23" t="s" s="2">
-        <v>161</v>
-[...7 lines deleted...]
-      <c r="J23"/>
+        <v>164</v>
+      </c>
+      <c r="H23">
+        <v>948131301</v>
+      </c>
+      <c r="I23"/>
+      <c r="J23" t="s" s="2">
+        <v>165</v>
+      </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>Carne de caldo de potro, Carne de caldo de ternera, Carne picada de potro, Carne picada de ternera, Chuleta de potro, Chuleta de ternera, Churrasco de potro, Churrasco de ternera, Entrecot de potro, Entrecot de ternera, Escalopín de potro, Escalopín de ternera, Filete de potro, Filete de ternera, Guisado de potro, Guisado de ternera, Hamburguesa de potro, Hamburguesa de ternera, Redondo de potro, Redondo de ternera, Solomillo de potro, Solomillo de ternera, Venas de potro, Venas de ternera</t>
+          <t>Aceite esencial de Ajedrea, Aceite esencial de Albahaca, Aceite esencial de Alcaravea, Aceite esencial de Anís estrellado, Aceite esencial de Árbol del té, Aceite esencial de Bergamota, Aceite esencial de Canela, Aceite esencial de Cardamomo, Aceite esencial de Cedro, Aceite esencial de Cilantro, Aceite esencial de Ciprés, Aceite esencial de Citronela, Aceite esencial de Clavo, Aceite esencial de Cúrcuma, Aceite esencial de Enebro, Aceite esencial de Eneldo, Aceite esencial de Espliego, Aceite esencial de Estragón, Aceite esencial de Eucalipto, Aceite esencial de Gaulteria, Aceite esencial de Geranio Bourbon, Aceite esencial de Hierbaluisa, Aceite esencial de Hinojo, Aceite esencial de Hisopo, Aceite esencial de Incienso, Aceite esencial de Jara, Aceite esencial de Jengibre, Aceite esencial de Laurel, Aceite esencial de Lavanda fina, Aceite esencial de Limón, Aceite esencial de Mandarina roja, Aceite esencial de Mejorana, Aceite esencial de Menta, Aceite esencial de Mirra, Aceite esencial de Naranja dulce, Aceite esencial de Niaouli, Aceite esencial de Nuez Moscada, Aceite esencial de Orégano, Aceite esencial de Orégano en perlas, Aceite esencial de Pachuli, Aceite esencial de Palmarosa, Aceite esencial de Pino silvestre, Aceite esencial de Pomelo, Aceite esencial de Ravinstara, Aceite esencial de Romero, Aceite esencial de Salvia, Aceite esencial de Tomillo, Aceite esencial de Ylang-Ylang, Alimentos terminados para consumidor final, Bio Aloe Vera Premium, Fertile Goddess, Flowers of life ánimo, Flowers of life crisis, Flowers of life culpa, Flowers of life estrés, Flowers of life estudiantes, Flowers of life insomnio, Flowers of life pérdidas afectivas, Flowers of life protección, Flowers of life rescate, Flowers of life sentido de vida, Flowers of life temor, Happy menstrual cycle, Mamas Sacred Milk, Microbiota Baobab con fibra de Acacia, Passion Elixir</t>
         </is>
       </c>
       <c r="R23"/>
-      <c r="S23" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S23"/>
+      <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E24">
-        <v>31620</v>
+        <v>31540</v>
       </c>
       <c r="F24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G24" t="s" s="2">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H24">
-        <v>948131301</v>
-[...4 lines deleted...]
-      </c>
+        <v>948833077</v>
+      </c>
+      <c r="I24">
+        <v>609076948</v>
+      </c>
+      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24" t="inlineStr">
         <is>
-          <t>Aceite esencial de Ajedrea, Aceite esencial de Albahaca, Aceite esencial de Alcaravea, Aceite esencial de Anís estrellado, Aceite esencial de Árbol del té, Aceite esencial de Bergamota, Aceite esencial de Canela, Aceite esencial de Cardamomo, Aceite esencial de Cedro, Aceite esencial de Cilantro, Aceite esencial de Ciprés, Aceite esencial de Citronela, Aceite esencial de Clavo, Aceite esencial de Cúrcuma, Aceite esencial de Enebro, Aceite esencial de Eneldo, Aceite esencial de Espliego, Aceite esencial de Estragón, Aceite esencial de Eucalipto, Aceite esencial de Gaulteria, Aceite esencial de Geranio Bourbon, Aceite esencial de Hierbaluisa, Aceite esencial de Hinojo, Aceite esencial de Hisopo, Aceite esencial de Incienso, Aceite esencial de Jara, Aceite esencial de Jengibre, Aceite esencial de Laurel, Aceite esencial de Lavanda fina, Aceite esencial de Limón, Aceite esencial de Mandarina roja, Aceite esencial de Mejorana, Aceite esencial de Menta, Aceite esencial de Mirra, Aceite esencial de Naranja dulce, Aceite esencial de Niaouli, Aceite esencial de Nuez Moscada, Aceite esencial de Orégano, Aceite esencial de Orégano en perlas, Aceite esencial de Pachuli, Aceite esencial de Palmarosa, Aceite esencial de Pino silvestre, Aceite esencial de Pomelo, Aceite esencial de Ravinstara, Aceite esencial de Romero, Aceite esencial de Salvia, Aceite esencial de Tomillo, Aceite esencial de Ylang-Ylang, Alimentos terminados para consumidor final, Bio Aloe Vera Premium, Fertile Goddess, Flowers of life ánimo, Flowers of life crisis, Flowers of life culpa, Flowers of life estrés, Flowers of life estudiantes, Flowers of life insomnio, Flowers of life pérdidas afectivas, Flowers of life protección, Flowers of life rescate, Flowers of life sentido de vida, Flowers of life temor, Happy menstrual cycle, Mamas Sacred Milk, Microbiota Baobab con fibra de Acacia, Passion Elixir</t>
+          <t>Acelga, Aguacate, Alcachofa en conserva, Alcachofa limpia y cortada, Alubia blanca, Alubia negra, Alubia pinta, Arroz blanco, Arroz integral, Boniato, Borraja limpia y cortada, Calabacín, Calabaza limpia y cortada, Cardo al natural, Cardo limpio y cortado, Cebolleta, Cogollos, Confitura de tomate, Crema de brócoli, Crema de calabacín, Crema de coliflor, Crema de zanahoria, Espárrago blanco conserva, Garbanzo pedrosillano, Gazpacho , Guisantes en conserva, Judia verde, Judías verdes en conserva, Kiwi, Lechuga, Lenteja pardina, Limón, Mandarinas, Manzanas, Melocotón, Melón, Menestra en conserva, Mermelada de albaricoque, Mermelada de arándano, Mermelada de ciruela, Mermelada de fresas, Mermelada de manzana, Mermelada de melocotón, Mermelada de naranja amarga, Naranjas, Patata, Peras, Pimiento piquillo conserva, Pimiento rojo, Pimiento verde, Sandia, Tomate, Tomate frito 0.0, Tomate frito con queso ricotta, Tomate triturado, Zanahoria</t>
         </is>
       </c>
       <c r="R24"/>
-      <c r="S24"/>
+      <c r="S24" t="inlineStr">
+        <is>
+          <t>Aceitunas, Albaricoques, Almendras, Barbecho, Borraja, Cebolla, Cerezas, Cogollo, Erial, Frutal multicultivo, Guisante, Hortalizas multicultivo invernadero, Melocotones, Pasto arbustivo, Trigo blando</t>
+        </is>
+      </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
+        <v>171</v>
+      </c>
+      <c r="D25" t="s">
         <v>172</v>
       </c>
-      <c r="D25" t="s">
+      <c r="E25">
+        <v>31800</v>
+      </c>
+      <c r="F25" t="s">
         <v>173</v>
       </c>
-      <c r="E25">
-[...2 lines deleted...]
-      <c r="F25" t="s">
+      <c r="G25" t="s" s="2">
         <v>174</v>
       </c>
-      <c r="G25" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H25">
-        <v>948833077</v>
+        <v>948563352</v>
       </c>
       <c r="I25">
-        <v>609076948</v>
+        <v>607271163</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q25" t="s">
+        <v>175</v>
       </c>
       <c r="R25"/>
-      <c r="S25" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T25"/>
+      <c r="S25" t="s">
+        <v>176</v>
+      </c>
+      <c r="T25" t="s">
+        <v>177</v>
+      </c>
       <c r="U25"/>
       <c r="V25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>178</v>
+      </c>
+      <c r="B26" t="s">
+        <v>179</v>
+      </c>
       <c r="C26" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D26" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="E26">
-        <v>31800</v>
+        <v>31191</v>
       </c>
       <c r="F26" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="G26" t="s" s="2">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="H26">
-        <v>948563352</v>
+        <v>948302450</v>
       </c>
       <c r="I26">
-        <v>607271163</v>
-[...1 lines deleted...]
-      <c r="J26"/>
+        <v>650976360</v>
+      </c>
+      <c r="J26" t="s">
+        <v>184</v>
+      </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26" t="s">
-        <v>180</v>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>Anacardos, Anís, Azúcar de caña, Azúcar de caña granulado, Azúcar de coco, Cacahuetes, Cacao, Cacao puro, Cacao soluble con panela, Canela en polvo, Canela en rama, Cardamomo, Cilantro, Clavo, Comino, Corteza de cacao, Crema de anacardos, Crema de avellanas con chocolate, Crema de cacahuetes con chocolate, Cúrcuma en polvo, Curry fuerte, Curry suave, Dátiles Deglet Nur deshidratados, Garam masala, Hibisco, Infusión de manzana con hibisco, Jengibre en polvo, Mango deshidratado, Mate, Menta, Mezcla de frutos secos, Nuez de Macadamia, Nuez moscada, Pimienta blanca, Pimienta negra, Piña deshidratada, Pu-ehr, Quinoa, Rooibos con canela y naranja, Rooibos con fresa y vainilla, Rooibos con frutas rojas, Rooibos con jengibre y limón, Rooibos con menta, Rooibos con vainilla, Rooibos natural, Rooibos Zulu (con especias digestivas), Té azul Oolong, Té blanco, Té blanco con pétalos de flores, Té Earl Grey, Té negro, Té negro con arándanos, Té negro con canela, Té negro con caramelo, Té negro con frutos del bosque, Té negro con manzana y especias, Té negro con menta, Té negro con naranja y chocolate, Té negro con regaliz, Té negro Darjeeling, Té negro English Breakfast, Té negro Lien Son, Té negro Pakistani, Té negro Phongsaly, Té negro Rose Congou, Té negro tonificante, Té verde Bruma de Jade, Té verde con cítricos, Té verde con especias, Té verde con flores de jazmín, Té verde con jengibre y limón, Té verde con mango, Té verde con menta moruno, Té verde Darjeeling, Té verde Earl Grey, Té verde Gundpower, Té verde Himalaya, Té verde Kandy, Té verde Matcha, Té verde Pin Ho Jade, Té verde Sencha</t>
+        </is>
       </c>
       <c r="R26"/>
-      <c r="S26" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S26"/>
+      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>183</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B27"/>
       <c r="C27" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D27" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E27">
-        <v>31191</v>
+        <v>31500</v>
       </c>
       <c r="F27" t="s">
-        <v>187</v>
+        <v>104</v>
       </c>
       <c r="G27" t="s" s="2">
         <v>188</v>
       </c>
       <c r="H27">
-        <v>948302450</v>
+        <v>948820865</v>
       </c>
       <c r="I27">
-        <v>650976360</v>
-[...3 lines deleted...]
-      </c>
+        <v>608320704</v>
+      </c>
+      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="inlineStr">
         <is>
-          <t>Anacardos, Anís, Azúcar de caña, Azúcar de caña granulado, Azúcar de coco, Cacahuetes, Cacao, Cacao puro, Cacao soluble con panela, Canela en polvo, Canela en rama, Cardamomo, Cilantro, Clavo, Comino, Corteza de cacao, Crema de anacardos, Crema de avellanas con chocolate, Crema de cacahuetes con chocolate, Cúrcuma en polvo, Curry fuerte, Curry suave, Dátiles Deglet Nur deshidratados, Garam masala, Hibisco, Infusión de manzana con hibisco, Jengibre en polvo, Mango deshidratado, Mate, Menta, Mezcla de frutos secos, Nuez de Macadamia, Nuez moscada, Pimienta blanca, Pimienta negra, Piña deshidratada, Pu-ehr, Quinoa, Rooibos con canela y naranja, Rooibos con fresa y vainilla, Rooibos con frutas rojas, Rooibos con jengibre y limón, Rooibos con menta, Rooibos con vainilla, Rooibos natural, Rooibos Zulu (con especias digestivas), Té azul Oolong, Té blanco, Té blanco con pétalos de flores, Té Earl Grey, Té negro, Té negro con arándanos, Té negro con canela, Té negro con caramelo, Té negro con frutos del bosque, Té negro con manzana y especias, Té negro con menta, Té negro con naranja y chocolate, Té negro con regaliz, Té negro Darjeeling, Té negro English Breakfast, Té negro Lien Son, Té negro Pakistani, Té negro Phongsaly, Té negro Rose Congou, Té negro tonificante, Té verde Bruma de Jade, Té verde con cítricos, Té verde con especias, Té verde con flores de jazmín, Té verde con jengibre y limón, Té verde con mango, Té verde con menta moruno, Té verde Darjeeling, Té verde Earl Grey, Té verde Gundpower, Té verde Himalaya, Té verde Kandy, Té verde Matcha, Té verde Pin Ho Jade, Té verde Sencha</t>
+          <t>Aceituna, Aguacate en dados, Ajete, Ajo, Ajo pelado, Albaricoque, Alcachofa, Apio, Arándanos, Banana, Berenjena, Boletus edulis, Brócoli, Calabacín, Calabaza, Cebolla, Cereza, Champiñón, Ciruela, Coco, Col rizada, Coles de Bruselas, Coliflor, Espárragos, Espinaca, Frambuesa, Fresa, Fruta del dragón, Grosellas, Guacamole, Guinda, Guisante, Haba, Hinojo, Judías amarillas, Judías verdes, Jugo de maracuyá, Kiwi, Limón, Maíz, Mango, Mango en conserva, Manzana, Maracuyá, Mazorca de maíz, Mora, Nabo, Naranja, Papaya, Pepino, Pera, Pimiento, Pimientos, Piña, Piña en conserva, Pomelo, Puerro, Pulpa de aguacate, Puré de banano, Puré de mango, Puré de maracuyá, Romanesco, Shiitake, Tomate, Yaca, Yaca en conserva, Yaca escaldada, Zanahoria</t>
         </is>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B28"/>
       <c r="C28" t="s">
+        <v>190</v>
+      </c>
+      <c r="D28" t="s">
         <v>191</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28">
+        <v>31014</v>
+      </c>
+      <c r="F28" t="s">
+        <v>91</v>
+      </c>
+      <c r="G28" t="s" s="2">
         <v>192</v>
       </c>
-      <c r="E28">
-[...7 lines deleted...]
-      </c>
       <c r="H28">
-        <v>948820865</v>
+        <v>948123831</v>
       </c>
       <c r="I28">
-        <v>608320704</v>
+        <v>606408612</v>
       </c>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>Aceituna, Aguacate en dados, Ajete, Ajo, Ajo pelado, Albaricoque, Alcachofa, Apio, Arándanos, Banana, Berenjena, Boletus edulis, Brócoli, Calabacín, Calabaza, Cebolla, Cereza, Champiñón, Ciruela, Coco, Col rizada, Coles de Bruselas, Coliflor, Espárragos, Espinaca, Frambuesa, Fresa, Fruta del dragón, Grosellas, Guacamole, Guinda, Guisante, Haba, Hinojo, Judías amarillas, Judías verdes, Jugo de maracuyá, Kiwi, Limón, Maíz, Mango, Mango en conserva, Manzana, Maracuyá, Mazorca de maíz, Mora, Nabo, Naranja, Papaya, Pepino, Pera, Pimiento, Pimientos, Piña, Piña en conserva, Pomelo, Puerro, Pulpa de aguacate, Puré de banano, Puré de mango, Puré de maracuyá, Romanesco, Shiitake, Tomate, Yaca, Yaca en conserva, Yaca escaldada, Zanahoria</t>
+          <t>Alubia blanca en conserva, Arándano rojo deshidratado con zumo de manzana, Arándano rojo deshidratado con zumo de manzana mitades, Boletus deshidratado, Chantarela deshidratada, Corazones de alcachofa, Escalivada, Garbanzo en conserva, Gazpacho, Guisantes, Judía verde, Lenteja en conserva , Maíz en conserva, Mermelada de albaricoque, Mermelada de arándano, Mermelada de ciruela, Mermelada de fresa, Pimiento piquillo, Piñón, Polvo de hongo, Rehisi deshidratado, Risoto de boletus, Risoto de chantarela, Risoto de shiitake, Risoto de trompeta negra, Risoto de trufa, Shiitake deshidratada, Tomate frito, Tomate triturado, Trompeta negra deshidratada, Trufa deshidratada</t>
         </is>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
+        <v>194</v>
+      </c>
+      <c r="D29" t="s">
         <v>195</v>
       </c>
-      <c r="D29" t="s">
+      <c r="E29">
+        <v>31580</v>
+      </c>
+      <c r="F29" t="s">
+        <v>130</v>
+      </c>
+      <c r="G29" t="s">
         <v>196</v>
       </c>
-      <c r="E29">
-[...5 lines deleted...]
-      <c r="G29" t="s" s="2">
+      <c r="H29">
+        <v>948693043</v>
+      </c>
+      <c r="I29">
+        <v>629401803</v>
+      </c>
+      <c r="J29" t="s">
         <v>197</v>
       </c>
-      <c r="H29">
-[...5 lines deleted...]
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>Alubia blanca en conserva, Arándano rojo deshidratado con zumo de manzana, Arándano rojo deshidratado con zumo de manzana mitades, Boletus deshidratado, Chantarela deshidratada, Corazones de alcachofa, Escalivada, Garbanzo en conserva, Gazpacho, Guisantes, Judía verde, Lenteja en conserva , Maíz en conserva, Mermelada de albaricoque, Mermelada de arándano, Mermelada de ciruela, Mermelada de fresa, Pimiento piquillo, Piñón, Polvo de hongo, Rehisi deshidratado, Risoto de boletus, Risoto de chantarela, Risoto de shiitake, Risoto de trompeta negra, Risoto de trufa, Shiitake deshidratada, Tomate frito, Tomate triturado, Trompeta negra deshidratada, Trufa deshidratada</t>
+          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de albaricoque con sirope de ágave, Mermelada de arándanos, Mermelada de arándanos con sirope de ágave, Mermelada de ciruela, Mermelada de ciruela con sirope de ágave, Mermelada de fresa, Mermelada de frutas del bosque con sirope de ágave, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
         </is>
       </c>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>198</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
         <v>199</v>
       </c>
       <c r="D30" t="s">
         <v>200</v>
       </c>
       <c r="E30">
-        <v>31580</v>
+        <v>31868</v>
       </c>
       <c r="F30" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="G30" t="s">
         <v>201</v>
       </c>
+      <c r="G30" t="s" s="2">
+        <v>202</v>
+      </c>
       <c r="H30">
-        <v>948693043</v>
+        <v>948316006</v>
       </c>
       <c r="I30">
-        <v>629401803</v>
-[...3 lines deleted...]
-      </c>
+        <v>628088556</v>
+      </c>
+      <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Acelga, Acelga al natural, Achicoria, Adzuki, Aguacate, Ajo blanco, Ajo fresco, Ajo morado, Ajo picado, Albahaca , Albaricoque, Alcachofa, Alcachofa en conserva, Alimentos terminados para consumidor final, Almendra con cáscara, Almendra cruda con piel, Almendra cruda repelada, Almendra tostada repelada, Almendras, Almidón de raíz de kuzu, Aloe vera, Alubia blanca, Alubia blanca al natural, Alubia blanca con verduras, Alubia canela, Alubia pinta, Alubia roja extra, Anacardos, Apio, Apio nabo, Apionabo, Arándano rojo, Arándano rojo sin azúcar deshidratado con zumo de manzana, Arándanos, Arroz basmati blanco, Arroz basmati integral, Arroz blanco, Arroz inflado con chocolate, Arroz integral, Arroz negro, Arroz rojo, Arroz semi-integral, Avelinas, Avellana cruda sin piel, Avellanas tostadas, Azúcar blanco, Azúcar moreno, Berenjena, Bolitas de cereales con chocolate, Bolitas de maíz con miel, Boniato, Borraja, Borraja al natural, Brainapple del mar, Breva, Brevas, Brocoli, Brócoli en conserva, Brotes de endivia, Bulgur, Cacahuete con cáscara y tostado, Cacahuete repelado frito y salado, Café molido arábica, Café molido descafeinado, Calabacín, Calabaza, Canela , Caqui, Cardo, Cardo al natural, Carne picada, Castaña, Castañas, Cebolla, Cebolleta, Cereza, Cerezas, Chalota, Champiñon, Champiñón laminado, Chips de banana, Chips de coco, Chips de garbanzo, Chips de mango, Chirimoya, Chirivia, Choco sésamo, Chucrut lombarda, Chucrut tradicional, Ciruela, Ciruelas, Ciruelas pasas, Coco, Coco en láminas, Coco-choc, Coditos, Cogollo, Col, Coles variadas, Coliflor, Colirabano, Comino, Compota de arándanos con zumo de uva, Compota de fresas con zumo de uva, Compota de frutos rojos con zumo de uva, Compota de Manzana, Cookies, Cookies con espelta, Cookies sin gluten con pepitas de chocolate, Copos avena, Cornflakes, Cous Cous integral trigo, Cous Cous sémola trigo duro, Crema calabacín, Crema calabaza, Crema de cacahuete, Crema de verduras, Cúrcuma, Curry , Dátiles, Endivia, Escalivada, Escarola, Espagueti 100% espelta integral, Espagueti blanco, Espagueti integral, Espárrago, Espárrago blanco, Espárrago blanco grueso, Espárrago verde, Espinaca, Espinaca al natural, Espiral 100% garbanzo, Espiral integral, Espirales, Espirales de verduras, Fideo blanco, Fideo Integral, Frambuesas, Fresas, Galleta, Galleta con espelta, Galleta de avena, Galleta fondo chocolate, Galleta rellena de chocolate y avellana, Galleta sin gluten, Galleta sin gluten fondo chocolate, Garbanzo, Garbanzo al natural, Garbanzo blanco lechoso, Garbanzo con verduras, Gazpacho, Granada, Guindilla, Guindilla en conserva, Guindillas, Guisante, Guisantes al natural, Habas, Harina de sarraceno, Higos, Higos secos, Hinojo, Huevos, Jamón cocido, Jengibre , Judia verde, Judia verde plana, Judía verde redonda al natural, Kimchi baechu, Kimchi daikon, Kimchi mediterráneo, Kiwi, Laurel , Leche entera, Lechuga, Lengua, Lenteja, Lenteja al natural, Lenteja con verduras, Lenteja roja coral, Lenteja verde, Lima, Limón, Limonada, Macarrón 100% espelta integral, Macarrón blanco, Macarrón integral, Macedonia de verduras, Maíz, Maíz dulce, Maíz palomitero, Mandarina, Mango, Manzanas, Mayonesa, Melocotón, Melocotón en almíbar, Melón, Membrillo , Menestra de verduras, Mermelada de albaricoque, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja amarga, Mermelada de naranja dulce, Mijo pelado, Mix frutos secos, Mora, Mozzarella, Muesli familiar, Muesli laxante, Nabo, Naranja, Nectarina, Nísperos, Nueces, Nuez trozo, Orejones albaricoque, Pak choi, Palmera, Palmera con espelta, Palmera de chocolate, Pan de molde espelta, Panela, Papaya, Paraguayo, Paraguayos, Pasta de té, Patata, Pepino, Pera, Peras, Perejil, Perlas de avena, Physalis, Pimentón dulce, Pimienta blanca, Pimienta negra en grano, Pimiento, Pimiento del piquillo entero, Pimiento morrón tiras, Pimiento piquillo tiras, Pimientos, Piña, Piñones, Pipas de girasol, Pistachos tostados, Pitahaya, Plátano, Platerina, Polvorón, Polvorón chocolate blanco, Polvorón chocolate con espelta, Polvorón chocolate negro, Polvorón con espelta, Pomelo, Puerro, Puerro al natural, Puerro en salmuera, Queso crema, Quinoa, Quinoa hinchada, Rabanito, Remolacha, Remolacha en tiras, Remolacha rallada, Remolacha roja en conserva, Romanescu, Roski de anís, Roski de anís con espelta, Salsa boloñesa, Sandía, Semillas de amapola, Semillas de calabaza, Semillas de chia, Semillas de girasol, Semillas de lino dorado, Semillas de sésamo crudo, Semillas ensalada, Sésamo tostado, Seta cardo, Setas, Sirope de agave, Snack de maíz, Soja texturizada, Tahín blanco, Tahín integral, Te Kukicha, Té verde, Tomate, Tomate entero, Tomate entero en agua de mar, Tomate frito, Tomate frito 0% conserva, Tomate frito a la Navarra en conserva, Tomate seco en aceite oliva, Tomate triturado, Tomates, Tomillo , Topinambur, Trigo sarraceno, Uva, Uvas, Uvas pasas, Yogur natural, Zanahoria, Zanahoria en tiras, Zumo de limón, Zumo de mandarina, Zumo de manzana, Zumo de manzana con vinagre de sidra, Zumo de manzana y kiwi, Zumo de melocotón, Zumo de melocotón y uva, Zumo de naranja, Zumo de pera, Zumo de pera con limón, Zumo de uva negra</t>
+          <t>Avena descascarillada, Avenilla, Cascarilla de avena, Cascarilla de avena granulada, Copos de avena, Copos de cebada, Copos de centeno, Copos de trigo, Copos de trigo espelta, Harina de avena, Perlas de avena, Salvado de avena</t>
         </is>
       </c>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>203</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
         <v>204</v>
       </c>
       <c r="D31" t="s">
         <v>205</v>
       </c>
       <c r="E31">
-        <v>31868</v>
+        <v>31191</v>
       </c>
       <c r="F31" t="s">
         <v>206</v>
       </c>
       <c r="G31" t="s" s="2">
         <v>207</v>
       </c>
-      <c r="H31">
-[...5 lines deleted...]
-      <c r="J31"/>
+      <c r="H31" t="s">
+        <v>208</v>
+      </c>
+      <c r="I31" t="s">
+        <v>209</v>
+      </c>
+      <c r="J31" t="s">
+        <v>210</v>
+      </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>Avena descascarillada, Avenilla, Cascarilla de avena, Cascarilla de avena granulada, Copos de avena, Copos de cebada, Copos de centeno, Copos de trigo, Copos de trigo espelta, Harina de avena, Perlas de avena, Salvado de avena</t>
+          <t>Albóndiga de cerdo, Bovino, Chuleta de ternera, Churrasco de ternera, Cordero, Cuello de cordero, Entrecot de ternera, Falda de cordero, Falda de vacuno, Filete de potro, Filete de ternera, Guisar potro, Hamburguesa de cerdo, Hueso vacuno, Lomo de cerdo, Magro de cerdo, Magro para cocido ternera, Paletilla de cordero, Picadillo vacuno, Pierna de cordero, Redondo falso vacuno, Redondo ternera, Solomillo de ternera, Ternera de guisar</t>
         </is>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="D32" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="E32">
-        <v>31191</v>
+        <v>31560</v>
       </c>
       <c r="F32" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="G32" t="s" s="2">
-        <v>212</v>
-[...6 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="H32">
+        <v>948692977</v>
+      </c>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>Albóndiga de cerdo, Bovino, Chuleta de ternera, Churrasco de ternera, Cordero, Cuello de cordero, Entrecot de ternera, Falda de cordero, Falda de vacuno, Filete de potro, Filete de ternera, Guisar potro, Hamburguesa de cerdo, Hueso vacuno, Lomo de cerdo, Magro de cerdo, Magro para cocido ternera, Paletilla de cordero, Picadillo vacuno, Pierna de cordero, Redondo falso vacuno, Redondo ternera, Solomillo de ternera, Ternera de guisar</t>
+          <t>Albaricoque congelado, Arándano azul, Arándano congelado, Azúcar, Cereza congelada, Concentrado de fresa, Concentrado de limón, Conminuted de limón, Conminuted de mandarina , Conminuted de naranja amarga, Conminuted de naranja dulce, Conminuted de naranja Sanguina, Conminuted de pomelo , Dummy de limón, Dummy de mandarina, Dummy de naranja amarga, Dummy de naranja dulce, Dummy de naranja Sanguina, Dummy de pomelo, Frambuesa congelada, Fresa, Fresa (trozos y cubos), Fresa congelada, Higo congelado, Manzana particulada, Mermelada de albaricoque, Mermelada de arándano y frambuesa, Mermelada de arándanos, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Mermelada de mora extra, Mermelada de naranja, Miel, Mora, Nectarina particulada, Particulado de albaricoque, Particulados de melocotón con piel, Particulados de melocotón sin piel, Pera particulada, Picadillo de limón, Piel de manzana, Pulpa de albaricoque, Pulpa de ciruela, Pulpa de limón con tiras de piel, Pulpa de mandarina con tiras de piel, Pulpa de naranja amarga con tiras de piel, Pulpa de naranja dulce con tiras de piel, Pulpa de naranja Sanguina con tiras de piel, Pulpa de pomelo con tiras de piel, Purafruta de fresa, Purafruta de melocotón, Puré de albaricoque, Puré de arándano, Puré de banano, Puré de boniato, Puré de bróculi, Puré de calabacín, Puré de calabaza, Puré de chirivia, Puré de ciruela, Puré de coliflor, Puré de espinaca, Puré de frambuesa, Puré de fresa con semillas, Puré de fresa sin semillas, Puré de grosella negra, Puré de guisantes, Puré de higo, Puré de Kale, Puré de kiwi, Puré de maíz, Puré de manzana, Puré de melocotón, Puré de membrillo, Puré de mora, Puré de nabo, Puré de nectarina, Puré de pera, Puré de pimiento, Puré de piña, Puré de zanahoria, Semillas de frambuesa, Semillas de fresa, Sirope de agave, Zumo de bayas de Goji</t>
         </is>
       </c>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D33" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E33">
-        <v>31560</v>
+        <v>31514</v>
       </c>
       <c r="F33" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G33" t="s" s="2">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H33">
-        <v>948692977</v>
-[...1 lines deleted...]
-      <c r="I33"/>
+        <v>948830148</v>
+      </c>
+      <c r="I33">
+        <v>639157987</v>
+      </c>
       <c r="J33" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
-      <c r="Q33" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q33" t="s">
+        <v>223</v>
       </c>
       <c r="R33"/>
       <c r="S33"/>
       <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B34"/>
       <c r="C34" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D34" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="E34">
-        <v>31514</v>
+        <v>31160</v>
       </c>
       <c r="F34" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G34" t="s" s="2">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H34">
-        <v>948830148</v>
+        <v>948128411</v>
       </c>
       <c r="I34">
-        <v>639157987</v>
+        <v>679496905</v>
       </c>
       <c r="J34" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34" t="s">
-        <v>228</v>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>Aros de cacao chocolate blanco- Galleta cobertura de chocolate blanco, Aros de chocolate blanco, Aros de chocolate negro, Aros de chocolate-galleta eko con cobertura de chocolate, Avelinas, Biochoc &amp; Cream, Biochoc &amp; cream de trigo espelta, Coco-choc, Coco-choc con harina de trigo espelta, Cocos con fondo de chocolate, Cookies, Cookies con chips de chocolate sin lactosa, Cookies con harina de trigo espelta, Cookies de cacao con pepitas de chocolate blanco, Cookies de Trigo Sarraceno y Avena, Cookies de Trigo Sarraceno y Avena integral con chips de chocolate, Cookies sin gluten con pepitas de chocolate, Galleta bio (sin gluten), Galleta bio fondo chocolate (sin gluten), Galleta cacao chips chocolate, Galleta choco choc, Galleta con cúrcuma, Galleta con té matcha, Galleta de avena, Galleta de avena integral, Galleta de avena integral sin azúcar, Galleta de avena sin azúcar, Galleta de cacao con chips de chocolate, Galleta de naranja con fondo de chocolate, Galleta eko bio, Galleta eko bio con fondo chocolate con harina de trigo espelta, Galleta eko bio con harina de trigo espelta, Galleta eko bio fondo chocolate, Galleta eko con pepitas de chocolate con harina de trigo espelta, Galleta jengibre con chocolate, Galleta María Integral, Galleta María proteica, Galleta proteica de cacao, Galleta proteica de cacao con fondo de chocolate blanco, Galleta rellena de chocolate y avellana protéica, Galleta rellena de crema blanca proteica de cacao, Galleta rellenas chocolate y avellana, Galleta rellenas chocolate y avellana con harina de trigo espelta, Galleta tentaciones de sarraceno, Galleta trigo espelta con chip de chocolate, Galleta trigo espelta con fondo de chocolate, Galleta trigo integral alto contenido fibra, Galletas con copos de avena integral, Galletas con copos de avena integral y chips de chocolate, Galletas de copos de avena y canela, Galletas rellenas de chocolate, sin gluten, Lenguas, Lenguas con harinaa de trigo espelta, Lenguas de harina de trigo espelta, Mejicanos de naranja, Mejicanos de naranja con harina de trigo espelta, Palmera, Palmera con harina de trigo espelta, Palmera de chocolate, Palmera de chocolate con harina de trigo espelta, Polvorón, Polvorón chocolate, Polvorón chocolate blanco, Polvorón chocolate blanco con harina de trigo de espelta, Polvorón chocolate con harina de trigo espelta, Polvorón con chocolate, Polvorón con harina de trigo espelta, Roski de anís, Roski de anis con harina de trigo espelta, Tejas de coco, Tejas de coco con harina de trigo espelta</t>
+        </is>
       </c>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D35" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E35">
-        <v>31160</v>
+        <v>31330</v>
       </c>
       <c r="F35" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="G35" t="s" s="2">
         <v>233</v>
       </c>
+      <c r="G35" t="s">
+        <v>234</v>
+      </c>
       <c r="H35">
-        <v>948128411</v>
+        <v>948843360</v>
       </c>
       <c r="I35">
-        <v>679496905</v>
+        <v>948843387</v>
       </c>
       <c r="J35" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
-      <c r="Q35" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q35" t="s">
+        <v>236</v>
       </c>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D36" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E36">
-        <v>31330</v>
+        <v>31570</v>
       </c>
       <c r="F36" t="s">
-        <v>238</v>
-[...5 lines deleted...]
-        <v>948843360</v>
+        <v>240</v>
+      </c>
+      <c r="G36" t="s" s="2">
+        <v>241</v>
+      </c>
+      <c r="H36" t="s">
+        <v>242</v>
       </c>
       <c r="I36">
-        <v>948843387</v>
+        <v>616414012</v>
       </c>
       <c r="J36" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-      <c r="Q36" t="s">
-        <v>241</v>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>Acelga, Alubia blanca, Alubia roja, Alubias con verduras, Borraja, Cardo, Champiñon entero, Champiñon laminado, Corazones de alcachofa, Crema de calabacín, Crema de calabaza, Crema de verduras, Espárrago blanco, Garbanzo, Garbanzos con espinacas, Garbanzos con verduras, Garbazos, Gazpacho, Guisantes, Judión, Ketchup, Lentejas, Lentejas con verduras, Maíz dulce, Menestra de verduras, Mermelada albaricoque, Mermelada de Frambuesa, Mermelada naranja amarga, Pimiento piquillo entero, Pimiento piquillo tiras, Puerro extrafino, Salsa de tomate, Tomate entero al natural, Tomate triturado</t>
+        </is>
       </c>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="D37" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E37">
-        <v>31570</v>
+        <v>31440</v>
       </c>
       <c r="F37" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="G37" t="s" s="2">
-        <v>246</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>248</v>
+      </c>
+      <c r="H37">
+        <v>948880696</v>
       </c>
       <c r="I37">
-        <v>616414012</v>
+        <v>607433689</v>
       </c>
       <c r="J37" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>Acelga, Alubia blanca, Alubia roja, Alubias con verduras, Borraja, Cardo, Champiñon entero, Champiñon laminado, Corazones de alcachofa, Crema de calabacín, Crema de calabaza, Crema de verduras, Espárrago blanco, Garbanzo, Garbanzos con espinacas, Garbanzos con verduras, Garbazos, Gazpacho, Guisantes, Judión, Ketchup, Lentejas, Lentejas con verduras, Maíz dulce, Menestra de verduras, Mermelada albaricoque, Mermelada de Frambuesa, Mermelada naranja amarga, Pimiento piquillo entero, Pimiento piquillo tiras, Puerro extrafino, Salsa de tomate, Tomate entero al natural, Tomate triturado</t>
+          <t>Abedul, Acai, Aciano, Agrimonia, Ajedrea, Ajenjo, Ajo, Albahaca, Alcachofa, Altas defensas, Angélica, Anís manzanilla dulce y regalíz, Anís manzanilla regaliz, Anís menta regaliz, Anís menta y regalíz, Anís verde, Arándano hojas, Armonía vital, Arnica, Artemisa, Avena, Bardana, Bienestar hepático, Bio Té Del, Bio Té Dor, BioTé DEL, BioTé DOR, BioTé ZEN, Biotisana circulación, Biotisana Defensas, Biotisana Detox, Biotisana Digestión, Biotisana Hepática, Biotisana intestinal, Biotisana mujer, Biotisana relax, Biotisana renal, Biotisana respiración, Biotisana vigor, Boldo, Bolsa de pastor, Buena circulación, Caléndula, Canela, Cardo mariano, Cáscara de limón, Cáscara de naranja, Castaño de Indias, Cebolla, Celidonia, Centaurea menor, Chips de manzana, Ciprés, Cola de caballo, Cola de caballo menta vara de oro, Comino, Consuelda, Dados de manzana, Diente de león, Digestión ligera, Digestiva, Dulces Sueños, Edulkorante natural, Enebro, English breakfast broken, Epilobium, Equinácea, Escaramujo, Espino blanco, Estragón, Eucalipto, Eufrasia, Frángula, Fresno, Frutal coco, Frutas del bosque, Fucus, Fumaria, Gayuba, Gingko, Gordolobo, Grosellero negro, Hibisco, Hiedra, Hierbabuena, Hierbaluisa, Hierbas culinarias Barbacoa, Hierbas culinarias Carnes blancas, Hierbas culinarias Ensaladas, Hierbas culinarias Hierbas provenzales, Hierbas culinarias Pasta, Hierbas culinarias Pescados, Hierbas culinarias Sopas y estofados, Hinojo, Hinojo anís lemongrass, Hinojo manzanilla stevia, Hinojo-manzanilla-stevia, Hipérico, Hisopo, Infusión Energika, Infusión Gastrika, Infusión Kalma, Infusión poleo kon menta, Infusión Protek, Jengibre, Jengibre citrus, Laurel, Lavanda, Lemongrass, Llantén, Lúpulo, Malva, Malvavisco, Manzanilla , Manzanilla amarga, Manzanilla dulce, Marrubio, Masala chai, Mate citrus, Mejorana, Meliloto, Melisa, Melisa tila canela, Melisa tila hierbaluisa, Melisa tila y canela, Menta piperita, Menta poleo, Mezcla cubierta de quesos, Mezcla ecorganic 1, Mezcla ecorganic 2, Mezcla ecorganic 3, Mezcla ecorganic 4, Milenrama, Momento detox, Moringa, Muérdago, Olivo, Orégano, Orgalife, Ortiga, Ortiga y hierbaluisa, Parietaria, Pasiflora, Perejil, Pimienta multicolor, Pura piel, Pura silueta, Puro detox, Puro diuretico, Rábano negro, Regaliz, Regulación intestinal, Relax, Relax reparador, Resfriado Tos, Respiración fácil, Respiración Feliz, Roiboos con melisa, Romero, Romero y melisa, Rooibos, Rooibos Naranja, Sales con hierbas para barbacoa, Sales con hierbas para ensaladas, Sales con hierbas para pastas, Sales con hierbas para pescados, Sales con hierbas para sopas y estofados, Sales con hierbas provenzales, Salud renal, Salvia, Sauce, Saúco, Savia de abedul, Silueta dorada, Spicy herbal tea, Stevia, Sticks de manzana, Sueños serenos, Té blanco, Té Earl Grey, Té English breackfast, Té jazmin, Té kukicha, Té matcha, Té negro, Té negro canela, Té negro con canela, Té negro dargeeling, Té rojo , Té rojo con hierbaluisa, Té rojo frutos del bosque, Té rojo hierbaluisa, Té rojo, frutas del bosque, Té rooibos lemongrass melisa caléndula regaliz, Te verde, Té verde citrus, Té verde con menta piperita, Té verde con naranja y limón (cytrus), Té verde hierbabuena, Té verde hierbaluisa anís, Té verde jazmín, Tensión, Tila, Tomillo, Tomillo equinácea e hisopo, Tripita Feliz, Tusilago, Valeriana, Vara de oro, Verbena, Vid Roja, Vita Green Tea, Vital Green Tea, Zanahoria</t>
         </is>
       </c>
       <c r="R37"/>
-      <c r="S37"/>
+      <c r="S37" t="inlineStr">
+        <is>
+          <t>Aceitunas, Acelga, Aromáticas condimentarias y medicinales, Avellanas, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Coliflor, Coliflor Romanescu, Endrino, Espinaca, Espino, Lechuga, Manzanas, Membrillo, Menta, Nueces, Pastos, Puerros, Tilo, Vid americana</t>
+        </is>
+      </c>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D38" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E38">
-        <v>31440</v>
+        <v>31174</v>
       </c>
       <c r="F38" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G38" t="s" s="2">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H38">
-        <v>948880696</v>
+        <v>948390104</v>
       </c>
       <c r="I38">
-        <v>607433689</v>
+        <v>687085242</v>
       </c>
       <c r="J38" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>Abedul, Acai, Aciano, Agrimonia, Ajedrea, Ajenjo, Ajo, Albahaca, Alcachofa, Altas defensas, Angélica, Anís manzanilla dulce y regalíz, Anís manzanilla regaliz, Anís menta regaliz, Anís menta y regalíz, Anís verde, Arándano hojas, Armonía vital, Arnica, Artemisa, Avena, Bardana, Bienestar hepático, Bio Té Del, Bio Té Dor, BioTé DEL, BioTé DOR, BioTé ZEN, Biotisana circulación, Biotisana Defensas, Biotisana Detox, Biotisana Digestión, Biotisana Hepática, Biotisana intestinal, Biotisana mujer, Biotisana relax, Biotisana renal, Biotisana respiración, Biotisana vigor, Boldo, Bolsa de pastor, Buena circulación, Caléndula, Canela, Cardo mariano, Cáscara de limón, Cáscara de naranja, Castaño de Indias, Cebolla, Celidonia, Centaurea menor, Chips de manzana, Ciprés, Cola de caballo, Cola de caballo menta vara de oro, Comino, Consuelda, Dados de manzana, Diente de león, Digestión ligera, Digestiva, Dulces Sueños, Edulkorante natural, Enebro, English breakfast broken, Epilobium, Equinácea, Escaramujo, Espino blanco, Estragón, Eucalipto, Eufrasia, Frángula, Fresno, Frutal coco, Frutas del bosque, Fucus, Fumaria, Gayuba, Gingko, Gordolobo, Grosellero negro, Hibisco, Hiedra, Hierbabuena, Hierbaluisa, Hierbas culinarias Barbacoa, Hierbas culinarias Carnes blancas, Hierbas culinarias Ensaladas, Hierbas culinarias Hierbas provenzales, Hierbas culinarias Pasta, Hierbas culinarias Pescados, Hierbas culinarias Sopas y estofados, Hinojo, Hinojo anís lemongrass, Hinojo manzanilla stevia, Hinojo-manzanilla-stevia, Hipérico, Hisopo, Infusión Energika, Infusión Gastrika, Infusión Kalma, Infusión poleo kon menta, Infusión Protek, Jengibre, Jengibre citrus, Laurel, Lavanda, Lemongrass, Llantén, Lúpulo, Malva, Malvavisco, Manzanilla , Manzanilla amarga, Manzanilla dulce, Marrubio, Masala chai, Mate citrus, Mejorana, Meliloto, Melisa, Melisa tila canela, Melisa tila hierbaluisa, Melisa tila y canela, Menta piperita, Menta poleo, Mezcla cubierta de quesos, Mezcla ecorganic 1, Mezcla ecorganic 2, Mezcla ecorganic 3, Mezcla ecorganic 4, Milenrama, Momento detox, Moringa, Muérdago, Olivo, Orégano, Orgalife, Ortiga, Ortiga y hierbaluisa, Parietaria, Pasiflora, Perejil, Pimienta multicolor, Pura piel, Pura silueta, Puro detox, Puro diuretico, Rábano negro, Regaliz, Regulación intestinal, Relax, Relax reparador, Resfriado Tos, Respiración fácil, Respiración Feliz, Roiboos con melisa, Romero, Romero y melisa, Rooibos, Rooibos Naranja, Sales con hierbas para barbacoa, Sales con hierbas para ensaladas, Sales con hierbas para pastas, Sales con hierbas para pescados, Sales con hierbas para sopas y estofados, Sales con hierbas provenzales, Salud renal, Salvia, Sauce, Saúco, Savia de abedul, Silueta dorada, Spicy herbal tea, Stevia, Sticks de manzana, Sueños serenos, Té blanco, Té Earl Grey, Té English breackfast, Té jazmin, Té kukicha, Té matcha, Té negro, Té negro canela, Té negro con canela, Té negro dargeeling, Té rojo , Té rojo con hierbaluisa, Té rojo frutos del bosque, Té rojo hierbaluisa, Té rojo, frutas del bosque, Té rooibos lemongrass melisa caléndula regaliz, Te verde, Té verde citrus, Té verde con menta piperita, Té verde con naranja y limón (cytrus), Té verde hierbabuena, Té verde hierbaluisa anís, Té verde jazmín, Tensión, Tila, Tomillo, Tomillo equinácea e hisopo, Tripita Feliz, Tusilago, Valeriana, Vara de oro, Verbena, Vid Roja, Vita Green Tea, Vital Green Tea, Zanahoria</t>
+          <t>Harina blanca de espelta, Harina blanca de trigo, Harina blanca de trigo fuerza, Harina integral centeno, Harina integral de espelta, Harina integral de trigo, Pan blanco con semillas, Pan de centeno, Pan de espelta, Pan de trigo con sésamo, Pan integral de trigo</t>
         </is>
       </c>
       <c r="R38"/>
-      <c r="S38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D39" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E39">
-        <v>31174</v>
+        <v>31500</v>
       </c>
       <c r="F39" t="s">
-        <v>258</v>
+        <v>104</v>
       </c>
       <c r="G39" t="s" s="2">
         <v>259</v>
       </c>
       <c r="H39">
-        <v>948390104</v>
-[...6 lines deleted...]
-      </c>
+        <v>948825955</v>
+      </c>
+      <c r="I39"/>
+      <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
-      <c r="Q39" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q39" t="s">
+        <v>260</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>261</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
         <v>262</v>
       </c>
       <c r="D40" t="s">
         <v>263</v>
       </c>
       <c r="E40">
-        <v>31500</v>
+        <v>31200</v>
       </c>
       <c r="F40" t="s">
-        <v>104</v>
+        <v>264</v>
       </c>
       <c r="G40" t="s" s="2">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="H40">
-        <v>948825955</v>
-[...1 lines deleted...]
-      <c r="I40"/>
+        <v>948550635</v>
+      </c>
+      <c r="I40">
+        <v>609486437</v>
+      </c>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D41" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="E41">
-        <v>31200</v>
+        <v>31587</v>
       </c>
       <c r="F41" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="G41" t="s" s="2">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="H41">
-        <v>948550635</v>
-[...4 lines deleted...]
-      <c r="J41"/>
+        <v>948695332</v>
+      </c>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>272</v>
+      </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
-      <c r="Q41" t="s">
-        <v>271</v>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>Alcachofa mitades, Alubia blanca, Alubia blanca con verduras, Alubia roja, Atún en aceite de oliva virgen extra, Bonito del norte en aceite de oliva virgen extra, Bonito en aceite de oliva virgen extra, Champiñón laminado, Espinacas, Garbanzos, Garbanzos con verduras, Guisante, Habas, Judia verde, Lentejas, Macedonia de verduras, Maíz dulce, Menestra, Pimiento rojo</t>
+        </is>
       </c>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
         <v>273</v>
       </c>
       <c r="D42" t="s">
         <v>274</v>
       </c>
       <c r="E42">
-        <v>31587</v>
+        <v>31713</v>
       </c>
       <c r="F42" t="s">
         <v>275</v>
       </c>
       <c r="G42" t="s" s="2">
         <v>276</v>
       </c>
       <c r="H42">
-        <v>948695332</v>
-[...4 lines deleted...]
-      </c>
+        <v>948453312</v>
+      </c>
+      <c r="I42">
+        <v>616756359</v>
+      </c>
+      <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
-      <c r="Q42" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q42" t="s">
+        <v>277</v>
       </c>
       <c r="R42"/>
-      <c r="S42"/>
-      <c r="T42"/>
+      <c r="S42" t="s">
+        <v>278</v>
+      </c>
+      <c r="T42" t="s">
+        <v>279</v>
+      </c>
       <c r="U42"/>
       <c r="V42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D43" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E43">
-        <v>31713</v>
+        <v>31241</v>
       </c>
       <c r="F43" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G43" t="s" s="2">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="H43">
-        <v>948453312</v>
-[...2 lines deleted...]
-        <v>616756359</v>
+        <v>948540197</v>
+      </c>
+      <c r="I43" t="s">
+        <v>284</v>
       </c>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="R43"/>
-      <c r="S43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S43"/>
       <c r="T43" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="U43"/>
       <c r="V43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D44" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E44">
-        <v>31241</v>
+        <v>31610</v>
       </c>
       <c r="F44" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="G44" t="s" s="2">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H44">
-        <v>948540197</v>
-[...4 lines deleted...]
-      <c r="J44"/>
+        <v>948130163</v>
+      </c>
+      <c r="I44">
+        <v>669871989</v>
+      </c>
+      <c r="J44" t="s">
+        <v>292</v>
+      </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
-      <c r="Q44" t="s">
-        <v>290</v>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Biscote bajo sal, Biscote blanco, Biscote espelta, Biscote fenolik, Biscote integral, Biscote integral con lino, Biscote integral de espelta, Biscote kamut, Biscote multicereal, Biscote proteico, Biscote sans sél á la farine bise, Biscotte à la farine bise</t>
+        </is>
       </c>
       <c r="R44"/>
       <c r="S44"/>
-      <c r="T44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
         <v>293</v>
       </c>
       <c r="D45" t="s">
         <v>294</v>
       </c>
       <c r="E45">
-        <v>31610</v>
+        <v>31100</v>
       </c>
       <c r="F45" t="s">
         <v>295</v>
       </c>
       <c r="G45" t="s" s="2">
         <v>296</v>
       </c>
-      <c r="H45">
-        <v>948130163</v>
+      <c r="H45" t="s">
+        <v>297</v>
       </c>
       <c r="I45">
-        <v>669871989</v>
-[...3 lines deleted...]
-      </c>
+        <v>675081796</v>
+      </c>
+      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>Biscote bajo sal, Biscote blanco, Biscote espelta, Biscote fenolik, Biscote integral, Biscote integral con lino, Biscote integral de espelta, Biscote kamut, Biscote multicereal, Biscote proteico, Biscote sans sél á la farine bise, Biscotte à la farine bise</t>
+          <t>Galletas de avena arándanos rojos, Galletas de avena con chocolate y almendra, Palitos de espelta con sésamo, Pan blanco trigo, Pan de khorasan, Pan de trigo, Pan de trigo sarraceno y arroz, Pan integral Espelta</t>
         </is>
       </c>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>298</v>
       </c>
-      <c r="B46"/>
+      <c r="B46" t="s">
+        <v>299</v>
+      </c>
       <c r="C46" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D46" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="E46">
-        <v>31100</v>
+        <v>31191</v>
       </c>
       <c r="F46" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="G46" t="s" s="2">
-        <v>301</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>303</v>
+      </c>
+      <c r="H46">
+        <v>948342755</v>
       </c>
       <c r="I46">
-        <v>675081796</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>686618243</v>
+      </c>
+      <c r="J46" t="s">
+        <v>304</v>
+      </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>Galletas de avena arándanos rojos, Galletas de avena con chocolate y almendra, Palitos de espelta con sésamo, Pan blanco trigo, Pan de khorasan, Pan de trigo, Pan de trigo sarraceno y arroz, Pan integral Espelta</t>
+          <t>Base de pizza clásica precocida, Contxas blancas, Ditalini blanco, Ditalini tricolor, Fideo blanco, Fusilli 6 colores, Fusilli albahaca, Fusilli blanco, Fusilli hierbas provenzales, Fusilli integral, Maccheroni blanco, Maccheroni con alga espirulina, Maccheroni integral, Nido di Tagliatelle con cúrcuma, Nido di Tagliatelle con pimiento de Espelette, Nido di Tagliatelle de espelta integral, Nido spaguetti blanco, Nido spaguetti de centeno integral, Nido spaguetti integral, Nido tagliatelle blanco, Nido tagliatelle integral, Tagilatelle albahaca, Tagliatelle curry, Tagliatelle hongo, Trompeta blanca, Trompeta Boletus edulis, Trompeta capricho italiano</t>
         </is>
       </c>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="B47"/>
       <c r="C47" t="s">
         <v>305</v>
       </c>
       <c r="D47" t="s">
         <v>306</v>
       </c>
       <c r="E47">
-        <v>31191</v>
+        <v>31714</v>
       </c>
       <c r="F47" t="s">
         <v>307</v>
       </c>
       <c r="G47" t="s" s="2">
         <v>308</v>
       </c>
       <c r="H47">
-        <v>948342755</v>
+        <v>948453301</v>
       </c>
       <c r="I47">
-        <v>686618243</v>
-[...3 lines deleted...]
-      </c>
+        <v>630725905</v>
+      </c>
+      <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-      <c r="Q47" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q47" t="s">
+        <v>309</v>
       </c>
       <c r="R47"/>
-      <c r="S47"/>
-      <c r="T47"/>
+      <c r="S47" t="s">
+        <v>310</v>
+      </c>
+      <c r="T47" t="s">
+        <v>311</v>
+      </c>
       <c r="U47"/>
       <c r="V47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="B48"/>
+        <v>312</v>
+      </c>
+      <c r="B48" t="s">
+        <v>313</v>
+      </c>
       <c r="C48" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="D48" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E48">
-        <v>31714</v>
+        <v>31513</v>
       </c>
       <c r="F48" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>119</v>
+      </c>
+      <c r="G48" t="s">
+        <v>316</v>
       </c>
       <c r="H48">
-        <v>948453301</v>
+        <v>948830271</v>
       </c>
       <c r="I48">
-        <v>630725905</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>605847469</v>
+      </c>
+      <c r="J48" t="s">
+        <v>317</v>
+      </c>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
-      <c r="Q48" t="s">
-        <v>314</v>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>Alubia, Arroz blanco, Arroz integral, Arroz rojo, Arroz semi integral, Avena Ivory, Cebada, Centeno, Garbanzo, Guisante, Habas, Harina blanca de centeno, Harina blanca de trigo, Harina blanca de trigo Aragón 03, Harina blanca de trigo Espelta, Harina de arroz, Harina de trigo Khorasan integral, Harina integral de avena, Harina integral de centeno, Harina integral de trigo, Harina integral de trigo Aragón 03, Harina integral de trigo Espelta, Harina semi integral de centeno, Harina semi integral de trigo Aragón 03, Harina semi integral de trigo Espelta, Lenteja Pardina, Mijo, Mostaza, Salvado de arroz, Sémola de trigo duro, Trigo Aragón 03, Trigo Bretón, Trigo Espelta, Trigo Khorasan, Trigo Sarraceno, Veza</t>
+        </is>
       </c>
       <c r="R48"/>
       <c r="S48" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>317</v>
-[...3 lines deleted...]
-      </c>
+        <v>319</v>
+      </c>
+      <c r="B49"/>
       <c r="C49" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D49" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E49">
-        <v>31513</v>
+        <v>31590</v>
       </c>
       <c r="F49" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>321</v>
+        <v>322</v>
+      </c>
+      <c r="G49" t="s" s="2">
+        <v>323</v>
       </c>
       <c r="H49">
-        <v>948830271</v>
-[...3 lines deleted...]
-      </c>
+        <v>948770131</v>
+      </c>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>Alubia, Arroz blanco, Arroz integral, Arroz rojo, Arroz semi integral, Avena Ivory, Cebada, Centeno, Garbanzo, Guisante, Habas, Harina blanca de centeno, Harina blanca de trigo, Harina blanca de trigo Aragón 03, Harina blanca de trigo Espelta, Harina de arroz, Harina de trigo Khorasan integral, Harina integral de avena, Harina integral de centeno, Harina integral de trigo, Harina integral de trigo Aragón 03, Harina integral de trigo Espelta, Harina semi integral de centeno, Harina semi integral de trigo Aragón 03, Harina semi integral de trigo Espelta, Lenteja Pardina, Mijo, Mostaza, Salvado de arroz, Sémola de trigo duro, Trigo Aragón 03, Trigo Bretón, Trigo Espelta, Trigo Khorasan, Trigo Sarraceno, Veza</t>
+          <t>Acelgas, Alubias blancas, Borraja , Cardo, Espárrago, Espinaca, Garbanzos , Guisante, Judía verde, Lentejas , Maíz, Pimientos Piquillo, Tiras de pimiento del piquillo, Tomate cubitado (o troceado), Tomate entero pelado (sin sal), Tomate frito, Tomate triturado</t>
         </is>
       </c>
       <c r="R49"/>
-      <c r="S49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>325</v>
+      </c>
+      <c r="B50" t="s">
+        <v>326</v>
+      </c>
       <c r="C50" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D50" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E50">
-        <v>31590</v>
+        <v>31591</v>
       </c>
       <c r="F50" t="s">
-        <v>327</v>
-[...8 lines deleted...]
-      <c r="J50" t="s">
         <v>329</v>
       </c>
+      <c r="G50" t="s">
+        <v>330</v>
+      </c>
+      <c r="H50" t="s">
+        <v>331</v>
+      </c>
+      <c r="I50">
+        <v>600320026</v>
+      </c>
+      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50" t="inlineStr">
         <is>
-          <t>Acelgas, Alubias blancas, Borraja , Cardo, Espárrago, Espinaca, Garbanzos , Guisante, Judía verde, Lentejas , Maíz, Pimientos Piquillo, Tiras de pimiento del piquillo, Tomate cubitado (o troceado), Tomate entero pelado (sin sal), Tomate frito, Tomate triturado</t>
+          <t>Aceite de girasol, Aceite de oliva, Acelga, Agave, Aguacate, Albaricoque, Alimentos terminados para consumidor final, Almendra, Almendra natural, Almendra repelada, Almendra tostada, Almendra tostada con aceite, Almidon de maíz, Almidón de mandioca, Alubia blanca, Alubia roja, Anacardos, Apio, Arroz, Avellana, Avellana tostada, Avena, Azúcar, Azúcar blanco, Azúcar panela, Barra de espelta, Bizcocho de espelta con algarroba, Bollo de espelta con algarroba, Bollo de espelta con pasas y nueces, Calabacín, Cebada, Cebolla, Cereza, Ciruela pasa, Cogollo, Coliflor, Corteza de vainilla, Crackers de espelta con aceitunas, Dátil, Dátil troceado, Espinaca, Extracto de hojas de olivo, Galleta de arroz con naranja, Galleta de espelta con algarroba, Galleta de espelta con coco, Galleta de espelta con especias, Galleta de espelta con jengibre, Galleta de espelta con vainilla, Galleta nórdica, Garbanzos, Granada, Granola afrutada, Granola nutty, Granola Tropical, Harina de algarroba, Harina de arroz, Harina de centeno, Harina de espelta, Harina de maíz, Harina de sarraceno, Harina de trigo, Higo seco, Hoja de olivo, Huevos, Infusión Chai Mate, Infusión Dark roast, Infusión Detox, Infusión Digestive, Infusión Fresh Green, Infusión Ginger turmenic, Infusión Gingko Recall, Infusión Green tea, Infusión Hibiscus, Infusión Inmune suport, Infusión Lemon ginger, Infusión Mocha mint, Infusión Olive leaf mate, Infusión sleep Ezz, Infusión stress sos, Jengibre, Judías, Lechuga, Lentejas, Limón, Lino marrón, Magdalenas de espelta, Mandarina, Mango, Manzana, Mate, Melocotón, Melón, Mijo, Muesli Deluxe, Muffins de espelta con arándanos, Naranja, Nectarina, Nueces de cáscara, Nueces troceadas, Nuez de Brasil, Nuez de macadamia, Pan de arroz, Pan de centeno, Pan de espelta 4 semillas, Pan de espelta 5 cereales, Pan de espelta con lino y pipas, Pan de espelta con pasas y nueces, Pan de espelta con semillas de girasol, Pan de espelta con sésamo, Pan de molde de espelta, Pasas, Pastas de espelta con avellana, Pastas de espelta con avena, Pastas de espelta con sésamo, Patata, Pera, Pimiento, Pipas de calabaza, Pipas de girasol, Plátano, Pomelo, Psyllium cáscara, Sal marina, Sandía, Semillas de amapola, Semillas de chía, Sésamo, Sirope de arce, Sirope de arroz, Sirope de malta, Tamari, Tomate, Torta de frutos secos, Trigo sarraceno, Triticale, Vinagre balsámico, Vinagre de manzana, Zanahoria</t>
         </is>
       </c>
       <c r="R50"/>
-      <c r="S50"/>
+      <c r="S50" t="inlineStr">
+        <is>
+          <t>Aceitunas, Achicoria, Albaricoques, Alcachofa, Alfalfa, Barbecho, Berza, Borraja, Bróculi, Caqui, Cardo, Centeno, Cerezas, Ciruelas, Col Lombarda, Erial, Escarola, Espárrago, Forraje alfalfa, Fresa, Grosella, Guisante, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía verde, Kale, Laurel, Maíz, Manzanas, Melocotones, Membrillo, Mezcla avena-guisante, Nectarinas, Pasto arbustivo, Pasto forestal, Pastos, Pepino, Peras, Puerros, Uva mesa</t>
+        </is>
+      </c>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="B51"/>
       <c r="C51" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D51" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E51">
-        <v>31591</v>
+        <v>31560</v>
       </c>
       <c r="F51" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="G51" t="s">
+        <v>214</v>
+      </c>
+      <c r="G51" t="s" s="2">
         <v>335</v>
       </c>
-      <c r="H51" t="s">
+      <c r="H51">
+        <v>948692728</v>
+      </c>
+      <c r="I51">
+        <v>616992128</v>
+      </c>
+      <c r="J51" t="s">
         <v>336</v>
       </c>
-      <c r="I51">
-[...2 lines deleted...]
-      <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>Aceite de girasol, Aceite de oliva, Acelga, Agave, Aguacate, Albaricoque, Alimentos terminados para consumidor final, Almendra, Almendra natural, Almendra repelada, Almendra tostada, Almendra tostada con aceite, Almidon de maíz, Almidón de mandioca, Alubia blanca, Alubia roja, Anacardos, Apio, Arroz, Avellana, Avellana tostada, Avena, Azúcar, Azúcar blanco, Azúcar panela, Barra de espelta, Bizcocho de espelta con algarroba, Bollo de espelta con algarroba, Bollo de espelta con pasas y nueces, Calabacín, Cebada, Cebolla, Cereza, Ciruela pasa, Cogollo, Coliflor, Corteza de vainilla, Crackers de espelta con aceitunas, Dátil, Dátil troceado, Espinaca, Extracto de hojas de olivo, Galleta de arroz con naranja, Galleta de espelta con algarroba, Galleta de espelta con coco, Galleta de espelta con especias, Galleta de espelta con jengibre, Galleta de espelta con vainilla, Galleta nórdica, Garbanzos, Granada, Granola afrutada, Granola nutty, Granola Tropical, Harina de algarroba, Harina de arroz, Harina de centeno, Harina de espelta, Harina de maíz, Harina de sarraceno, Harina de trigo, Higo seco, Hoja de olivo, Huevos, Infusión Chai Mate, Infusión Dark roast, Infusión Detox, Infusión Digestive, Infusión Fresh Green, Infusión Ginger turmenic, Infusión Gingko Recall, Infusión Green tea, Infusión Hibiscus, Infusión Inmune suport, Infusión Lemon ginger, Infusión Mocha mint, Infusión Olive leaf mate, Infusión sleep Ezz, Infusión stress sos, Jengibre, Judías, Lechuga, Lentejas, Limón, Lino marrón, Magdalenas de espelta, Mandarina, Mango, Manzana, Mate, Melocotón, Melón, Mijo, Muesli Deluxe, Muffins de espelta con arándanos, Naranja, Nectarina, Nueces de cáscara, Nueces troceadas, Nuez de Brasil, Nuez de macadamia, Pan de arroz, Pan de centeno, Pan de espelta 4 semillas, Pan de espelta 5 cereales, Pan de espelta con lino y pipas, Pan de espelta con pasas y nueces, Pan de espelta con semillas de girasol, Pan de espelta con sésamo, Pan de molde de espelta, Pasas, Pastas de espelta con avellana, Pastas de espelta con avena, Pastas de espelta con sésamo, Patata, Pera, Pimiento, Pipas de calabaza, Pipas de girasol, Plátano, Pomelo, Psyllium cáscara, Sal marina, Sandía, Semillas de amapola, Semillas de chía, Sésamo, Sirope de arce, Sirope de arroz, Sirope de malta, Tamari, Tomate, Torta de frutos secos, Trigo sarraceno, Triticale, Vinagre balsámico, Vinagre de manzana, Zanahoria</t>
+          <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
         </is>
       </c>
       <c r="R51"/>
-      <c r="S51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>337</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
         <v>338</v>
       </c>
       <c r="D52" t="s">
         <v>339</v>
       </c>
       <c r="E52">
-        <v>31560</v>
+        <v>31780</v>
       </c>
       <c r="F52" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="G52" t="s" s="2">
         <v>340</v>
       </c>
+      <c r="G52" t="s">
+        <v>341</v>
+      </c>
       <c r="H52">
-        <v>948692728</v>
+        <v>948625156</v>
       </c>
       <c r="I52">
-        <v>616992128</v>
+        <v>609542887</v>
       </c>
       <c r="J52" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>4 vegetable mix, Acelga congelada, Albahaca congelada, Alubia congelada, Alubia fresca, Apio congelado, Apio fresco, Apio nabo congelado, Arroz congelado, Arroz de coliflor, Berenjena asada congelada, Berenjena congelada, Berenjena fresca, Boniato congelado, Boniato fresco, Borraja congelada, Borraja fresca, Brócoli congelado, Brócoli fresco, Calabacín asado congelado, Calabacín congelado, Calabacín fresco, Calabaza congelada, Calabaza fresca, Cebolla asada congelada, Cebolla congelada, Cebolla fresca, Cebolla, pimiento rojo y pimiento verde congelado, Champiñón congelado, Cilantro congelado, Coles de Bruselas congeladas, Coles de Bruselas frescas, Coliflor congelada, Coliflor fresca, Duo de Fleurettes (Bróculi y Coliflor) congelado, Duo de pimientos, Edamame congelado, Espárrago verde congelado, Espinaca congelada, Garbanzo congelado, Garbanzo fresco, Grelos congelados, Guisante congelado, Guisante fresco, Hinojo congelado, Judía fresca congelada, Judía verde congelada, Kaiser Mix congelada, Lenteja congelada, Lenteja fresca, Maíz dulce congelado, Mezcla de vegetales congelada, Mezcla de verduras asadas mediterráneas, Mezcla Eco 1 congelado, Mezcla Eco 2 congelado, Mezcla farmer congelado, Mezcla guisantes y zanahoria congelada, Mezcla leg 23 sill congelado, Mezcla leg 24 sill congelado, Mezcla para potajes, Mezcla para sopas congelado, Mezcla summer congelado, Mezcla vegetal espelta congelada, Mezcla vegetal mexicana congelada, Mezcla vegetal quinoa congelada, Mezcla Veggirroz congelada, Mezcla verduras couscous congelado, Nabo congelado, Patata congelada, Patata fresca, Pepino congelado, Pepino fresco, Perejil congelado, Pimiento asado congelado, Pimiento congelado, Pimiento fresco, Puerro congelado, Puerro fresco, Quinoa congelada, Ratatouille congelado, Remolacha roja congelada, Romanesco congelado, Salteado de verduras congeladas, Salteado francés, Tomate congelado, Tomate fresco , Zanahoria congelada, Zanahoria fresca</t>
+          <t>Atún ahumado en aceite ecológico, Bacalao ahumado en aceite ecológico, Dados de salmón ahumado en aceite, Lomos de salmón fresco, Salmón ahumado, Salmón ahumado marinado, Salmón Nature</t>
         </is>
       </c>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B53"/>
       <c r="C53" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D53" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E53">
-        <v>31780</v>
+        <v>31261</v>
       </c>
       <c r="F53" t="s">
-        <v>345</v>
-[...1 lines deleted...]
-      <c r="G53" t="s">
+        <v>75</v>
+      </c>
+      <c r="G53" t="s" s="2">
         <v>346</v>
       </c>
       <c r="H53">
-        <v>948625156</v>
-[...3 lines deleted...]
-      </c>
+        <v>948690430</v>
+      </c>
+      <c r="I53"/>
       <c r="J53" t="s">
         <v>347</v>
       </c>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>Atún ahumado en aceite ecológico, Bacalao ahumado en aceite ecológico, Dados de salmón ahumado en aceite, Lomos de salmón fresco, Salmón ahumado, Salmón ahumado marinado, Salmón Nature</t>
+          <t>Alubia blanca redonda al natural, Alubia verdina al natural, Garbanzo Pedrosillano al natural, Guisantes al natural muy finos, Lenteja al natural, Tomate seco en aceite</t>
         </is>
       </c>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>348</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
         <v>349</v>
       </c>
       <c r="D54" t="s">
         <v>350</v>
       </c>
       <c r="E54">
-        <v>31261</v>
+        <v>31191</v>
       </c>
       <c r="F54" t="s">
-        <v>75</v>
+        <v>182</v>
       </c>
       <c r="G54" t="s" s="2">
         <v>351</v>
       </c>
-      <c r="H54">
-[...2 lines deleted...]
-      <c r="I54"/>
+      <c r="H54" t="s">
+        <v>352</v>
+      </c>
+      <c r="I54">
+        <v>696862404</v>
+      </c>
       <c r="J54" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>Alubia blanca redonda al natural, Alubia verdina al natural, Garbanzo Pedrosillano al natural, Guisantes al natural muy finos, Lenteja al natural, Tomate seco en aceite</t>
+          <t>Alga marina deshidratada (arame), Almendra con piel, Almendra tostada, Alubia pinta, Amaranto, Anacardo, Arándanos secos, Arroz basmati blanco, Arroz basmati integral, Arroz largo blanco, Arroz largo integral, Arroz negro thai, Arroz redondo, Arroz redondo blanco, Arroz redondo semi integral, Arroz rojo, Avellana, Avellana tostada, Avena, Azúcar de caña integral, Azúcar panela, Azuki, Bolitas de chocolate, Bolitas de miel, Bulgur , Choco flakes, Chocoshell, Ciruela seca, Copos 3 cereales, Copos de avena finos, Copos de avena gruesos, Copos de centeno, Copos de espelta, Copos de trigo, Cornflakes, Crunchy de frutas, Cuscús blanco, Cuscús de espelta, Cuscús integral, Dátil, Espagueti blanco, Espagueti integral, Espiral blanca, Espiral integral, Espirulina, Garbanzo, Guisante mitades, Harina de arroz blanca, Harina de arroz integral, Harina de avena sin gluten, Harina de coco, Harina de garbanzo, Harina de trigo sarraceno, Krounchy natural, Lenteja marrón, Lenteja roja, Levadura de cerveza, Levadura nutricional, Lino dorado, Lino marrón, Maca, Macarrón blanco, Macarrón integral, Maíz palomitero, Mijo, Mix frutos secos, Mix pipas y frutos secos, Mix proteina vegana chocolate, Mix proteina vegana vainilla, Mix proteina vegetal neutra 78%, Mix semillas de ensalada, Muesli energético, Muesli natural, Nibs de cacao, Orejones albaricoque, Pasa sultana, Pipas de calabaza, Pipas de girasol, Pistachos, Proteina de arroz 80%, Proteina de guisante 80%, Proteína de soja texturizada, Psyllium, Quinoa, Quinoa real, Raiz de Kuzu, Sal, Salvado de avena, Semillas de amapola, Semillas de chía, Sésamo decorticado, Sésamo natural, Sésamo negro, Sésamo tostado, Shoyu, Soja verde, Tamari, Trigo sarraceno</t>
         </is>
       </c>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D55" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E55">
-        <v>31191</v>
+        <v>31592</v>
       </c>
       <c r="F55" t="s">
-        <v>187</v>
+        <v>357</v>
       </c>
       <c r="G55" t="s" s="2">
-        <v>356</v>
-[...6 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="H55">
+        <v>948815501</v>
+      </c>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
-      <c r="Q55" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q55" t="s">
+        <v>360</v>
       </c>
       <c r="R55"/>
       <c r="S55"/>
       <c r="T55"/>
       <c r="U55"/>
       <c r="V55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="B56"/>
       <c r="C56" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D56" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E56">
-        <v>31592</v>
+        <v>31520</v>
       </c>
       <c r="F56" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="G56" t="s" s="2">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H56">
-        <v>948815501</v>
-[...1 lines deleted...]
-      <c r="I56"/>
+        <v>948850902</v>
+      </c>
+      <c r="I56">
+        <v>609700342</v>
+      </c>
       <c r="J56" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="R56"/>
       <c r="S56"/>
       <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="B57"/>
       <c r="C57" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="D57" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="E57">
-        <v>31520</v>
+        <v>31243</v>
       </c>
       <c r="F57" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="G57" t="s" s="2">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="H57">
-        <v>948850902</v>
-[...3 lines deleted...]
-      </c>
+        <v>948537651</v>
+      </c>
+      <c r="I57"/>
       <c r="J57" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57" t="s">
-        <v>372</v>
+        <v>360</v>
       </c>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D58" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="E58">
-        <v>31243</v>
+        <v>31500</v>
       </c>
       <c r="F58" t="s">
-        <v>376</v>
+        <v>104</v>
       </c>
       <c r="G58" t="s" s="2">
         <v>377</v>
       </c>
       <c r="H58">
-        <v>948537651</v>
+        <v>948850237</v>
       </c>
       <c r="I58"/>
       <c r="J58" t="s">
         <v>378</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
-      <c r="Q58" t="s">
-        <v>365</v>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>Aceite de argán, Aceite de colza, Aceite de girasol, Aceite de oliva virgen, Aceite de oliva virgen extra, Aceite de oliva virgen extra con sabor natural a ajo, Aceite de oliva virgen extra con sabor natural a ajo y cayena, Aceite de oliva virgen extra con sabor natural a albahaca</t>
+        </is>
       </c>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
       <c r="U58"/>
       <c r="V58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>379</v>
       </c>
       <c r="B59"/>
       <c r="C59" t="s">
         <v>380</v>
       </c>
       <c r="D59" t="s">
         <v>381</v>
       </c>
       <c r="E59">
-        <v>31500</v>
+        <v>31263</v>
       </c>
       <c r="F59" t="s">
-        <v>104</v>
+        <v>382</v>
       </c>
       <c r="G59" t="s" s="2">
-        <v>382</v>
-[...4 lines deleted...]
-      <c r="I59"/>
+        <v>383</v>
+      </c>
+      <c r="H59" t="s">
+        <v>384</v>
+      </c>
+      <c r="I59">
+        <v>647922945</v>
+      </c>
       <c r="J59" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>Aceite de argán, Aceite de colza, Aceite de girasol, Aceite de oliva virgen, Aceite de oliva virgen extra, Aceite de oliva virgen extra con sabor natural a ajo, Aceite de oliva virgen extra con sabor natural a ajo y cayena, Aceite de oliva virgen extra con sabor natural a albahaca</t>
+          <t>Aceite de oliva virgen extra, Aceite de oliva virgen extra rico en polifenoles, Bebida probiótica sabor hibisco, Bebida probiótica sabor limón, Bebida probiótica sabor limón con polifenoles de olivo, Bebida probiótica sabor menta-jengibre, Condimento de aceite de oliva virgen extra con aroma natural de trufa negra, Condimento de miel con aroma de trufa negra, Condimento de oliva, Condimento de sal con trufa negra, Condimento de vinagre balsámico con aroma de trufa negra, Condimento de vinagre de sidra con trufa negra, Huesillo de oliva, Jugo de oliva, Kombucha te fermentado Earl Grey con polifenoles de olivo, Kombucha te fermentado Earl Grey sabor lima, Kombucha te fermentado Earl Grey sabor lima-mango</t>
         </is>
       </c>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B60"/>
       <c r="C60" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D60" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E60">
-        <v>31263</v>
+        <v>31253</v>
       </c>
       <c r="F60" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="G60" t="s" s="2">
-        <v>388</v>
-[...6 lines deleted...]
-      </c>
+        <v>390</v>
+      </c>
+      <c r="H60">
+        <v>948737200</v>
+      </c>
+      <c r="I60"/>
       <c r="J60" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K60"/>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Aceite de oliva virgen extra rico en polifenoles, Bebida probiótica sabor hibisco, Bebida probiótica sabor limón, Bebida probiótica sabor limón con polifenoles de olivo, Bebida probiótica sabor menta-jengibre, Condimento de aceite de oliva virgen extra con aroma natural de trufa negra, Condimento de miel con aroma de trufa negra, Condimento de oliva, Condimento de sal con trufa negra, Condimento de vinagre balsámico con aroma de trufa negra, Condimento de vinagre de sidra con trufa negra, Huesillo de oliva, Jugo de oliva, Kombucha te fermentado Earl Grey con polifenoles de olivo, Kombucha te fermentado Earl Grey sabor lima</t>
+          <t>Crema de brócoli, Crema de calabacín, Crema de calabaza, Crema de puerro, Crema de verduras, Mermelada de albaricoque, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón</t>
         </is>
       </c>
       <c r="R60"/>
       <c r="S60"/>
       <c r="T60"/>
       <c r="U60"/>
       <c r="V60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B61"/>
       <c r="C61" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D61" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E61">
-        <v>31253</v>
+        <v>31512</v>
       </c>
       <c r="F61" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G61" t="s" s="2">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H61">
-        <v>948737200</v>
-[...1 lines deleted...]
-      <c r="I61"/>
+        <v>948386225</v>
+      </c>
+      <c r="I61">
+        <v>667586986</v>
+      </c>
       <c r="J61" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q61" t="s">
+        <v>398</v>
       </c>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="D62" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="E62">
-        <v>31512</v>
+        <v>31389</v>
       </c>
       <c r="F62" t="s">
-        <v>400</v>
+        <v>54</v>
       </c>
       <c r="G62" t="s" s="2">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H62">
-        <v>948386225</v>
-[...6 lines deleted...]
-      </c>
+        <v>948460599</v>
+      </c>
+      <c r="I62"/>
+      <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62" t="s">
         <v>403</v>
       </c>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>404</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
         <v>405</v>
       </c>
       <c r="D63" t="s">
         <v>406</v>
       </c>
       <c r="E63">
-        <v>31389</v>
+        <v>31829</v>
       </c>
       <c r="F63" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G63" t="s" s="2">
         <v>407</v>
       </c>
-      <c r="H63">
-[...2 lines deleted...]
-      <c r="I63"/>
+      <c r="G63" t="s">
+        <v>408</v>
+      </c>
+      <c r="H63" t="s">
+        <v>409</v>
+      </c>
+      <c r="I63">
+        <v>689265512</v>
+      </c>
       <c r="J63"/>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63"/>
       <c r="O63"/>
       <c r="P63"/>
       <c r="Q63" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="R63"/>
-      <c r="S63"/>
-      <c r="T63"/>
+      <c r="S63" t="s">
+        <v>411</v>
+      </c>
+      <c r="T63" t="s">
+        <v>412</v>
+      </c>
       <c r="U63"/>
       <c r="V63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="B64"/>
       <c r="C64" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D64" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E64">
-        <v>31829</v>
+        <v>31522</v>
       </c>
       <c r="F64" t="s">
-        <v>412</v>
-[...5 lines deleted...]
-        <v>414</v>
+        <v>416</v>
+      </c>
+      <c r="G64" t="s" s="2">
+        <v>417</v>
+      </c>
+      <c r="H64">
+        <v>948816689</v>
       </c>
       <c r="I64">
-        <v>689265512</v>
-[...1 lines deleted...]
-      <c r="J64"/>
+        <v>608180039</v>
+      </c>
+      <c r="J64" t="s">
+        <v>418</v>
+      </c>
       <c r="K64"/>
       <c r="L64"/>
       <c r="M64"/>
       <c r="N64"/>
       <c r="O64"/>
       <c r="P64"/>
-      <c r="Q64" t="s">
-        <v>415</v>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>Ajo en polvo, Almidón de maíz, Azúcar, Guisante, Judía redonda extra fina en conserva, Jugo de limón concentrado, Laurel hoja polvo, Maíz, Menta dulce, Orégano, Perejil, Perejil congelado, Pimienta blanca, Piperade, Ratatouille, Salsa napolitana, Sauce Tomates Ognions (salsa pizza), Taboulé, Tomate concentrado, Tomate entero, Tomate entero pelado, Tomate fresco, Tomillo congelado, Uvas pasas</t>
+        </is>
       </c>
       <c r="R64"/>
-      <c r="S64" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S64"/>
+      <c r="T64"/>
       <c r="U64"/>
       <c r="V64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D65" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="E65">
-        <v>31522</v>
+        <v>31500</v>
       </c>
       <c r="F65" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="G65" t="s" s="2">
+        <v>104</v>
+      </c>
+      <c r="G65" t="s">
         <v>422</v>
       </c>
       <c r="H65">
-        <v>948816689</v>
-[...3 lines deleted...]
-      </c>
+        <v>948824966</v>
+      </c>
+      <c r="I65"/>
       <c r="J65" t="s">
         <v>423</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65"/>
       <c r="O65"/>
       <c r="P65"/>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>Ajo en polvo, Almidón de maíz, Azúcar, Guisante, Judía redonda extra fina en conserva, Jugo de limón concentrado, Laurel hoja polvo, Maíz, Menta dulce, Orégano, Perejil, Perejil congelado, Pimienta blanca, Piperade, Ratatouille, Salsa napolitana, Sauce Tomates Ognions (salsa pizza), Taboulé, Tomate concentrado, Tomate entero, Tomate entero pelado, Tomate fresco, Tomillo congelado, Uvas pasas</t>
+          <t>Aceite de oliva virgen extra, Aceitunas negras, Aceitunas verdes, Alcachofa corazones, Alcachofa mitades, Alubia adzuki, Alubia blanca, Bonito en aceite de oliva virgen extra ecológico, Cardo troceado, Cerezas en almíbar, Crema de calabaza con chía, Crema de verduras con espirulina, Crema de zanahoria con cúrcuma, Espárrago , Garbanzo, Gazpacho, Gazpacho con pimiento espelette, Guisantes extrafinos, Lentejas, Mango, Mango en conserva, Pimiento del piquillo, Piparras en vinagre, Piperada, Salsa boloñesa, Tomate frito, Tomate frito sin azúcar añadido, Tomate pelado, Tomate triturado, Tomate troceado</t>
         </is>
       </c>
       <c r="R65"/>
       <c r="S65"/>
       <c r="T65"/>
       <c r="U65"/>
       <c r="V65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>424</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
+        <v>46</v>
+      </c>
+      <c r="D66" t="s">
         <v>425</v>
       </c>
-      <c r="D66" t="s">
+      <c r="E66">
+        <v>31013</v>
+      </c>
+      <c r="F66" t="s">
+        <v>91</v>
+      </c>
+      <c r="G66" t="s" s="2">
         <v>426</v>
       </c>
-      <c r="E66">
-[...7 lines deleted...]
-      </c>
       <c r="H66">
-        <v>948824966</v>
-[...4 lines deleted...]
-      </c>
+        <v>848470054</v>
+      </c>
+      <c r="I66">
+        <v>637766513</v>
+      </c>
+      <c r="J66"/>
       <c r="K66"/>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66"/>
       <c r="O66"/>
       <c r="P66"/>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>Aceite de oliva virgen extra, Aceitunas negras, Aceitunas verdes, Alcachofa corazones, Alcachofa mitades, Alubia adzuki, Alubia blanca, Bonito en aceite de oliva virgen extra ecológico, Cardo troceado, Cerezas en almíbar, Crema de calabaza con chía, Crema de verduras con espirulina, Crema de zanahoria con cúrcuma, Espárrago , Garbanzo, Gazpacho, Gazpacho con pimiento espelette, Guisantes extrafinos, Lentejas, Mango, Mango en conserva, Pimiento del piquillo, Piparras en vinagre, Piperada, Salsa boloñesa, Tomate frito, Tomate frito sin azúcar añadido, Tomate pelado, Tomate triturado, Tomate troceado</t>
+          <t>Crema de calabacín con quinoa, Crema de calabaza con quinoa y alga kombu, Crema de kale con verduras, Crema de lentejas con alga kombu y espagueti de mar, Crema de tomate, Crema de verduras con quinoa y alga wakame, Crema de zanahoria y coco, Pimientos del piquillo enteros extra</t>
         </is>
       </c>
       <c r="R66"/>
       <c r="S66"/>
       <c r="T66"/>
       <c r="U66"/>
       <c r="V66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>46</v>
+        <v>428</v>
       </c>
       <c r="D67" t="s">
+        <v>429</v>
+      </c>
+      <c r="E67">
+        <v>31860</v>
+      </c>
+      <c r="F67"/>
+      <c r="G67" t="s" s="2">
         <v>430</v>
       </c>
-      <c r="E67">
-[...5 lines deleted...]
-      <c r="G67" t="s" s="2">
+      <c r="H67">
+        <v>948500445</v>
+      </c>
+      <c r="I67"/>
+      <c r="J67" t="s">
         <v>431</v>
       </c>
-      <c r="H67">
-[...5 lines deleted...]
-      <c r="J67"/>
       <c r="K67"/>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67"/>
       <c r="O67"/>
       <c r="P67"/>
-      <c r="Q67" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q67" t="s">
+        <v>432</v>
       </c>
       <c r="R67"/>
       <c r="S67"/>
       <c r="T67"/>
       <c r="U67"/>
       <c r="V67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D68" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E68">
-        <v>31860</v>
-[...1 lines deleted...]
-      <c r="F68"/>
+        <v>31570</v>
+      </c>
+      <c r="F68" t="s">
+        <v>240</v>
+      </c>
       <c r="G68" t="s" s="2">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H68">
-        <v>948500445</v>
+        <v>948670477</v>
       </c>
       <c r="I68"/>
-      <c r="J68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J68"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
-      <c r="Q68" t="s">
-        <v>437</v>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>Acelga, Alcachofa corazones, Alcachofa mitades, Alubias blancas, Alubias rojas, Alubias verdes, Borraja, Cardo, Espárrago triguero entero, Espárrago triguero trozo, Espárragos, Garbanzos, Guisantes, Macedonia de verduras, Maiz, Menestra de verduras, Penca de acelga, Pimiento Najerano, Pimiento piquillo, Remolacha roja, Shii-Take, Tallos de espárragos, Tomate frito, Tomate pelado entero, Tomate triturado, Yemas de espárragos</t>
+        </is>
       </c>
       <c r="R68"/>
       <c r="S68"/>
       <c r="T68"/>
       <c r="U68"/>
       <c r="V68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
+        <v>438</v>
+      </c>
+      <c r="D69" t="s">
         <v>439</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69">
+        <v>31330</v>
+      </c>
+      <c r="F69" t="s">
+        <v>233</v>
+      </c>
+      <c r="G69" t="s" s="2">
         <v>440</v>
       </c>
-      <c r="E69">
-[...5 lines deleted...]
-      <c r="G69" t="s" s="2">
+      <c r="H69">
+        <v>948845835</v>
+      </c>
+      <c r="I69"/>
+      <c r="J69" t="s">
         <v>441</v>
       </c>
-      <c r="H69">
-[...3 lines deleted...]
-      <c r="J69"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>Acelga, Alcachofa corazones, Alcachofa mitades, Alubias blancas, Alubias rojas, Alubias verdes, Borraja, Cardo, Espárrago triguero entero, Espárrago triguero trozo, Espárragos, Garbanzos, Guisantes, Macedonia de verduras, Maiz, Menestra de verduras, Penca de acelga, Pimiento Najerano, Pimiento piquillo, Remolacha roja, Shii-Take, Tallos de espárragos, Tomate frito, Tomate pelado entero, Tomate triturado, Yemas de espárragos</t>
+          <t>Alcachofa, Alubias blancas, Alubias Borloti, Alubias habonas, Alubias negras, Alubias rojas, Borraja, Cardo, Garbanzos, Guisantes, Judías verdes tiras, Judías verdes trozos, Maíz dulce en conserva, Mezcla de verduras, Tomate, Tomate frito passata</t>
         </is>
       </c>
       <c r="R69"/>
       <c r="S69"/>
       <c r="T69"/>
       <c r="U69"/>
       <c r="V69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>442</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
         <v>443</v>
       </c>
       <c r="D70" t="s">
         <v>444</v>
       </c>
       <c r="E70">
-        <v>31330</v>
+        <v>31243</v>
       </c>
       <c r="F70" t="s">
-        <v>238</v>
+        <v>371</v>
       </c>
       <c r="G70" t="s" s="2">
         <v>445</v>
       </c>
       <c r="H70">
-        <v>948845835</v>
+        <v>948921961</v>
       </c>
       <c r="I70"/>
       <c r="J70" t="s">
         <v>446</v>
       </c>
       <c r="K70"/>
       <c r="L70"/>
       <c r="M70"/>
       <c r="N70"/>
       <c r="O70"/>
       <c r="P70"/>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>Alcachofa, Alubias blancas, Alubias Borloti, Alubias habonas, Alubias negras, Alubias rojas, Borraja, Cardo, Garbanzos, Guisantes, Judías verdes tiras, Judías verdes trozos, Maíz dulce en conserva, Mezcla de verduras, Tomate, Tomate frito passata</t>
+          <t>Aceite oliva virgen extra, Alcachofas enteras (corazon), Alcachofas mitades, Alubia blanca al natural, Champiñon laminado, Compota de manzana, Espárragos Blancos, Espárragos Blancos gruesos, Espinacas al natural, Garbanzos al natural, Guisante natural, Limonada, Limonada agave, Limonada hibiscus, Limonada hierbabuena, Limonada jengibre, Limonada sin azúcar, Maíz dulce, Menestra de verduras, Mermelada de albaricoque, Mermelada de arándano, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja, Naranjada sin azúcar, Nectar de albaricoque, Pimiento del piquillo extra, Pimiento del piquillo rotos, Piperrada, Puré de manzana, Puré de manzana y kiwi, Puré de manzana y pera, Puré de manzana, fresa y arándano, Puré de plátano y fresa, Puré de plátano, fresa y melocotón, Shii-take, Surtido de verduras, Tomate frito, Tomate frito picante, Tomate frito sin azúcar, Tomate triturado, Zumo de arándano, Zumo de granada, Zumo de lima, Zumo de limón, Zumo de mandarina, Zumo de mandarina con superalimento, Zumo de mandarina y romero, Zumo de manzana, Zumo de manzana y jengibre, Zumo de manzana y kiwi, Zumo de manzana y mango, Zumo de manzana, granada, fresa y acai, Zumo de manzana, pepino, piña y té matcha, Zumo de manzana, zanahoria, mango y jengibre, Zumo de naranja, Zumo de naranja y zanahoria, Zumo de pera, Zumo de pera con limón, Zumo de pera con superalimento, Zumo de pera y pimienta de sichuan, Zumo de piña, Zumo de pomelo, Zumo de tomate con pimiento de Espelette, Zumo de tomate wasabi, Zumo de uva, Zumo de uva y melocotón</t>
         </is>
       </c>
       <c r="R70"/>
-      <c r="S70"/>
+      <c r="S70" t="s">
+        <v>447</v>
+      </c>
       <c r="T70"/>
       <c r="U70"/>
       <c r="V70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B71"/>
       <c r="C71" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="D71" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E71">
-        <v>31243</v>
+        <v>31522</v>
       </c>
       <c r="F71" t="s">
-        <v>376</v>
+        <v>416</v>
       </c>
       <c r="G71" t="s" s="2">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="H71">
-        <v>948921961</v>
-[...1 lines deleted...]
-      <c r="I71"/>
+        <v>948847495</v>
+      </c>
+      <c r="I71">
+        <v>696741427</v>
+      </c>
       <c r="J71" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="K71"/>
       <c r="L71"/>
       <c r="M71"/>
       <c r="N71"/>
       <c r="O71"/>
       <c r="P71"/>
-      <c r="Q71" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q71" t="s">
+        <v>360</v>
       </c>
       <c r="R71"/>
       <c r="S71" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="T71"/>
       <c r="U71"/>
       <c r="V71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="B72"/>
+        <v>454</v>
+      </c>
+      <c r="B72" t="s">
+        <v>455</v>
+      </c>
       <c r="C72" t="s">
         <v>454</v>
       </c>
       <c r="D72" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E72">
-        <v>31522</v>
+        <v>31370</v>
       </c>
       <c r="F72" t="s">
-        <v>421</v>
+        <v>457</v>
       </c>
       <c r="G72" t="s" s="2">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H72">
-        <v>948847495</v>
+        <v>948714726</v>
       </c>
       <c r="I72">
-        <v>696741427</v>
-[...3 lines deleted...]
-      </c>
+        <v>609979806</v>
+      </c>
+      <c r="J72"/>
       <c r="K72"/>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72"/>
       <c r="O72"/>
       <c r="P72"/>
       <c r="Q72" t="s">
-        <v>365</v>
+        <v>459</v>
       </c>
       <c r="R72"/>
       <c r="S72" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="T72"/>
       <c r="U72"/>
       <c r="V72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="B73"/>
       <c r="C73" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="D73" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="E73">
-        <v>31370</v>
+        <v>31520</v>
       </c>
       <c r="F73" t="s">
-        <v>462</v>
+        <v>364</v>
       </c>
       <c r="G73" t="s" s="2">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="H73">
-        <v>948714726</v>
-[...3 lines deleted...]
-      </c>
+        <v>948850283</v>
+      </c>
+      <c r="I73"/>
       <c r="J73"/>
       <c r="K73"/>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73"/>
       <c r="O73"/>
       <c r="P73"/>
-      <c r="Q73" t="s">
-        <v>464</v>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
+        </is>
       </c>
       <c r="R73"/>
       <c r="S73" t="s">
         <v>465</v>
       </c>
       <c r="T73"/>
       <c r="U73"/>
       <c r="V73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>466</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
         <v>467</v>
       </c>
       <c r="D74" t="s">
         <v>468</v>
       </c>
       <c r="E74">
-        <v>31520</v>
+        <v>31510</v>
       </c>
       <c r="F74" t="s">
-        <v>369</v>
+        <v>469</v>
       </c>
       <c r="G74" t="s" s="2">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="H74">
-        <v>948850283</v>
+        <v>948387660</v>
       </c>
       <c r="I74"/>
       <c r="J74"/>
       <c r="K74"/>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74"/>
       <c r="O74"/>
       <c r="P74"/>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
+          <t>Salsa picante carolina reaper, Salsa picante habaneros, Salsa picante sriracha, Tomate frito con sirope de agave, Tomate frito sin azúcares añadidos, Tomate frito sin sal y sin azúcares añadidos (0.0), Untable de pimiento</t>
         </is>
       </c>
       <c r="R74"/>
-      <c r="S74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S74"/>
       <c r="T74"/>
       <c r="U74"/>
       <c r="V74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>471</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
+        <v>471</v>
+      </c>
+      <c r="D75" t="s">
         <v>472</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75">
+        <v>31175</v>
+      </c>
+      <c r="F75" t="s">
         <v>473</v>
       </c>
-      <c r="E75">
-[...2 lines deleted...]
-      <c r="F75" t="s">
+      <c r="G75" t="s" s="2">
         <v>474</v>
       </c>
-      <c r="G75" t="s" s="2">
+      <c r="H75" t="s">
         <v>475</v>
       </c>
-      <c r="H75">
-[...2 lines deleted...]
-      <c r="I75"/>
+      <c r="I75">
+        <v>686809245</v>
+      </c>
       <c r="J75"/>
       <c r="K75"/>
       <c r="L75"/>
       <c r="M75"/>
       <c r="N75"/>
       <c r="O75"/>
       <c r="P75"/>
-      <c r="Q75" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q75" t="s">
+        <v>476</v>
       </c>
       <c r="R75"/>
       <c r="S75"/>
-      <c r="T75"/>
+      <c r="T75" t="s">
+        <v>286</v>
+      </c>
       <c r="U75"/>
       <c r="V75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D76" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E76">
-        <v>31175</v>
+        <v>31272</v>
       </c>
       <c r="F76" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="G76" t="s" s="2">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="H76" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="I76">
-        <v>686809245</v>
+        <v>636100524</v>
       </c>
       <c r="J76"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="R76"/>
-      <c r="S76"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S76" t="inlineStr">
+        <is>
+          <t>Aceitunas, Almendras, Barbecho, Cebada, Centeno, Espárrago, Forraje avena-veza, Frutal multicultivo, Lupulo, Manzanas, Pasto arbustivo, Pasto forestal, Pastos, Peras, Trufa, Uva blanca</t>
+        </is>
+      </c>
+      <c r="T76"/>
       <c r="U76"/>
       <c r="V76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="D77" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E77">
-        <v>31272</v>
+        <v>31120</v>
       </c>
       <c r="F77" t="s">
-        <v>485</v>
+        <v>112</v>
       </c>
       <c r="G77" t="s" s="2">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="H77" t="s">
         <v>487</v>
       </c>
+      <c r="H77">
+        <v>948312175</v>
+      </c>
       <c r="I77">
-        <v>636100524</v>
-[...1 lines deleted...]
-      <c r="J77"/>
+        <v>616119285</v>
+      </c>
+      <c r="J77" t="s">
+        <v>488</v>
+      </c>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="R77"/>
-      <c r="S77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S77"/>
       <c r="T77"/>
       <c r="U77"/>
       <c r="V77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D78" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E78">
-        <v>31120</v>
+        <v>31560</v>
       </c>
       <c r="F78" t="s">
-        <v>112</v>
+        <v>214</v>
       </c>
       <c r="G78" t="s" s="2">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H78">
-        <v>948312175</v>
-[...6 lines deleted...]
-      </c>
+        <v>626846262</v>
+      </c>
+      <c r="I78"/>
+      <c r="J78"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78" t="s">
         <v>494</v>
       </c>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78"/>
       <c r="U78"/>
       <c r="V78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>495</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="D79" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="E79">
         <v>31560</v>
       </c>
       <c r="F79" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="G79" t="s" s="2">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="H79">
-        <v>626846262</v>
+        <v>629846262</v>
       </c>
       <c r="I79"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="R79"/>
       <c r="S79"/>
       <c r="T79"/>
       <c r="U79"/>
       <c r="V79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="B80"/>
       <c r="C80" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="D80" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="E80">
-        <v>31560</v>
+        <v>31500</v>
       </c>
       <c r="F80" t="s">
-        <v>219</v>
+        <v>104</v>
       </c>
       <c r="G80" t="s" s="2">
         <v>501</v>
       </c>
       <c r="H80">
-        <v>629846262</v>
+        <v>948820081</v>
       </c>
       <c r="I80"/>
-      <c r="J80"/>
+      <c r="J80" t="s">
+        <v>502</v>
+      </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80"/>
       <c r="U80"/>
       <c r="V80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
         <v>504</v>
       </c>
       <c r="D81" t="s">
         <v>505</v>
       </c>
       <c r="E81">
-        <v>31500</v>
+        <v>31250</v>
       </c>
       <c r="F81" t="s">
-        <v>104</v>
+        <v>506</v>
       </c>
       <c r="G81" t="s" s="2">
-        <v>506</v>
-[...5 lines deleted...]
-      <c r="J81" t="s">
         <v>507</v>
       </c>
+      <c r="H81" t="s">
+        <v>508</v>
+      </c>
+      <c r="I81">
+        <v>617264069</v>
+      </c>
+      <c r="J81"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81" t="s">
-        <v>508</v>
+        <v>360</v>
       </c>
       <c r="R81"/>
-      <c r="S81"/>
+      <c r="S81" t="s">
+        <v>509</v>
+      </c>
       <c r="T81"/>
       <c r="U81"/>
       <c r="V81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D82" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="E82">
-        <v>31250</v>
+        <v>31590</v>
       </c>
       <c r="F82" t="s">
-        <v>511</v>
+        <v>322</v>
       </c>
       <c r="G82" t="s" s="2">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="H82" t="s">
         <v>513</v>
       </c>
-      <c r="I82">
-[...1 lines deleted...]
-      </c>
+      <c r="H82">
+        <v>948770131</v>
+      </c>
+      <c r="I82"/>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
-      <c r="Q82" t="s">
-        <v>365</v>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>Acelga, Alubias blancas, Borraja, Cardo, Espárrago, Espinaca, Garbanzos , Guisante, Judía verde, Lentejas , Maíz, Pimiento del piquillo, Pimiento en tiras , Tomate cubitado, Tomate entero pelado, Tomate frito, Tomate triturado</t>
+        </is>
       </c>
       <c r="R82"/>
-      <c r="S82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S82"/>
       <c r="T82"/>
       <c r="U82"/>
       <c r="V82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="B83"/>
       <c r="C83" t="s">
+        <v>514</v>
+      </c>
+      <c r="D83" t="s">
+        <v>515</v>
+      </c>
+      <c r="E83">
+        <v>31591</v>
+      </c>
+      <c r="F83" t="s">
+        <v>329</v>
+      </c>
+      <c r="G83" t="s" s="2">
         <v>516</v>
       </c>
-      <c r="D83" t="s">
+      <c r="H83" t="s">
         <v>517</v>
       </c>
-      <c r="E83">
-[...5 lines deleted...]
-      <c r="G83" t="s" s="2">
+      <c r="I83">
+        <v>619909807</v>
+      </c>
+      <c r="J83" t="s">
         <v>518</v>
       </c>
-      <c r="H83">
-[...3 lines deleted...]
-      <c r="J83"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
-      <c r="Q83" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q83" t="s">
+        <v>519</v>
       </c>
       <c r="R83"/>
-      <c r="S83"/>
+      <c r="S83" t="s">
+        <v>520</v>
+      </c>
       <c r="T83"/>
       <c r="U83"/>
       <c r="V83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B84"/>
       <c r="C84" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D84" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="E84">
-        <v>31591</v>
-[...3 lines deleted...]
-      </c>
+        <v>26587</v>
+      </c>
+      <c r="F84"/>
       <c r="G84" t="s" s="2">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>524</v>
+      </c>
+      <c r="H84">
+        <v>941398008</v>
       </c>
       <c r="I84">
-        <v>619909807</v>
+        <v>608745429</v>
       </c>
       <c r="J84" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="R84"/>
+        <v>526</v>
+      </c>
+      <c r="R84" t="s">
+        <v>527</v>
+      </c>
       <c r="S84" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="T84"/>
       <c r="U84"/>
       <c r="V84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B85"/>
       <c r="C85" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="D85" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="E85">
-        <v>26587</v>
-[...1 lines deleted...]
-      <c r="F85"/>
+        <v>31360</v>
+      </c>
+      <c r="F85" t="s">
+        <v>532</v>
+      </c>
       <c r="G85" t="s" s="2">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="H85">
-        <v>941398008</v>
-[...6 lines deleted...]
-      </c>
+        <v>948754535</v>
+      </c>
+      <c r="I85"/>
+      <c r="J85"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
-      <c r="Q85" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="Q85" t="inlineStr">
+        <is>
+          <t>Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebada, Coliflor, Espárrago, Guisante, Maíz dulce, Nabo, Pimiento, Pimiento del piquillo, Remolacha, Tomate, Trigo, Triticale</t>
+        </is>
+      </c>
+      <c r="R85"/>
+      <c r="S85"/>
       <c r="T85"/>
       <c r="U85"/>
       <c r="V85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>534</v>
       </c>
       <c r="B86"/>
       <c r="C86" t="s">
         <v>535</v>
       </c>
       <c r="D86" t="s">
         <v>536</v>
       </c>
       <c r="E86">
-        <v>31360</v>
+        <v>31579</v>
       </c>
       <c r="F86" t="s">
         <v>537</v>
       </c>
       <c r="G86" t="s" s="2">
         <v>538</v>
       </c>
       <c r="H86">
-        <v>948754535</v>
-[...2 lines deleted...]
-      <c r="J86"/>
+        <v>948690404</v>
+      </c>
+      <c r="I86">
+        <v>649403571</v>
+      </c>
+      <c r="J86" t="s">
+        <v>539</v>
+      </c>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
-      <c r="Q86" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q86" t="s">
+        <v>540</v>
       </c>
       <c r="R86"/>
-      <c r="S86"/>
+      <c r="S86" t="s">
+        <v>541</v>
+      </c>
       <c r="T86"/>
       <c r="U86"/>
       <c r="V86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
-        <v>540</v>
+        <v>36</v>
       </c>
       <c r="D87" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="E87">
-        <v>31579</v>
+        <v>31513</v>
       </c>
       <c r="F87" t="s">
-        <v>542</v>
+        <v>119</v>
       </c>
       <c r="G87" t="s" s="2">
-        <v>543</v>
+        <v>39</v>
       </c>
       <c r="H87">
-        <v>948690404</v>
-[...6 lines deleted...]
-      </c>
+        <v>948844604</v>
+      </c>
+      <c r="I87"/>
+      <c r="J87"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="R87"/>
-      <c r="S87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S87"/>
       <c r="T87"/>
       <c r="U87"/>
       <c r="V87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="B88"/>
       <c r="C88" t="s">
-        <v>36</v>
+        <v>546</v>
       </c>
       <c r="D88" t="s">
+        <v>547</v>
+      </c>
+      <c r="E88">
+        <v>31292</v>
+      </c>
+      <c r="F88" t="s">
         <v>548</v>
       </c>
-      <c r="E88">
-[...4 lines deleted...]
-      </c>
       <c r="G88" t="s" s="2">
-        <v>39</v>
+        <v>549</v>
       </c>
       <c r="H88">
-        <v>948844604</v>
-[...2 lines deleted...]
-      <c r="J88"/>
+        <v>948541339</v>
+      </c>
+      <c r="I88">
+        <v>667611463</v>
+      </c>
+      <c r="J88" t="s">
+        <v>550</v>
+      </c>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-      <c r="S88"/>
+        <v>86</v>
+      </c>
+      <c r="R88" t="s">
+        <v>551</v>
+      </c>
+      <c r="S88" t="s">
+        <v>552</v>
+      </c>
       <c r="T88"/>
       <c r="U88"/>
       <c r="V88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B89"/>
       <c r="C89" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="D89" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="E89">
-        <v>31292</v>
+        <v>22400</v>
       </c>
       <c r="F89" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="G89" t="s" s="2">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>948541339</v>
+        <v>557</v>
+      </c>
+      <c r="H89" t="s">
+        <v>558</v>
       </c>
       <c r="I89">
-        <v>667611463</v>
-[...3 lines deleted...]
-      </c>
+        <v>629924094</v>
+      </c>
+      <c r="J89"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
-      <c r="Q89" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="Q89" t="inlineStr">
+        <is>
+          <t>Avena descascarillada, Avena grano, Avenilla, Cascarilla de avena, Cascarilla de avena granulada, Copos de avena, Copos de cebada, Copos de centeno, Copos de trigo, Copos de trigo espelta, Harina de avena, Perlas de avena, Salvado de avena</t>
+        </is>
+      </c>
+      <c r="R89"/>
       <c r="S89" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="T89"/>
-      <c r="U89"/>
+      <c r="U89" t="s">
+        <v>560</v>
+      </c>
       <c r="V89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B90"/>
       <c r="C90" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="D90" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>22400</v>
+        <v>563</v>
+      </c>
+      <c r="E90" t="s" s="3">
+        <v>564</v>
       </c>
       <c r="F90" t="s">
-        <v>561</v>
+        <v>143</v>
       </c>
       <c r="G90" t="s" s="2">
-        <v>562</v>
-[...7 lines deleted...]
-      <c r="J90"/>
+        <v>565</v>
+      </c>
+      <c r="H90" s="4">
+        <v>34933621223</v>
+      </c>
+      <c r="I90"/>
+      <c r="J90" t="s">
+        <v>566</v>
+      </c>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>Avena descascarillada, Avena grano, Avenilla, Cascarilla de avena, Cascarilla de avena granulada, Copos de avena, Copos de cebada, Copos de centeno, Copos de trigo, Copos de trigo espelta, Harina de avena, Perlas de avena, Salvado de avena</t>
+          <t>Extracto de Abedul, Extracto de Agaricus Blazei, Extracto de Altea, Extracto de Azafrán, Extracto de Coprinus Comatus, Extracto de Cordyceps Sinensis, Extracto de Coriolus Versicolor, Extracto de Diente de León, Extracto de Equinácea, Extracto de Eschscholzia, Extracto de Flor de Sauco, Extracto de Ganoderma Lucidum, Extracto de Ginkgo, Extracto de Ginseng blanco, Extracto de Ginseng rojo, Extracto de Ginseng rojo y blanco, Extracto de Grifola Frondosa, Extracto de Guaraná, Extracto de Harpagofito, Extracto de Hericium Erinaceus, Extracto de Inonotus obliquus, Extracto de Jengibre, Extracto de Lavanda, Extracto de Lentinula Edodes, Extracto de Maca, Extracto de Mate, Extracto de Melisa, Extracto de Menta, Extracto de Olivo, Extracto de Pasiflora, Extracto de Plantago, Extracto de Pleurotus Eryngii, Extracto de Pleurotus Ostreatus, Extracto de Rhodiola, Extracto de Romero, Extracto de Té verde, Extracto de Tila, Extracto de Tomillo, Extracto de Verbena, Extracto de Vitis vinifera hoja, Extracto de Vitis vinifera semillas, Extracto fluido de pomelo, Extracto fluido de pomelo (acuoso)</t>
         </is>
       </c>
       <c r="R90"/>
-      <c r="S90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S90"/>
       <c r="T90"/>
-      <c r="U90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U90"/>
       <c r="V90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="B91"/>
       <c r="C91" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="D91" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="E91" t="s" s="3">
         <v>569</v>
       </c>
+      <c r="E91">
+        <v>31570</v>
+      </c>
       <c r="F91" t="s">
-        <v>148</v>
+        <v>240</v>
       </c>
       <c r="G91" t="s" s="2">
         <v>570</v>
       </c>
-      <c r="H91" s="4">
-        <v>34933621223</v>
+      <c r="H91">
+        <v>948670412</v>
       </c>
       <c r="I91"/>
-      <c r="J91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J91"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91"/>
-      <c r="Q91" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q91" t="s">
+        <v>571</v>
       </c>
       <c r="R91"/>
       <c r="S91"/>
       <c r="T91"/>
       <c r="U91"/>
       <c r="V91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>572</v>
       </c>
       <c r="B92"/>
       <c r="C92" t="s">
         <v>573</v>
       </c>
       <c r="D92" t="s">
         <v>574</v>
       </c>
       <c r="E92">
-        <v>31570</v>
+        <v>31013</v>
       </c>
       <c r="F92" t="s">
-        <v>245</v>
+        <v>91</v>
       </c>
       <c r="G92" t="s" s="2">
         <v>575</v>
       </c>
       <c r="H92">
-        <v>948670412</v>
+        <v>948303623</v>
       </c>
       <c r="I92"/>
       <c r="J92"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92" t="s">
         <v>576</v>
       </c>
       <c r="R92"/>
       <c r="S92"/>
       <c r="T92"/>
       <c r="U92"/>
       <c r="V92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>577</v>
       </c>
       <c r="B93"/>
       <c r="C93" t="s">
         <v>578</v>
       </c>
       <c r="D93" t="s">
         <v>579</v>
       </c>
       <c r="E93">
-        <v>31013</v>
+        <v>31191</v>
       </c>
       <c r="F93" t="s">
-        <v>91</v>
+        <v>206</v>
       </c>
       <c r="G93" t="s" s="2">
         <v>580</v>
       </c>
       <c r="H93">
-        <v>948303623</v>
+        <v>948312360</v>
       </c>
       <c r="I93"/>
-      <c r="J93"/>
+      <c r="J93" t="s">
+        <v>581</v>
+      </c>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="R93"/>
       <c r="S93"/>
       <c r="T93"/>
       <c r="U93"/>
       <c r="V93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="D94" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E94">
-        <v>31191</v>
+        <v>31300</v>
       </c>
       <c r="F94" t="s">
-        <v>211</v>
+        <v>586</v>
       </c>
       <c r="G94" t="s" s="2">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="H94">
-        <v>948312360</v>
-[...1 lines deleted...]
-      <c r="I94"/>
+        <v>691752313</v>
+      </c>
+      <c r="I94">
+        <v>688848696</v>
+      </c>
       <c r="J94" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="K94"/>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94"/>
       <c r="O94"/>
       <c r="P94"/>
       <c r="Q94" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="R94"/>
-      <c r="S94"/>
-      <c r="T94"/>
+      <c r="S94" t="s">
+        <v>590</v>
+      </c>
+      <c r="T94" t="s">
+        <v>279</v>
+      </c>
       <c r="U94"/>
       <c r="V94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="D95" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="E95">
-        <v>31300</v>
+        <v>31100</v>
       </c>
       <c r="F95" t="s">
-        <v>591</v>
+        <v>295</v>
       </c>
       <c r="G95" t="s" s="2">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="H95">
-        <v>691752313</v>
+        <v>948340457</v>
       </c>
       <c r="I95">
-        <v>688848696</v>
+        <v>675556086</v>
       </c>
       <c r="J95" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95"/>
       <c r="O95"/>
       <c r="P95"/>
       <c r="Q95" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="R95"/>
-      <c r="S95" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S95"/>
+      <c r="T95"/>
       <c r="U95"/>
       <c r="V95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="B96"/>
       <c r="C96" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="D96" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E96">
-        <v>31100</v>
+        <v>31750</v>
       </c>
       <c r="F96" t="s">
-        <v>300</v>
+        <v>600</v>
       </c>
       <c r="G96" t="s" s="2">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="H96">
-        <v>948340457</v>
+        <v>948451764</v>
       </c>
       <c r="I96">
-        <v>675556086</v>
-[...3 lines deleted...]
-      </c>
+        <v>699212226</v>
+      </c>
+      <c r="J96"/>
       <c r="K96"/>
       <c r="L96"/>
       <c r="M96"/>
       <c r="N96"/>
       <c r="O96"/>
       <c r="P96"/>
       <c r="Q96" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="R96"/>
-      <c r="S96"/>
+      <c r="S96" t="s">
+        <v>603</v>
+      </c>
       <c r="T96"/>
       <c r="U96"/>
       <c r="V96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="B97"/>
       <c r="C97" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="D97" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="E97">
-        <v>31750</v>
+        <v>31175</v>
       </c>
       <c r="F97" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>948451764</v>
+        <v>607</v>
+      </c>
+      <c r="G97" t="s">
+        <v>608</v>
+      </c>
+      <c r="H97" t="s">
+        <v>609</v>
       </c>
       <c r="I97">
-        <v>699212226</v>
+        <v>629770106</v>
       </c>
       <c r="J97"/>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97"/>
       <c r="O97"/>
       <c r="P97"/>
-      <c r="Q97" t="s">
-        <v>607</v>
+      <c r="Q97" t="inlineStr">
+        <is>
+          <t>Aguja potro, Aguja vacuno, Alas de pollo, Alimentos terminados para consumidor final, Babilla potro, Babilla ternera, Cabezada de cerdo, Cadera potro, Cadera ternera, Canal de cabrito, Canal de cordero, Canal de pollo, Canal de potro, Canal de ternera, Carcasas de pollo, Carne picada de pollo, Chuleta de cerdo, Chuleta potro, Chuleta vacuno, Churrasco potro, Churrasco vacuno, Contramuslos de pollo, Costilla de cerdo, Costilla vacuno, Entrecot potro, Entrecot vacuno, Falda potro, Falda vacuno, Hamburguesas de pollo, Hueso cerdo, Hueso potro, Hueso vacuno, Jamoncitos de pollo, Lomo de cerdo, Lomo de cerdo adobado, Magro cocido potro, Magro vacuno, Muslos de pollo, Pecho potro, Pecho vacuno, Pechugas de pollo, Pollo con cabeza, Pollo limpio, Redondo falso potro, Redondo falso vacuno, Redondo potro, Solomillo de cerdo, Solomillo potro, Solomillo vacuno</t>
+        </is>
       </c>
       <c r="R97"/>
-      <c r="S97" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S97"/>
       <c r="T97"/>
       <c r="U97"/>
       <c r="V97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="B98"/>
       <c r="C98" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D98" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E98">
-        <v>31175</v>
+        <v>31170</v>
       </c>
       <c r="F98" t="s">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="G98" t="s">
         <v>613</v>
       </c>
-      <c r="H98" t="s">
+      <c r="G98" t="s" s="2">
         <v>614</v>
       </c>
-      <c r="I98">
-[...1 lines deleted...]
-      </c>
+      <c r="H98">
+        <v>948013040</v>
+      </c>
+      <c r="I98"/>
       <c r="J98"/>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98"/>
       <c r="O98"/>
       <c r="P98"/>
-      <c r="Q98" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q98" t="s">
+        <v>615</v>
       </c>
       <c r="R98"/>
       <c r="S98"/>
       <c r="T98"/>
       <c r="U98"/>
       <c r="V98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="B99"/>
       <c r="C99" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D99" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>31170</v>
+        <v>618</v>
+      </c>
+      <c r="E99" t="s" s="3">
+        <v>619</v>
       </c>
       <c r="F99" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="G99" t="s" s="2">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="H99">
-        <v>948013040</v>
-[...1 lines deleted...]
-      <c r="I99"/>
+        <v>912035570</v>
+      </c>
+      <c r="I99">
+        <v>675774340</v>
+      </c>
       <c r="J99"/>
       <c r="K99"/>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99"/>
       <c r="O99"/>
       <c r="P99"/>
       <c r="Q99" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="R99"/>
       <c r="S99"/>
       <c r="T99"/>
       <c r="U99"/>
       <c r="V99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="B100"/>
       <c r="C100" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="D100" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-        <v>624</v>
+        <v>625</v>
+      </c>
+      <c r="E100">
+        <v>31330</v>
       </c>
       <c r="F100" t="s">
-        <v>625</v>
+        <v>233</v>
       </c>
       <c r="G100" t="s" s="2">
         <v>626</v>
       </c>
-      <c r="H100">
-        <v>912035570</v>
+      <c r="H100" t="s">
+        <v>627</v>
       </c>
       <c r="I100">
-        <v>675774340</v>
-[...1 lines deleted...]
-      <c r="J100"/>
+        <v>667710267</v>
+      </c>
+      <c r="J100" t="s">
+        <v>628</v>
+      </c>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100"/>
       <c r="O100"/>
       <c r="P100"/>
-      <c r="Q100" t="s">
-        <v>627</v>
+      <c r="Q100" t="inlineStr">
+        <is>
+          <t>Alcachofas al natural, Alubias blancas al natural, Alubias con verduras, Alubias rojas al natural, Borraja al natural, Cardo troceado, Crema de puerro, Espárrago blanco, Fritada, Garbanzos al natural, Guisantes al natural, Lentejas al natural, Lentejas con cebolla frita, Mermelada de albaricoque, Mermelada de ciruela, Mermelada de fresa, Mermelada de melocotón, Pimiento del cristal, Pimiento del piquillo, Piquillo asado con salsa de tomate , Pisto , Puerro al natural, Salsa de tomate, Tomate triturado</t>
+        </is>
       </c>
       <c r="R100"/>
       <c r="S100"/>
       <c r="T100"/>
       <c r="U100"/>
       <c r="V100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B101"/>
       <c r="C101" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="D101" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="E101">
-        <v>31330</v>
+        <v>31694</v>
       </c>
       <c r="F101" t="s">
-        <v>238</v>
+        <v>632</v>
       </c>
       <c r="G101" t="s" s="2">
-        <v>631</v>
-[...7 lines deleted...]
-      <c r="J101" t="s">
         <v>633</v>
       </c>
+      <c r="H101">
+        <v>948790411</v>
+      </c>
+      <c r="I101"/>
+      <c r="J101"/>
       <c r="K101"/>
       <c r="L101"/>
       <c r="M101"/>
       <c r="N101"/>
       <c r="O101"/>
       <c r="P101"/>
-      <c r="Q101" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q101" t="s">
+        <v>634</v>
       </c>
       <c r="R101"/>
       <c r="S101"/>
       <c r="T101"/>
       <c r="U101"/>
       <c r="V101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B102"/>
       <c r="C102" t="s">
-        <v>635</v>
+        <v>231</v>
       </c>
       <c r="D102" t="s">
         <v>636</v>
       </c>
       <c r="E102">
-        <v>31694</v>
+        <v>31330</v>
       </c>
       <c r="F102" t="s">
+        <v>233</v>
+      </c>
+      <c r="G102" t="s" s="2">
         <v>637</v>
       </c>
-      <c r="G102" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="H102">
-        <v>948790411</v>
-[...1 lines deleted...]
-      <c r="I102"/>
+        <v>948754228</v>
+      </c>
+      <c r="I102">
+        <v>629036808</v>
+      </c>
       <c r="J102"/>
       <c r="K102"/>
       <c r="L102"/>
       <c r="M102"/>
       <c r="N102"/>
       <c r="O102"/>
       <c r="P102"/>
       <c r="Q102" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="R102"/>
       <c r="S102"/>
       <c r="T102"/>
       <c r="U102"/>
       <c r="V102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="B103"/>
       <c r="C103" t="s">
-        <v>236</v>
+        <v>640</v>
       </c>
       <c r="D103" t="s">
         <v>641</v>
       </c>
       <c r="E103">
-        <v>31330</v>
+        <v>31587</v>
       </c>
       <c r="F103" t="s">
-        <v>238</v>
+        <v>270</v>
       </c>
       <c r="G103" t="s" s="2">
         <v>642</v>
       </c>
       <c r="H103">
-        <v>948754228</v>
-[...3 lines deleted...]
-      </c>
+        <v>948685000</v>
+      </c>
+      <c r="I103"/>
       <c r="J103"/>
       <c r="K103"/>
       <c r="L103"/>
       <c r="M103"/>
       <c r="N103"/>
       <c r="O103"/>
       <c r="P103"/>
       <c r="Q103" t="s">
         <v>643</v>
       </c>
       <c r="R103"/>
       <c r="S103"/>
       <c r="T103"/>
       <c r="U103"/>
       <c r="V103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>644</v>
       </c>
       <c r="B104"/>
       <c r="C104" t="s">
+        <v>644</v>
+      </c>
+      <c r="D104" t="s">
         <v>645</v>
       </c>
-      <c r="D104" t="s">
+      <c r="E104">
+        <v>31241</v>
+      </c>
+      <c r="F104" t="s">
+        <v>83</v>
+      </c>
+      <c r="G104" t="s">
         <v>646</v>
       </c>
-      <c r="E104">
-[...7 lines deleted...]
-      </c>
       <c r="H104">
-        <v>948685000</v>
-[...1 lines deleted...]
-      <c r="I104"/>
+        <v>948395011</v>
+      </c>
+      <c r="I104">
+        <v>637273753</v>
+      </c>
       <c r="J104"/>
       <c r="K104"/>
       <c r="L104"/>
       <c r="M104"/>
       <c r="N104"/>
       <c r="O104"/>
       <c r="P104"/>
-      <c r="Q104" t="s">
-        <v>648</v>
+      <c r="Q104" t="inlineStr">
+        <is>
+          <t>Gorrikis, Gosakis, Grano de trigo sarraceno, Hamburguesa vegetal, Harina de arroz integral, Harina de garbanzo, Harina de quinoa, Harina de trigo sarraceno, Kilikis, Mix de harina, Saltxistorra, Txitxiriburguer</t>
+        </is>
       </c>
       <c r="R104"/>
-      <c r="S104"/>
+      <c r="S104" t="s">
+        <v>647</v>
+      </c>
       <c r="T104"/>
       <c r="U104"/>
       <c r="V104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="B105"/>
       <c r="C105" t="s">
         <v>649</v>
       </c>
       <c r="D105" t="s">
         <v>650</v>
       </c>
       <c r="E105">
-        <v>31241</v>
+        <v>31110</v>
       </c>
       <c r="F105" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="G105" t="s">
+        <v>112</v>
+      </c>
+      <c r="G105" t="s" s="2">
         <v>651</v>
       </c>
-      <c r="H105">
-[...5 lines deleted...]
-      <c r="J105"/>
+      <c r="H105" t="s">
+        <v>652</v>
+      </c>
+      <c r="I105" t="s">
+        <v>653</v>
+      </c>
+      <c r="J105" t="s">
+        <v>654</v>
+      </c>
       <c r="K105"/>
       <c r="L105"/>
       <c r="M105"/>
       <c r="N105"/>
       <c r="O105"/>
       <c r="P105"/>
-      <c r="Q105" t="s">
-        <v>652</v>
+      <c r="Q105" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Ajo, Alcachofa, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cereza, Chirivía, Col lombarda, Col repollo, Coliflor, Coliflor romanescu, Escarola, Espárragos, Espárragos trigueros, Espinaca, Garbanzos, Hinojo, Huevo, Judía verde, Kiwi, Lechuga, Mandarina, Manzana, Melocotón, Melón, Naranja, Nuez, Patata, Pepino, Pera, Pimiento, Plátano, Puerro, Rabanito, Remolacha, Sandía , Tomate, Tupinambo, Zanahoria</t>
+        </is>
       </c>
       <c r="R105"/>
-      <c r="S105" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S105"/>
       <c r="T105"/>
       <c r="U105"/>
       <c r="V105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="B106"/>
       <c r="C106" t="s">
         <v>655</v>
       </c>
       <c r="D106" t="s">
         <v>656</v>
       </c>
       <c r="E106">
-        <v>31110</v>
+        <v>31730</v>
       </c>
       <c r="F106" t="s">
-        <v>112</v>
+        <v>657</v>
       </c>
       <c r="G106" t="s" s="2">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="H106" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="I106" t="s">
-        <v>659</v>
-[...1 lines deleted...]
-      <c r="J106" t="s">
         <v>660</v>
       </c>
+      <c r="J106"/>
       <c r="K106"/>
       <c r="L106"/>
       <c r="M106"/>
       <c r="N106"/>
       <c r="O106"/>
       <c r="P106"/>
-      <c r="Q106" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q106" t="s">
+        <v>175</v>
       </c>
       <c r="R106"/>
-      <c r="S106"/>
-      <c r="T106"/>
+      <c r="S106" t="s">
+        <v>661</v>
+      </c>
+      <c r="T106" t="s">
+        <v>662</v>
+      </c>
       <c r="U106"/>
       <c r="V106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="B107"/>
       <c r="C107" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="D107" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="E107">
-        <v>31730</v>
+        <v>31320</v>
       </c>
       <c r="F107" t="s">
-        <v>663</v>
-[...7 lines deleted...]
-      <c r="I107" t="s">
         <v>666</v>
+      </c>
+      <c r="G107"/>
+      <c r="H107">
+        <v>948409200</v>
+      </c>
+      <c r="I107">
+        <v>650951460</v>
       </c>
       <c r="J107"/>
       <c r="K107"/>
       <c r="L107"/>
       <c r="M107"/>
       <c r="N107"/>
       <c r="O107"/>
       <c r="P107"/>
       <c r="Q107" t="s">
-        <v>180</v>
+        <v>667</v>
       </c>
       <c r="R107"/>
-      <c r="S107" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S107"/>
+      <c r="T107"/>
       <c r="U107"/>
       <c r="V107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="B108"/>
       <c r="C108" t="s">
+        <v>668</v>
+      </c>
+      <c r="D108" t="s">
+        <v>669</v>
+      </c>
+      <c r="E108">
+        <v>31430</v>
+      </c>
+      <c r="F108" t="s">
         <v>670</v>
       </c>
-      <c r="D108" t="s">
+      <c r="G108" t="s" s="2">
         <v>671</v>
       </c>
-      <c r="E108">
-[...2 lines deleted...]
-      <c r="F108" t="s">
+      <c r="H108" t="s">
         <v>672</v>
       </c>
-      <c r="G108"/>
-[...2 lines deleted...]
-      </c>
       <c r="I108">
-        <v>650951460</v>
+        <v>659096589</v>
       </c>
       <c r="J108"/>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108"/>
       <c r="O108"/>
       <c r="P108"/>
       <c r="Q108" t="s">
         <v>673</v>
       </c>
       <c r="R108"/>
       <c r="S108"/>
       <c r="T108"/>
       <c r="U108"/>
       <c r="V108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>674</v>
       </c>
       <c r="B109"/>
       <c r="C109" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D109" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="E109">
-        <v>31430</v>
+        <v>31320</v>
       </c>
       <c r="F109" t="s">
-        <v>676</v>
+        <v>666</v>
       </c>
       <c r="G109" t="s" s="2">
         <v>677</v>
       </c>
-      <c r="H109" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H109">
+        <v>948409035</v>
+      </c>
+      <c r="I109"/>
       <c r="J109"/>
       <c r="K109"/>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109"/>
       <c r="O109"/>
       <c r="P109"/>
-      <c r="Q109" t="s">
-        <v>679</v>
+      <c r="Q109" t="inlineStr">
+        <is>
+          <t>Boniato , Brócoli , Calabacín , Calabaza, Calabaza en dados asada y saborizada, Cebolla, Coles de bruselas asadas y saborizadas, Coliflor, Dúo de floretes, Guisante, Herb-infused mediterranean mix grilled, Judía verde, Kaiser Gemuse, Mezcla de verduras, Mezcla de verduras asadas, Migas de coliflor, Patata, Planta de berenjena, Planta de boniato, Planta de brócoli, Planta de calabacín, Planta de calabaza, Planta de coliflor, Planta de pimiento, Planta de tomate, Seasoned sheet pan vegetables, Tomate , Trio de poivrons, Zanahoria</t>
+        </is>
       </c>
       <c r="R109"/>
       <c r="S109"/>
       <c r="T109"/>
       <c r="U109"/>
       <c r="V109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
       <c r="B110"/>
       <c r="C110" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="D110" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="E110">
         <v>31320</v>
       </c>
       <c r="F110" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="G110" t="s" s="2">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="H110">
-        <v>948409035</v>
+        <v>948409034</v>
       </c>
       <c r="I110"/>
       <c r="J110"/>
       <c r="K110"/>
       <c r="L110"/>
       <c r="M110"/>
       <c r="N110"/>
       <c r="O110"/>
       <c r="P110"/>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>Boniato , Brócoli , Calabacín , Calabaza, Calabaza en dados asada y saborizada, Cebolla, Coles de bruselas asadas y saborizadas, Coliflor, Dúo de floretes, Guisante, Herb-infused mediterranean mix grilled, Judía verde, Mezcla de verduras, Mezcla de verduras asadas, Migas de coliflor, Patata, Planta de berenjena, Planta de boniato, Planta de brócoli, Planta de calabacín, Planta de calabaza, Planta de coliflor, Planta de pimiento, Planta de tomate, Seasoned sheet pan vegetables, Tomate , Trio de poivrons, Zanahoria</t>
+          <t>4 vegetable mix, Acelga, Alubia, Apio , Arándanos, Berenjena, Berenjena asada, Boniato, Borraja, Brócoli, Calabacín , Calabacín asado, Calabaza, Cebolla, Cebolla asada, Cilantro, Coles de bruselas, Coliflor, Duo floretes (brócoli y coliflor), Espárrago verde, Espinaca, Fresa, Garbanzo, Grelos, Guisante, Hinojo, Judía verde, Kaiser mix, Lenteja, Maíz dulce, Mezcla 1, Mezcla 2 , Mezcla de vegetales, Mezcla guisante+ zanahoria, Mezcla vegetal espelta, Mezcla vegetal mexicana, Mezcla vegetal quinoa, Mezcla veggirroz, Pasta de oliva, Patata, Pepino, Pimiento, Pimiento asado, Puerro, Ratatouille, Romanesco, Salteado de verduras, Tomate, Zanahoria</t>
         </is>
       </c>
       <c r="R110"/>
       <c r="S110"/>
       <c r="T110"/>
       <c r="U110"/>
       <c r="V110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="B111"/>
       <c r="C111" t="s">
+        <v>683</v>
+      </c>
+      <c r="D111" t="s">
+        <v>684</v>
+      </c>
+      <c r="E111">
+        <v>31587</v>
+      </c>
+      <c r="F111" t="s">
+        <v>270</v>
+      </c>
+      <c r="G111" t="s">
         <v>685</v>
       </c>
-      <c r="D111" t="s">
+      <c r="H111">
+        <v>948685005</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111" t="s">
         <v>686</v>
       </c>
-      <c r="E111">
-[...12 lines deleted...]
-      <c r="J111"/>
       <c r="K111"/>
       <c r="L111"/>
       <c r="M111"/>
       <c r="N111"/>
       <c r="O111"/>
       <c r="P111"/>
-      <c r="Q111" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q111" t="s">
+        <v>687</v>
       </c>
       <c r="R111"/>
       <c r="S111"/>
       <c r="T111"/>
       <c r="U111"/>
       <c r="V111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>688</v>
       </c>
       <c r="B112"/>
       <c r="C112" t="s">
+        <v>688</v>
+      </c>
+      <c r="D112" t="s">
         <v>689</v>
       </c>
-      <c r="D112" t="s">
+      <c r="E112">
+        <v>31780</v>
+      </c>
+      <c r="F112" t="s">
+        <v>340</v>
+      </c>
+      <c r="G112" t="s" s="2">
         <v>690</v>
       </c>
-      <c r="E112">
-[...5 lines deleted...]
-      <c r="G112" t="s">
+      <c r="H112" t="s">
         <v>691</v>
       </c>
-      <c r="H112">
-[...5 lines deleted...]
-      </c>
+      <c r="I112">
+        <v>659975542</v>
+      </c>
+      <c r="J112"/>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112"/>
       <c r="O112"/>
       <c r="P112"/>
       <c r="Q112" t="s">
-        <v>693</v>
+        <v>476</v>
       </c>
       <c r="R112"/>
       <c r="S112"/>
-      <c r="T112"/>
+      <c r="T112" t="s">
+        <v>286</v>
+      </c>
       <c r="U112"/>
       <c r="V112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="B113"/>
       <c r="C113" t="s">
+        <v>693</v>
+      </c>
+      <c r="D113" t="s">
         <v>694</v>
       </c>
-      <c r="D113" t="s">
+      <c r="E113">
+        <v>31500</v>
+      </c>
+      <c r="F113" t="s">
+        <v>104</v>
+      </c>
+      <c r="G113" t="s" s="2">
         <v>695</v>
       </c>
-      <c r="E113">
-[...5 lines deleted...]
-      <c r="G113" t="s" s="2">
+      <c r="H113">
+        <v>606097498</v>
+      </c>
+      <c r="I113">
+        <v>696952521</v>
+      </c>
+      <c r="J113" t="s">
         <v>696</v>
       </c>
-      <c r="H113" t="s">
-[...5 lines deleted...]
-      <c r="J113"/>
       <c r="K113"/>
       <c r="L113"/>
       <c r="M113"/>
       <c r="N113"/>
       <c r="O113"/>
       <c r="P113"/>
       <c r="Q113" t="s">
-        <v>481</v>
+        <v>697</v>
       </c>
       <c r="R113"/>
       <c r="S113"/>
-      <c r="T113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T113"/>
       <c r="U113"/>
       <c r="V113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>698</v>
       </c>
       <c r="B114"/>
       <c r="C114" t="s">
         <v>699</v>
       </c>
       <c r="D114" t="s">
         <v>700</v>
       </c>
       <c r="E114">
-        <v>31500</v>
+        <v>31261</v>
       </c>
       <c r="F114" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="G114" t="s" s="2">
         <v>701</v>
       </c>
-      <c r="H114">
-        <v>606097498</v>
+      <c r="H114" t="s">
+        <v>702</v>
       </c>
       <c r="I114">
-        <v>696952521</v>
-[...3 lines deleted...]
-      </c>
+        <v>686707190</v>
+      </c>
+      <c r="J114"/>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114"/>
       <c r="O114"/>
       <c r="P114"/>
       <c r="Q114" t="s">
         <v>703</v>
       </c>
       <c r="R114"/>
       <c r="S114"/>
       <c r="T114"/>
       <c r="U114"/>
       <c r="V114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>704</v>
       </c>
       <c r="B115"/>
       <c r="C115" t="s">
         <v>705</v>
       </c>
       <c r="D115" t="s">
         <v>706</v>
       </c>
       <c r="E115">
-        <v>31261</v>
+        <v>31191</v>
       </c>
       <c r="F115" t="s">
-        <v>75</v>
+        <v>707</v>
       </c>
       <c r="G115" t="s" s="2">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="H115" t="s">
         <v>708</v>
       </c>
-      <c r="I115">
-[...1 lines deleted...]
-      </c>
+      <c r="H115">
+        <v>948290190</v>
+      </c>
+      <c r="I115"/>
       <c r="J115"/>
       <c r="K115"/>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115"/>
       <c r="O115"/>
       <c r="P115"/>
-      <c r="Q115" t="s">
-        <v>709</v>
+      <c r="Q115" t="inlineStr">
+        <is>
+          <t>Chuleta vacuno, Churrasco vacuno, Entrecot vacuno, Estofado vacuno, Filete, Filete babilla, Filete cadera, Filete falda, Filete redondo, Guisar vacuno, Rotí vacuno, Solomillo vacuno, Venas vacuno</t>
+        </is>
       </c>
       <c r="R115"/>
       <c r="S115"/>
       <c r="T115"/>
       <c r="U115"/>
       <c r="V115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="B116"/>
       <c r="C116" t="s">
+        <v>710</v>
+      </c>
+      <c r="D116" t="s">
         <v>711</v>
       </c>
-      <c r="D116" t="s">
+      <c r="E116">
+        <v>31174</v>
+      </c>
+      <c r="F116" t="s">
         <v>712</v>
       </c>
-      <c r="E116">
-[...2 lines deleted...]
-      <c r="F116" t="s">
+      <c r="G116" t="s" s="2">
         <v>713</v>
       </c>
-      <c r="G116" t="s" s="2">
+      <c r="H116">
+        <v>948329200</v>
+      </c>
+      <c r="I116"/>
+      <c r="J116" t="s">
         <v>714</v>
       </c>
-      <c r="H116">
-[...3 lines deleted...]
-      <c r="J116"/>
       <c r="K116"/>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116"/>
       <c r="O116"/>
       <c r="P116"/>
-      <c r="Q116" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q116" t="s">
+        <v>715</v>
       </c>
       <c r="R116"/>
       <c r="S116"/>
       <c r="T116"/>
       <c r="U116"/>
       <c r="V116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B117"/>
       <c r="C117" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="D117" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="E117">
-        <v>31174</v>
+        <v>31320</v>
       </c>
       <c r="F117" t="s">
-        <v>718</v>
+        <v>666</v>
       </c>
       <c r="G117" t="s" s="2">
         <v>719</v>
       </c>
-      <c r="H117">
-[...3 lines deleted...]
-      <c r="J117" t="s">
+      <c r="H117" t="s">
         <v>720</v>
       </c>
+      <c r="I117">
+        <v>652263132</v>
+      </c>
+      <c r="J117"/>
       <c r="K117"/>
       <c r="L117"/>
       <c r="M117"/>
       <c r="N117"/>
       <c r="O117"/>
       <c r="P117"/>
       <c r="Q117" t="s">
         <v>721</v>
       </c>
       <c r="R117"/>
       <c r="S117"/>
       <c r="T117"/>
       <c r="U117"/>
       <c r="V117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>722</v>
       </c>
       <c r="B118"/>
       <c r="C118" t="s">
         <v>723</v>
       </c>
       <c r="D118" t="s">
         <v>724</v>
       </c>
       <c r="E118">
-        <v>31320</v>
+        <v>31243</v>
       </c>
       <c r="F118" t="s">
-        <v>672</v>
+        <v>371</v>
       </c>
       <c r="G118" t="s" s="2">
         <v>725</v>
       </c>
-      <c r="H118" t="s">
+      <c r="H118">
+        <v>948537602</v>
+      </c>
+      <c r="I118"/>
+      <c r="J118" t="s">
         <v>726</v>
       </c>
-      <c r="I118">
-[...2 lines deleted...]
-      <c r="J118"/>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118"/>
       <c r="O118"/>
       <c r="P118"/>
-      <c r="Q118" t="s">
-        <v>727</v>
+      <c r="Q118" t="inlineStr">
+        <is>
+          <t>Aceite de oliva virgen extra, Alcachofas enteras, Alcachofas mitades, Alubia blanca al natural, Alubia roja, Champiñón laminado, Espárrago blanco, Espárrago verde, Espinacas al natural, Garbanzo al natural, Guisante al natural, Maíz dulce, Menestra de verduras, Pimiento piquillo, Pimiento piquillo en trozos, Puerro, Shii-take, Surtido de verduras</t>
+        </is>
       </c>
       <c r="R118"/>
       <c r="S118"/>
       <c r="T118"/>
       <c r="U118"/>
       <c r="V118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
+        <v>727</v>
+      </c>
+      <c r="B119" t="s">
         <v>728</v>
       </c>
-      <c r="B119"/>
       <c r="C119" t="s">
         <v>729</v>
       </c>
-      <c r="D119" t="s">
+      <c r="D119"/>
+      <c r="E119">
+        <v>31002</v>
+      </c>
+      <c r="F119" t="s">
+        <v>91</v>
+      </c>
+      <c r="G119" t="s" s="2">
         <v>730</v>
       </c>
-      <c r="E119">
-[...5 lines deleted...]
-      <c r="G119" t="s" s="2">
+      <c r="H119">
+        <v>948045838</v>
+      </c>
+      <c r="I119">
+        <v>605687487</v>
+      </c>
+      <c r="J119" t="s">
         <v>731</v>
-      </c>
-[...5 lines deleted...]
-        <v>732</v>
       </c>
       <c r="K119"/>
       <c r="L119"/>
       <c r="M119"/>
       <c r="N119"/>
       <c r="O119"/>
       <c r="P119"/>
-      <c r="Q119" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q119" t="s">
+        <v>732</v>
       </c>
       <c r="R119"/>
       <c r="S119"/>
       <c r="T119"/>
       <c r="U119"/>
       <c r="V119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>733</v>
       </c>
-      <c r="B120" t="s">
+      <c r="B120"/>
+      <c r="C120" t="s">
         <v>734</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>735</v>
       </c>
-      <c r="D120"/>
       <c r="E120">
-        <v>31002</v>
+        <v>31550</v>
       </c>
       <c r="F120" t="s">
-        <v>91</v>
+        <v>736</v>
       </c>
       <c r="G120" t="s" s="2">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="H120">
-        <v>948045838</v>
-[...3 lines deleted...]
-      </c>
+        <v>948819412</v>
+      </c>
+      <c r="I120"/>
       <c r="J120" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="K120"/>
       <c r="L120"/>
       <c r="M120"/>
       <c r="N120"/>
       <c r="O120"/>
       <c r="P120"/>
       <c r="Q120" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="R120"/>
       <c r="S120"/>
       <c r="T120"/>
       <c r="U120"/>
       <c r="V120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B121"/>
       <c r="C121" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D121" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E121">
-        <v>31550</v>
+        <v>31522</v>
       </c>
       <c r="F121" t="s">
-        <v>742</v>
+        <v>416</v>
       </c>
       <c r="G121" t="s" s="2">
         <v>743</v>
       </c>
       <c r="H121">
-        <v>948819412</v>
-[...1 lines deleted...]
-      <c r="I121"/>
+        <v>948816753</v>
+      </c>
+      <c r="I121">
+        <v>609446467</v>
+      </c>
       <c r="J121" t="s">
         <v>744</v>
       </c>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121"/>
       <c r="O121"/>
       <c r="P121"/>
       <c r="Q121" t="s">
         <v>745</v>
       </c>
       <c r="R121"/>
       <c r="S121"/>
       <c r="T121"/>
       <c r="U121"/>
       <c r="V121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>746</v>
       </c>
-      <c r="B122"/>
+      <c r="B122" t="s">
+        <v>747</v>
+      </c>
       <c r="C122" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D122" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="E122">
-        <v>31522</v>
+        <v>31587</v>
       </c>
       <c r="F122" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>270</v>
+      </c>
+      <c r="G122" t="s">
+        <v>750</v>
       </c>
       <c r="H122">
-        <v>948816753</v>
+        <v>948685846</v>
       </c>
       <c r="I122">
-        <v>609446467</v>
+        <v>655513174</v>
       </c>
       <c r="J122" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122"/>
       <c r="O122"/>
       <c r="P122"/>
       <c r="Q122" t="s">
-        <v>751</v>
+        <v>360</v>
       </c>
       <c r="R122"/>
       <c r="S122"/>
       <c r="T122"/>
       <c r="U122"/>
       <c r="V122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>752</v>
       </c>
-      <c r="B123" t="s">
+      <c r="B123"/>
+      <c r="C123" t="s">
         <v>753</v>
       </c>
-      <c r="C123" t="s">
+      <c r="D123" t="s">
         <v>754</v>
       </c>
-      <c r="D123" t="s">
+      <c r="E123">
+        <v>31591</v>
+      </c>
+      <c r="F123" t="s">
+        <v>329</v>
+      </c>
+      <c r="G123" t="s" s="2">
         <v>755</v>
       </c>
-      <c r="E123">
-[...5 lines deleted...]
-      <c r="G123" t="s">
+      <c r="H123">
+        <v>948987222</v>
+      </c>
+      <c r="I123"/>
+      <c r="J123" t="s">
         <v>756</v>
-      </c>
-[...7 lines deleted...]
-        <v>757</v>
       </c>
       <c r="K123"/>
       <c r="L123"/>
       <c r="M123"/>
       <c r="N123"/>
       <c r="O123"/>
       <c r="P123"/>
       <c r="Q123" t="s">
-        <v>365</v>
+        <v>757</v>
       </c>
       <c r="R123"/>
       <c r="S123"/>
       <c r="T123"/>
       <c r="U123"/>
       <c r="V123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>758</v>
       </c>
       <c r="B124"/>
       <c r="C124" t="s">
         <v>759</v>
       </c>
       <c r="D124" t="s">
         <v>760</v>
       </c>
       <c r="E124">
-        <v>31591</v>
+        <v>31191</v>
       </c>
       <c r="F124" t="s">
-        <v>334</v>
+        <v>761</v>
       </c>
       <c r="G124" t="s" s="2">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="H124">
-        <v>948987222</v>
+        <v>948251912</v>
       </c>
       <c r="I124"/>
-      <c r="J124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J124"/>
       <c r="K124"/>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124"/>
       <c r="O124"/>
       <c r="P124"/>
-      <c r="Q124" t="s">
-        <v>763</v>
+      <c r="Q124" t="inlineStr">
+        <is>
+          <t>Aguja vacuno, Babilla vacuno, Bajada de pecho vacuno, Cadera vacuno, Canal de bovino, Canal de equino, Contra vacuno, Costillar vacuno, Culata de contra vacuno, Entrecot lonja vacuno, Entrecot riñonada vacuno, Espalda vacuno, Filete vena vacuno, Llana vacuno, Magro falda vacuno, Magro vacuno, Redondo falso vacuno, Redondo vacuno, Solomillo vacuno, Tapa lomo bajo vacuno, Tapa vacuno, Venas delantero vacuno, Venas trasero vacuno</t>
+        </is>
       </c>
       <c r="R124"/>
       <c r="S124"/>
       <c r="T124"/>
       <c r="U124"/>
       <c r="V124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="B125"/>
       <c r="C125" t="s">
+        <v>764</v>
+      </c>
+      <c r="D125" t="s">
         <v>765</v>
       </c>
-      <c r="D125" t="s">
+      <c r="E125">
+        <v>31869</v>
+      </c>
+      <c r="F125" t="s">
         <v>766</v>
       </c>
-      <c r="E125">
-[...2 lines deleted...]
-      <c r="F125" t="s">
+      <c r="G125" t="s" s="2">
         <v>767</v>
       </c>
-      <c r="G125" t="s" s="2">
+      <c r="H125" t="s">
         <v>768</v>
       </c>
-      <c r="H125">
-[...2 lines deleted...]
-      <c r="I125"/>
+      <c r="I125">
+        <v>646093998</v>
+      </c>
       <c r="J125"/>
       <c r="K125"/>
       <c r="L125"/>
       <c r="M125"/>
       <c r="N125"/>
       <c r="O125"/>
       <c r="P125"/>
-      <c r="Q125" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q125" t="s">
+        <v>769</v>
       </c>
       <c r="R125"/>
-      <c r="S125"/>
-      <c r="T125"/>
+      <c r="S125" t="s">
+        <v>310</v>
+      </c>
+      <c r="T125" t="s">
+        <v>770</v>
+      </c>
       <c r="U125"/>
       <c r="V125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="B126"/>
       <c r="C126" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="D126" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="E126">
-        <v>31869</v>
+        <v>31261</v>
       </c>
       <c r="F126" t="s">
-        <v>772</v>
+        <v>75</v>
       </c>
       <c r="G126" t="s" s="2">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="H126" t="s">
         <v>774</v>
       </c>
-      <c r="I126">
-[...1 lines deleted...]
-      </c>
+      <c r="H126">
+        <v>948690523</v>
+      </c>
+      <c r="I126"/>
       <c r="J126"/>
       <c r="K126"/>
       <c r="L126"/>
       <c r="M126"/>
       <c r="N126"/>
       <c r="O126"/>
       <c r="P126"/>
       <c r="Q126" t="s">
         <v>775</v>
       </c>
       <c r="R126"/>
-      <c r="S126" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S126"/>
+      <c r="T126"/>
       <c r="U126"/>
       <c r="V126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="B127"/>
       <c r="C127" t="s">
+        <v>36</v>
+      </c>
+      <c r="D127" t="s">
+        <v>777</v>
+      </c>
+      <c r="E127">
+        <v>31192</v>
+      </c>
+      <c r="F127" t="s">
+        <v>38</v>
+      </c>
+      <c r="G127" t="s" s="2">
         <v>778</v>
       </c>
-      <c r="D127" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H127">
-        <v>948690523</v>
+        <v>948330711</v>
       </c>
       <c r="I127"/>
       <c r="J127"/>
       <c r="K127"/>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127"/>
       <c r="O127"/>
       <c r="P127"/>
-      <c r="Q127" t="s">
-        <v>781</v>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>Acelga, Ajo, Apio, Berenjena, Boniato, Borraja, Brócoli, Calabacín, Calabaza, Cebolla, Col lombarda, Col rizada, Coles de bruselas, Coliflor, Escarola, Espinacas, Hinojo, Judia verde, Kiwi, Lechuga, Manzana, Melón, Nabo, Naranja, Patata, Pepino, Pera, Plátano, Puerro, Rabano, Remolacha, Romanescu, Sandia, Tomate, Zanahoria</t>
+        </is>
       </c>
       <c r="R127"/>
       <c r="S127"/>
       <c r="T127"/>
       <c r="U127"/>
       <c r="V127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="B128"/>
       <c r="C128" t="s">
-        <v>36</v>
+        <v>780</v>
       </c>
       <c r="D128" t="s">
+        <v>781</v>
+      </c>
+      <c r="E128">
+        <v>31523</v>
+      </c>
+      <c r="F128" t="s">
+        <v>69</v>
+      </c>
+      <c r="G128" t="s" s="2">
+        <v>782</v>
+      </c>
+      <c r="H128" t="s">
         <v>783</v>
-      </c>
-[...10 lines deleted...]
-        <v>948330711</v>
       </c>
       <c r="I128"/>
       <c r="J128"/>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128"/>
       <c r="O128"/>
       <c r="P128"/>
-      <c r="Q128" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q128" t="s">
+        <v>784</v>
       </c>
       <c r="R128"/>
       <c r="S128"/>
       <c r="T128"/>
       <c r="U128"/>
       <c r="V128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>785</v>
       </c>
       <c r="B129"/>
       <c r="C129" t="s">
         <v>786</v>
       </c>
       <c r="D129" t="s">
         <v>787</v>
       </c>
       <c r="E129">
-        <v>31523</v>
+        <v>31500</v>
       </c>
       <c r="F129" t="s">
-        <v>69</v>
+        <v>104</v>
       </c>
       <c r="G129" t="s" s="2">
         <v>788</v>
       </c>
       <c r="H129" t="s">
         <v>789</v>
       </c>
       <c r="I129"/>
       <c r="J129"/>
       <c r="K129"/>
       <c r="L129"/>
       <c r="M129"/>
       <c r="N129"/>
       <c r="O129"/>
       <c r="P129"/>
       <c r="Q129" t="s">
         <v>790</v>
       </c>
       <c r="R129"/>
       <c r="S129"/>
       <c r="T129"/>
       <c r="U129"/>
       <c r="V129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>791</v>
       </c>
       <c r="B130"/>
       <c r="C130" t="s">
         <v>792</v>
       </c>
       <c r="D130" t="s">
         <v>793</v>
       </c>
       <c r="E130">
-        <v>31500</v>
+        <v>31550</v>
       </c>
       <c r="F130" t="s">
-        <v>104</v>
+        <v>736</v>
       </c>
       <c r="G130" t="s" s="2">
         <v>794</v>
       </c>
-      <c r="H130" t="s">
-        <v>795</v>
+      <c r="H130">
+        <v>948864086</v>
       </c>
       <c r="I130"/>
       <c r="J130"/>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130"/>
       <c r="O130"/>
       <c r="P130"/>
       <c r="Q130" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="R130"/>
       <c r="S130"/>
       <c r="T130"/>
       <c r="U130"/>
       <c r="V130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="B131"/>
       <c r="C131" t="s">
+        <v>797</v>
+      </c>
+      <c r="D131" t="s">
         <v>798</v>
       </c>
-      <c r="D131" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131">
-        <v>31550</v>
-[...5 lines deleted...]
-        <v>800</v>
+        <v>28022</v>
+      </c>
+      <c r="F131"/>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>antonio_lopez_gomez@carrefour.com;ivan_rodriguez_torre@carrefour.com;silvia_palacios_garcia@carrefour.com; juani_abadia_gil@carrefour.com; es_calidad_socomo@carrefour.com</t>
+        </is>
       </c>
       <c r="H131">
-        <v>948864086</v>
+        <v>948194100</v>
       </c>
       <c r="I131"/>
       <c r="J131"/>
       <c r="K131"/>
       <c r="L131"/>
       <c r="M131"/>
       <c r="N131"/>
       <c r="O131"/>
       <c r="P131"/>
-      <c r="Q131" t="s">
-        <v>801</v>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t>Baguette, Chapatita, Croissant mantequilla, Hogaza centeno vitae, Hogaza cereales y semillas vitae, Hogaza grande, Hogaza integral, Hogaza mediana, Pan campestre, Pan integral 51%</t>
+        </is>
       </c>
       <c r="R131"/>
       <c r="S131"/>
       <c r="T131"/>
       <c r="U131"/>
       <c r="V131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>799</v>
+      </c>
+      <c r="B132" t="s">
+        <v>800</v>
+      </c>
+      <c r="C132" t="s">
+        <v>801</v>
+      </c>
+      <c r="D132" t="s">
         <v>802</v>
       </c>
-      <c r="B132"/>
-      <c r="C132" t="s">
+      <c r="E132">
+        <v>31591</v>
+      </c>
+      <c r="F132" t="s">
+        <v>329</v>
+      </c>
+      <c r="G132" t="s" s="2">
         <v>803</v>
       </c>
-      <c r="D132" t="s">
+      <c r="H132" t="s">
         <v>804</v>
       </c>
-      <c r="E132">
-[...12 lines deleted...]
-      <c r="J132"/>
+      <c r="I132">
+        <v>948401245</v>
+      </c>
+      <c r="J132" t="s">
+        <v>805</v>
+      </c>
       <c r="K132"/>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132"/>
       <c r="O132"/>
       <c r="P132"/>
-      <c r="Q132" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q132" t="s">
+        <v>806</v>
       </c>
       <c r="R132"/>
       <c r="S132"/>
-      <c r="T132"/>
+      <c r="T132" t="s">
+        <v>286</v>
+      </c>
       <c r="U132"/>
       <c r="V132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="B133"/>
       <c r="C133" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D133" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E133">
-        <v>31591</v>
+        <v>31515</v>
       </c>
       <c r="F133" t="s">
-        <v>334</v>
+        <v>48</v>
       </c>
       <c r="G133" t="s" s="2">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="H133" t="s">
-        <v>810</v>
-[...4 lines deleted...]
-      <c r="J133" t="s">
         <v>811</v>
       </c>
+      <c r="I133"/>
+      <c r="J133"/>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133"/>
       <c r="O133"/>
       <c r="P133"/>
       <c r="Q133" t="s">
         <v>812</v>
       </c>
       <c r="R133"/>
       <c r="S133"/>
-      <c r="T133" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T133"/>
       <c r="U133"/>
       <c r="V133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>813</v>
       </c>
       <c r="B134"/>
       <c r="C134" t="s">
         <v>814</v>
       </c>
       <c r="D134" t="s">
         <v>815</v>
       </c>
       <c r="E134">
-        <v>31515</v>
+        <v>31191</v>
       </c>
       <c r="F134" t="s">
-        <v>48</v>
+        <v>182</v>
       </c>
       <c r="G134" t="s" s="2">
         <v>816</v>
       </c>
-      <c r="H134" t="s">
-        <v>817</v>
+      <c r="H134">
+        <v>603410548</v>
       </c>
       <c r="I134"/>
       <c r="J134"/>
       <c r="K134"/>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134"/>
       <c r="O134"/>
       <c r="P134"/>
-      <c r="Q134" t="s">
-        <v>818</v>
+      <c r="Q134" t="inlineStr">
+        <is>
+          <t>Crema de almendras blancas, Crema de almendras con piel, Crema de anacardo, Crema de avellana, Crema de cacahuete crunchy, Crema de cacahuetes, Crema de pipas de girasol, Crema de pistacho, Crema de sésamo (tahín) blanco, Crema de sésamo (tahín) integral, Crema de sésamo (tahín) semi-integral, Crema de sésamo negro, Sésamo decorticado, Sésamo integral, Sésamo negro</t>
+        </is>
       </c>
       <c r="R134"/>
       <c r="S134"/>
       <c r="T134"/>
       <c r="U134"/>
       <c r="V134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>819</v>
+        <v>817</v>
       </c>
       <c r="B135"/>
       <c r="C135" t="s">
+        <v>818</v>
+      </c>
+      <c r="D135" t="s">
+        <v>819</v>
+      </c>
+      <c r="E135">
+        <v>31006</v>
+      </c>
+      <c r="F135" t="s">
+        <v>91</v>
+      </c>
+      <c r="G135" t="s">
         <v>820</v>
       </c>
-      <c r="D135" t="s">
+      <c r="H135" t="s">
         <v>821</v>
-      </c>
-[...10 lines deleted...]
-        <v>603410548</v>
       </c>
       <c r="I135"/>
       <c r="J135"/>
       <c r="K135"/>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135"/>
       <c r="O135"/>
       <c r="P135"/>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>Crema de almendras blancas, Crema de almendras con piel, Crema de anacardo, Crema de avellana, Crema de cacahuete crunchy, Crema de cacahuetes, Crema de pipas de girasol, Crema de pistacho, Crema de sésamo (tahín) blanco, Crema de sésamo (tahín) integral, Crema de sésamo (tahín) semi-integral, Crema de sésamo negro, Sésamo decorticado, Sésamo integral, Sésamo negro</t>
+          <t>Bizcocho con fruta de temporada, Bizcocho de algarroba, Bizcocho de chocolate y naranja, Bizcocho de chocolate y remolacha, Bizcocho de mijo y arroz, Bizcocho de zanahoria y almendra, Bizcocho especiado de boniato, Brownie, Cake limón, Cookies de chocolate, Cookies de tahin y chocolate, Galletas de almendra, Galletas de dátil sin azúcar, Galletas de jengibre, Galletas de maíz, Galletas de nuez, Galletas de sarraceno y pasas, Granola de sarraceno (Crunchi), Granola mix variado, Harina de arroz, Harina de maíz, Harina de mijo, Harina de quinoa, Harina de sarraceno, Harina de teff, Magdalenas sin gluten, Masa de pizza de sarraceno, Pan de cúrcuma, Pan de dátil y nuez, Pan de garbanzo, Pan de lentejas, Pan de maíz, Pan de mijo y pasas, Pan de quinoa, Pan de quinoa y chocolate, Pan de sarraceno, Pan de semillas, Pan de teff, Pan proteico, Pan rallado, Panacookie almendra y naranja, Panacookie avellana y chocolate, Pastas de canela, Polvorón sin gluten, Roscón, Turrón de almendra y miel, Turrón de avellana y miel</t>
         </is>
       </c>
       <c r="R135"/>
       <c r="S135"/>
       <c r="T135"/>
       <c r="U135"/>
       <c r="V135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
+        <v>822</v>
+      </c>
+      <c r="B136" t="s">
         <v>823</v>
       </c>
-      <c r="B136"/>
       <c r="C136" t="s">
+        <v>822</v>
+      </c>
+      <c r="D136" t="s">
         <v>824</v>
       </c>
-      <c r="D136" t="s">
+      <c r="E136">
+        <v>31440</v>
+      </c>
+      <c r="F136" t="s">
+        <v>247</v>
+      </c>
+      <c r="G136" t="s" s="2">
         <v>825</v>
       </c>
-      <c r="E136">
-[...5 lines deleted...]
-      <c r="G136" t="s">
+      <c r="H136" t="s">
         <v>826</v>
       </c>
-      <c r="H136" t="s">
-[...2 lines deleted...]
-      <c r="I136"/>
+      <c r="I136">
+        <v>636704828</v>
+      </c>
       <c r="J136"/>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136"/>
       <c r="O136"/>
       <c r="P136"/>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>Bizcocho con fruta de temporada, Bizcocho de algarroba, Bizcocho de chocolate y naranja, Bizcocho de chocolate y remolacha, Bizcocho de mijo y arroz, Bizcocho de zanahoria y almendra, Bizcocho especiado de boniato, Brownie, Cake limón, Cookies de chocolate, Cookies de tahin y chocolate, Galletas de almendra, Galletas de dátil sin azúcar, Galletas de jengibre, Galletas de maíz, Galletas de nuez, Galletas de sarraceno y pasas, Granola de sarraceno (Crunchi), Granola mix variado, Harina de arroz, Harina de maíz, Harina de mijo, Harina de quinoa, Harina de sarraceno, Harina de teff, Magdalenas sin gluten, Masa de pizza de sarraceno, Pan de cúrcuma, Pan de dátil y nuez, Pan de garbanzo, Pan de lentejas, Pan de maíz, Pan de mijo y pasas, Pan de quinoa, Pan de quinoa y chocolate, Pan de sarraceno, Pan de semillas, Pan de teff, Pan proteico, Pan rallado, Panacookie almendra y naranja, Panacookie avellana y chocolate, Pastas de canela, Polvorón sin gluten, Roscón, Turrón de almendra y miel, Turrón de avellana y miel</t>
+          <t>Pan de espelta integral, Pan de trigo blanco, Pan de trigo blanco con cúrcuma y semillas de amapola, Pan de trigo integral (Trigo ancestral T.Monoccocum), Pan de trigo integral (Trigo antiguo var. Florencia Aurora), Pan de trigo integral (Trigo antiguo var. Mocho de Arroniz), Pan de trigo integral (Trigo antiguo var. Rojo Burdeos)</t>
         </is>
       </c>
       <c r="R136"/>
       <c r="S136"/>
       <c r="T136"/>
       <c r="U136"/>
       <c r="V136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
+        <v>827</v>
+      </c>
+      <c r="B137" t="s">
         <v>828</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" t="s">
         <v>829</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="D137" t="s">
         <v>830</v>
       </c>
       <c r="E137">
-        <v>31440</v>
+        <v>31591</v>
       </c>
       <c r="F137" t="s">
-        <v>252</v>
+        <v>329</v>
       </c>
       <c r="G137" t="s" s="2">
+        <v>516</v>
+      </c>
+      <c r="H137" t="s">
         <v>831</v>
       </c>
-      <c r="H137" t="s">
+      <c r="I137"/>
+      <c r="J137" t="s" s="2">
         <v>832</v>
       </c>
-      <c r="I137">
-[...2 lines deleted...]
-      <c r="J137"/>
       <c r="K137"/>
       <c r="L137"/>
       <c r="M137"/>
       <c r="N137"/>
       <c r="O137"/>
       <c r="P137"/>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>Pan de espelta integral, Pan de trigo blanco, Pan de trigo blanco con cúrcuma y semillas de amapola, Pan de trigo integral (Trigo ancestral T.Monoccocum), Pan de trigo integral (Trigo antiguo var. Florencia Aurora), Pan de trigo integral (Trigo antiguo var. Mocho de Arroniz), Pan de trigo integral (Trigo antiguo var. Rojo Burdeos)</t>
+          <t>Alubia adzuki, Alubia blanca, Alubia roja, Arándanos rojos deshidratados, Arroz vaporizado, Azafrán hebra, Azafrán molido, Azúcar de coco granulado, Bayas de goji deshidratadas, Cacao en polvo, Cacao nibs granulado, Canela en polvo, Cayena en polvo, Chips de coco deshidratado, Chlorella en polvo, Cúrcuma en polvo, Curcuma latte, Eritritol en polvo, Espirulina en polvo, Espirulina tableta, Flores de hibisco, Garbanzo castellano, Garbanzo lechoso, Garbanzo pedrosillano, Harina de coco en polvo, Infusión bienestar alcalino, Infusión depurativa Detox, Infusión digestiva regaliz y menta, Infusión frutas del bosque, Infusión jengibre y limón, Infusión poleo menta, Infusión regaliz de palo, Infusión regaliz y salvia, Infusión Rooibos antioxidante, Infusión Rooibos Naranja, Jengibre en dados con azúcar, Jengibre en polvo, Leche de coco, Lecitina de soja, Lenteja marrón, Lenteja pardina, Lenteja roja, Lenteja verde pequeña, Maca en polvo (harina), Maca negra, Maca roja, Manzanilla, Matcha latte, Menta, Mijo, Moringa, Panela en polvo, Pasta de vainilla, Pimentón dulce, Pimentón en polvo, Pimentón picante, Pimienta negra molida, Proteína de arroz, Proteína de cáñamo, Proteína de guisante, Psyllium cáscara en polvo, Quinoa en grano, Quinoa en polvo, Regaliz de palo en polvo, Regaliz de palo fresco, Regaliz de palo seco, Semilla de lino entera, Semilla de lino molida, Semillas de calabaza, Semillas de chía, Soja verde, Té negro canela, Té negro Chai, Té negro Early Grey, Te Oolong energizante, Té rojo Pu Erh, Té verde Gundpowder menta, Té verde matcha, Trigo sarraceno, Vainas de vainilla</t>
         </is>
       </c>
       <c r="R137"/>
       <c r="S137"/>
       <c r="T137"/>
       <c r="U137"/>
       <c r="V137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>833</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B138"/>
+      <c r="C138" t="s">
+        <v>649</v>
+      </c>
+      <c r="D138" t="s">
         <v>834</v>
       </c>
-      <c r="C138" t="s">
+      <c r="E138">
+        <v>31312</v>
+      </c>
+      <c r="F138" t="s">
         <v>835</v>
       </c>
-      <c r="D138" t="s">
+      <c r="G138" t="s">
         <v>836</v>
-      </c>
-[...7 lines deleted...]
-        <v>521</v>
       </c>
       <c r="H138" t="s">
         <v>837</v>
       </c>
       <c r="I138"/>
-      <c r="J138" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="J138"/>
       <c r="K138"/>
       <c r="L138"/>
       <c r="M138"/>
       <c r="N138"/>
       <c r="O138"/>
       <c r="P138"/>
-      <c r="Q138" t="inlineStr">
+      <c r="Q138" t="s">
+        <v>838</v>
+      </c>
+      <c r="R138"/>
+      <c r="S138" t="inlineStr">
         <is>
-          <t>Alubia adzuki, Alubia blanca, Alubia roja, Arándanos rojos deshidratados, Arroz vaporizado, Azafrán hebra, Azafrán molido, Azúcar de coco granulado, Bayas de goji deshidratadas, Cacao en polvo, Cacao nibs granulado, Canela en polvo, Cayena en polvo, Chips de coco deshidratado, Chlorella en polvo, Cúrcuma en polvo, Curcuma latte, Eritritol en polvo, Espirulina en polvo, Espirulina tableta, Flores de hibisco, Garbanzo castellano, Garbanzo lechoso, Garbanzo pedrosillano, Harina de coco en polvo, Infusión bienestar alcalino, Infusión depurativa Detox, Infusión digestiva regaliz y menta, Infusión frutas del bosque, Infusión jengibre y limón, Infusión poleo menta, Infusión regaliz de palo, Infusión regaliz y salvia, Infusión Rooibos antioxidante, Infusión Rooibos Naranja, Jengibre en dados con azúcar, Jengibre en polvo, Leche de coco, Lecitina de soja, Lenteja marrón, Lenteja pardina, Lenteja roja, Lenteja verde pequeña, Maca en polvo (harina), Maca negra, Maca roja, Manzanilla, Matcha latte, Menta, Mijo, Moringa, Panela en polvo, Pasta de vainilla, Pimentón dulce, Pimentón en polvo, Pimentón picante, Pimienta negra molida, Proteína de arroz, Proteína de cáñamo, Proteína de guisante, Psyllium cáscara en polvo, Quinoa en grano, Quinoa en polvo, Regaliz de palo en polvo, Regaliz de palo fresco, Regaliz de palo seco, Semilla de lino entera, Semilla de lino molida, Semillas de calabaza, Semillas de chía, Soja verde, Té negro canela, Té negro Chai, Té negro Early Grey, Te Oolong energizante, Té rojo Pu Erh, Té verde Gundpowder menta, Té verde matcha, Trigo sarraceno, Vainas de vainilla</t>
+          <t>Aceitunas, Almendras, Avena, Barbecho, Barbecho verde, Cebada, Erial, Forraje avena-guisante, Guisante, Lentejas, Pasto arbustivo, Trigo blando, Uva blanca, Uva tinta</t>
         </is>
       </c>
-      <c r="R138"/>
-      <c r="S138"/>
       <c r="T138"/>
       <c r="U138"/>
       <c r="V138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>839</v>
       </c>
       <c r="B139"/>
       <c r="C139" t="s">
-        <v>655</v>
+        <v>840</v>
       </c>
       <c r="D139" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="E139">
-        <v>31312</v>
+        <v>31579</v>
       </c>
       <c r="F139" t="s">
-        <v>841</v>
-[...1 lines deleted...]
-      <c r="G139" t="s">
+        <v>537</v>
+      </c>
+      <c r="G139" t="s" s="2">
         <v>842</v>
       </c>
       <c r="H139" t="s">
         <v>843</v>
       </c>
       <c r="I139"/>
       <c r="J139"/>
       <c r="K139"/>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139"/>
       <c r="O139"/>
       <c r="P139"/>
       <c r="Q139" t="s">
         <v>844</v>
       </c>
       <c r="R139"/>
-      <c r="S139" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S139"/>
       <c r="T139"/>
       <c r="U139"/>
       <c r="V139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>845</v>
       </c>
       <c r="B140"/>
       <c r="C140" t="s">
         <v>846</v>
       </c>
       <c r="D140" t="s">
         <v>847</v>
       </c>
       <c r="E140">
-        <v>31579</v>
+        <v>31730</v>
       </c>
       <c r="F140" t="s">
-        <v>542</v>
+        <v>848</v>
       </c>
       <c r="G140" t="s" s="2">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="H140" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="I140"/>
       <c r="J140"/>
       <c r="K140"/>
       <c r="L140"/>
       <c r="M140"/>
       <c r="N140"/>
       <c r="O140"/>
       <c r="P140"/>
-      <c r="Q140" t="s">
-        <v>850</v>
+      <c r="Q140" t="inlineStr">
+        <is>
+          <t>Babilla de potro, Bola de potro, Cadera de potro, Canal de bovino, Canal de caprino, Canal de equino, Canal de ovino, Centro aguja de potro, Chuleta de potro, Chuleta de ternera, Churrasco de potro, Churrasco de ternera, Cocido de ternera, Contra de potro, Costillar de potro, Costillar de ternera, Culata de contra de potro, Entrecot de ternera, Falda de potro, Filete de potro, Filete de ternera, Guisar de potro, Guisar de ternera, Higado de potro, Lengua de potro, Llana de potro, Lonja de potro, Magros de potro, Morcillo de potro, Morcillo de ternera, Pecho de potro, Picadillo de potro, Picadillo de ternera, Rabo de potro, Rabo de ternera, Redondo de potro, Redondo de ternera, Redondo falso de potro, Redondo falso de ternera, Riñonada de potro, Solomillo de potro, Solomillo de ternera, Tapa de aguja de potro, Tapa de potro, Venas de potro</t>
+        </is>
       </c>
       <c r="R140"/>
       <c r="S140"/>
       <c r="T140"/>
       <c r="U140"/>
       <c r="V140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>851</v>
       </c>
       <c r="B141"/>
       <c r="C141" t="s">
         <v>852</v>
       </c>
       <c r="D141" t="s">
         <v>853</v>
       </c>
       <c r="E141">
-        <v>31730</v>
+        <v>31263</v>
       </c>
       <c r="F141" t="s">
+        <v>382</v>
+      </c>
+      <c r="G141" t="s" s="2">
         <v>854</v>
       </c>
-      <c r="G141" t="s" s="2">
+      <c r="H141" t="s">
         <v>855</v>
-      </c>
-[...1 lines deleted...]
-        <v>856</v>
       </c>
       <c r="I141"/>
       <c r="J141"/>
       <c r="K141"/>
       <c r="L141"/>
       <c r="M141"/>
       <c r="N141"/>
       <c r="O141"/>
       <c r="P141"/>
-      <c r="Q141" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R141"/>
+      <c r="Q141" t="s">
+        <v>856</v>
+      </c>
+      <c r="R141" t="s">
+        <v>857</v>
+      </c>
       <c r="S141"/>
       <c r="T141"/>
       <c r="U141"/>
       <c r="V141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="B142"/>
       <c r="C142" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="D142" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="E142">
-        <v>31263</v>
+        <v>31360</v>
       </c>
       <c r="F142" t="s">
-        <v>387</v>
+        <v>532</v>
       </c>
       <c r="G142" t="s" s="2">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="H142" t="s">
         <v>861</v>
+      </c>
+      <c r="H142">
+        <v>948417158</v>
       </c>
       <c r="I142"/>
       <c r="J142"/>
       <c r="K142"/>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142"/>
       <c r="O142"/>
       <c r="P142"/>
       <c r="Q142" t="s">
         <v>862</v>
       </c>
-      <c r="R142" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="R142"/>
       <c r="S142"/>
       <c r="T142"/>
       <c r="U142"/>
       <c r="V142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="B143"/>
       <c r="C143" t="s">
+        <v>864</v>
+      </c>
+      <c r="D143" t="s">
         <v>865</v>
       </c>
-      <c r="D143" t="s">
+      <c r="E143">
+        <v>31350</v>
+      </c>
+      <c r="F143" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
       <c r="G143" t="s" s="2">
         <v>867</v>
       </c>
       <c r="H143">
-        <v>948417158</v>
+        <v>948753006</v>
       </c>
       <c r="I143"/>
       <c r="J143"/>
       <c r="K143"/>
       <c r="L143"/>
       <c r="M143"/>
       <c r="N143"/>
       <c r="O143"/>
       <c r="P143"/>
       <c r="Q143" t="s">
         <v>868</v>
       </c>
       <c r="R143"/>
       <c r="S143"/>
       <c r="T143"/>
       <c r="U143"/>
       <c r="V143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>869</v>
       </c>
       <c r="B144"/>
       <c r="C144" t="s">
         <v>870</v>
       </c>
       <c r="D144" t="s">
         <v>871</v>
       </c>
       <c r="E144">
-        <v>31350</v>
+        <v>31170</v>
       </c>
       <c r="F144" t="s">
+        <v>613</v>
+      </c>
+      <c r="G144" t="s">
         <v>872</v>
       </c>
-      <c r="G144" t="s" s="2">
+      <c r="H144" t="s">
         <v>873</v>
-      </c>
-[...1 lines deleted...]
-        <v>948753006</v>
       </c>
       <c r="I144"/>
       <c r="J144"/>
       <c r="K144"/>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144"/>
       <c r="O144"/>
       <c r="P144"/>
       <c r="Q144" t="s">
         <v>874</v>
       </c>
       <c r="R144"/>
       <c r="S144"/>
       <c r="T144"/>
       <c r="U144"/>
       <c r="V144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>875</v>
       </c>
       <c r="B145"/>
       <c r="C145" t="s">
         <v>876</v>
       </c>
       <c r="D145" t="s">
         <v>877</v>
       </c>
       <c r="E145">
-        <v>31170</v>
-[...4 lines deleted...]
-      <c r="G145" t="s">
+        <v>31192</v>
+      </c>
+      <c r="F145"/>
+      <c r="G145" t="s" s="2">
         <v>878</v>
       </c>
       <c r="H145" t="s">
         <v>879</v>
       </c>
       <c r="I145"/>
       <c r="J145"/>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145"/>
       <c r="O145"/>
       <c r="P145"/>
       <c r="Q145" t="s">
-        <v>880</v>
+        <v>360</v>
       </c>
       <c r="R145"/>
       <c r="S145"/>
       <c r="T145"/>
       <c r="U145"/>
       <c r="V145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="B146"/>
       <c r="C146" t="s">
+        <v>881</v>
+      </c>
+      <c r="D146" t="s">
         <v>882</v>
       </c>
-      <c r="D146" t="s">
+      <c r="E146">
+        <v>31795</v>
+      </c>
+      <c r="F146" t="s">
         <v>883</v>
       </c>
-      <c r="E146">
-[...2 lines deleted...]
-      <c r="F146"/>
       <c r="G146" t="s" s="2">
         <v>884</v>
       </c>
       <c r="H146" t="s">
         <v>885</v>
       </c>
       <c r="I146"/>
       <c r="J146"/>
       <c r="K146"/>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146"/>
       <c r="O146"/>
       <c r="P146"/>
       <c r="Q146" t="s">
-        <v>365</v>
+        <v>886</v>
       </c>
       <c r="R146"/>
       <c r="S146"/>
       <c r="T146"/>
       <c r="U146"/>
       <c r="V146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="B147"/>
       <c r="C147" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D147" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="E147">
-        <v>31795</v>
+        <v>31439</v>
       </c>
       <c r="F147" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="G147" t="s" s="2">
-        <v>890</v>
-[...1 lines deleted...]
-      <c r="H147" t="s">
         <v>891</v>
+      </c>
+      <c r="H147">
+        <v>948392002</v>
       </c>
       <c r="I147"/>
       <c r="J147"/>
       <c r="K147"/>
       <c r="L147"/>
       <c r="M147"/>
       <c r="N147"/>
       <c r="O147"/>
       <c r="P147"/>
-      <c r="Q147" t="s">
-        <v>892</v>
+      <c r="Q147" t="inlineStr">
+        <is>
+          <t>Bizcocho de nueces, Bollitos harina integral de trigo, Crujiente de pipas, Galletas de almendra, Galletas de avena y chocolate, Hogaza de pueblo, Medias noches de chocolate, Pan de centeno, Pan de espelta, Pan integral de centeno y trigo, Pan integral de trigo, Pan integral de trigo con nueces y pasas, Pan integral de trigo con sésamo, Pan ovalado con sésamo, Pastas de chocolate</t>
+        </is>
       </c>
       <c r="R147"/>
       <c r="S147"/>
       <c r="T147"/>
       <c r="U147"/>
       <c r="V147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="B148"/>
       <c r="C148" t="s">
+        <v>893</v>
+      </c>
+      <c r="D148" t="s">
         <v>894</v>
       </c>
-      <c r="D148" t="s">
+      <c r="E148">
+        <v>31510</v>
+      </c>
+      <c r="F148" t="s">
+        <v>469</v>
+      </c>
+      <c r="G148" t="s">
         <v>895</v>
       </c>
-      <c r="E148">
-[...7 lines deleted...]
-      </c>
       <c r="H148">
-        <v>948392002</v>
+        <v>948840053</v>
       </c>
       <c r="I148"/>
       <c r="J148"/>
       <c r="K148"/>
       <c r="L148"/>
       <c r="M148"/>
       <c r="N148"/>
       <c r="O148"/>
       <c r="P148"/>
-      <c r="Q148" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q148" t="s">
+        <v>896</v>
       </c>
       <c r="R148"/>
       <c r="S148"/>
       <c r="T148"/>
       <c r="U148"/>
       <c r="V148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="B149"/>
       <c r="C149" t="s">
+        <v>898</v>
+      </c>
+      <c r="D149" t="s">
         <v>899</v>
       </c>
-      <c r="D149" t="s">
+      <c r="E149">
+        <v>31110</v>
+      </c>
+      <c r="F149" t="s">
+        <v>112</v>
+      </c>
+      <c r="G149" t="s" s="2">
         <v>900</v>
       </c>
-      <c r="E149">
-[...7 lines deleted...]
-      </c>
       <c r="H149">
-        <v>948840053</v>
+        <v>621229415</v>
       </c>
       <c r="I149"/>
       <c r="J149"/>
       <c r="K149"/>
       <c r="L149"/>
       <c r="M149"/>
       <c r="N149"/>
       <c r="O149"/>
       <c r="P149"/>
-      <c r="Q149" t="s">
-        <v>902</v>
+      <c r="Q149" t="inlineStr">
+        <is>
+          <t>Alholva, Alubia arrocina, Avena, Cebada, Centeno, Espelta, Forraje veza-avena, Garbanzo, Guisante, Haba, Harina de trigo, Lenteja, Paja, Trigo, Trigo Khorasan, Trigo sarraceno, Veza</t>
+        </is>
       </c>
       <c r="R149"/>
       <c r="S149"/>
       <c r="T149"/>
       <c r="U149"/>
       <c r="V149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="B150"/>
       <c r="C150" t="s">
+        <v>902</v>
+      </c>
+      <c r="D150" t="s">
+        <v>903</v>
+      </c>
+      <c r="E150">
+        <v>31580</v>
+      </c>
+      <c r="F150" t="s">
+        <v>130</v>
+      </c>
+      <c r="G150" t="s">
         <v>904</v>
       </c>
-      <c r="D150" t="s">
+      <c r="H150" t="s">
         <v>905</v>
-      </c>
-[...10 lines deleted...]
-        <v>621229415</v>
       </c>
       <c r="I150"/>
       <c r="J150"/>
       <c r="K150"/>
       <c r="L150"/>
       <c r="M150"/>
       <c r="N150"/>
       <c r="O150"/>
       <c r="P150"/>
-      <c r="Q150" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q150" t="s">
+        <v>906</v>
       </c>
       <c r="R150"/>
       <c r="S150"/>
       <c r="T150"/>
       <c r="U150"/>
       <c r="V150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>907</v>
       </c>
       <c r="B151"/>
       <c r="C151" t="s">
+        <v>907</v>
+      </c>
+      <c r="D151" t="s">
         <v>908</v>
       </c>
-      <c r="D151" t="s">
+      <c r="E151">
+        <v>31730</v>
+      </c>
+      <c r="F151" t="s">
+        <v>657</v>
+      </c>
+      <c r="G151" t="s" s="2">
         <v>909</v>
       </c>
-      <c r="E151">
-[...5 lines deleted...]
-      <c r="G151" t="s">
+      <c r="H151" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
       <c r="I151"/>
       <c r="J151"/>
       <c r="K151"/>
       <c r="L151"/>
       <c r="M151"/>
       <c r="N151"/>
       <c r="O151"/>
       <c r="P151"/>
       <c r="Q151" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="R151"/>
       <c r="S151"/>
       <c r="T151"/>
       <c r="U151"/>
       <c r="V151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="B152"/>
       <c r="C152" t="s">
+        <v>912</v>
+      </c>
+      <c r="D152" t="s">
         <v>913</v>
       </c>
-      <c r="D152" t="s">
+      <c r="E152">
+        <v>31780</v>
+      </c>
+      <c r="F152" t="s">
+        <v>340</v>
+      </c>
+      <c r="G152" t="s" s="2">
         <v>914</v>
       </c>
-      <c r="E152">
-[...9 lines deleted...]
-        <v>916</v>
+      <c r="H152">
+        <v>680634434</v>
       </c>
       <c r="I152"/>
       <c r="J152"/>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152"/>
       <c r="O152"/>
       <c r="P152"/>
       <c r="Q152" t="s">
-        <v>917</v>
+        <v>476</v>
       </c>
       <c r="R152"/>
       <c r="S152"/>
-      <c r="T152"/>
+      <c r="T152" t="s">
+        <v>286</v>
+      </c>
       <c r="U152"/>
       <c r="V152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="B153"/>
       <c r="C153" t="s">
+        <v>916</v>
+      </c>
+      <c r="D153" t="s">
+        <v>917</v>
+      </c>
+      <c r="E153">
+        <v>31330</v>
+      </c>
+      <c r="F153" t="s">
+        <v>233</v>
+      </c>
+      <c r="G153" t="s" s="2">
         <v>918</v>
       </c>
-      <c r="D153" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H153">
-        <v>680634434</v>
+        <v>948845835</v>
       </c>
       <c r="I153"/>
       <c r="J153"/>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153"/>
       <c r="O153"/>
       <c r="P153"/>
-      <c r="Q153" t="s">
-        <v>481</v>
+      <c r="Q153" t="inlineStr">
+        <is>
+          <t>Alcachofa, Alubias blancas, Alubias blancas con verduras, Alubias Borloti, Alubias en salsa de tomate, Alubias habonas, Alubias negras, Alubias rojas, Borraja, Cardo, Garbanzo, Garbanzo con verduras, Guisantes, Judías verdes tiras, Judías verdes trozos, Lentejas, Lentejas con verduras, Maíz, Mezcla de verduras, Tomate frito</t>
+        </is>
       </c>
       <c r="R153"/>
       <c r="S153"/>
-      <c r="T153" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T153"/>
       <c r="U153"/>
       <c r="V153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="B154"/>
       <c r="C154" t="s">
+        <v>920</v>
+      </c>
+      <c r="D154" t="s">
+        <v>921</v>
+      </c>
+      <c r="E154">
+        <v>31160</v>
+      </c>
+      <c r="F154" t="s">
+        <v>227</v>
+      </c>
+      <c r="G154" t="s" s="2">
         <v>922</v>
       </c>
-      <c r="D154" t="s">
+      <c r="H154" t="s">
         <v>923</v>
-      </c>
-[...10 lines deleted...]
-        <v>948845835</v>
       </c>
       <c r="I154"/>
       <c r="J154"/>
       <c r="K154"/>
       <c r="L154"/>
       <c r="M154"/>
       <c r="N154"/>
       <c r="O154"/>
       <c r="P154"/>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>Alcachofa, Alubias blancas, Alubias blancas con verduras, Alubias Borloti, Alubias en salsa de tomate, Alubias habonas, Alubias negras, Alubias rojas, Borraja, Cardo, Garbanzo, Garbanzo con verduras, Guisantes, Judías verdes tiras, Judías verdes trozos, Lentejas, Lentejas con verduras, Maíz, Mezcla de verduras, Tomate frito</t>
+          <t>Alubia, Garbanzo, Lenteja, Sal al vino, Sal con hierbas barbacoa, Sal con hierbas ensalada, Sal con hierbas pastas, Sal con hierbas pescado, Sal con hierbas provenzales, Sal con hierbas sopas y estofados, Sal de manantial en piedras con pimienta</t>
         </is>
       </c>
       <c r="R154"/>
       <c r="S154"/>
       <c r="T154"/>
       <c r="U154"/>
-      <c r="V154"/>
+      <c r="V154" t="s">
+        <v>924</v>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>925</v>
       </c>
       <c r="B155"/>
       <c r="C155" t="s">
         <v>926</v>
       </c>
       <c r="D155" t="s">
         <v>927</v>
       </c>
       <c r="E155">
-        <v>31160</v>
+        <v>31839</v>
       </c>
       <c r="F155" t="s">
-        <v>232</v>
+        <v>54</v>
       </c>
       <c r="G155" t="s" s="2">
         <v>928</v>
       </c>
-      <c r="H155" t="s">
-        <v>929</v>
+      <c r="H155">
+        <v>948461194</v>
       </c>
       <c r="I155"/>
       <c r="J155"/>
       <c r="K155"/>
       <c r="L155"/>
       <c r="M155"/>
       <c r="N155"/>
       <c r="O155"/>
       <c r="P155"/>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>Alubia, Garbanzo, Lenteja, Sal al vino, Sal con hierbas barbacoa, Sal con hierbas ensalada, Sal con hierbas pastas, Sal con hierbas pescado, Sal con hierbas provenzales, Sal con hierbas sopas y estofados, Sal de manantial en piedras con pimienta</t>
+          <t>Aceite de girasol, Aceite de oliva virgen, Ajo en polvo, Ajo granulado, Albahaca, Albahaca polvo, Albúmina de huevo en polvo, Alimentos terminados para consumidor final, Almidón de maíz nativo, Arroz, Arroz integral, Avellana, Azúcar blanco, Azúcar de caña, Azúcar líquido, Azúcar moreno, Cacao en polvo, Canela molida, Cayena molida, Cebolla caramelizada, Cebolla deshidratada, Cebolla en polvo, Cebolla frita con aceite de girasol, Cebolla frita con aceite de oliva, Cebolla natural, cocida o esterilizada troceada, Cebolla troceada frita congelada, Cilantro, Cilantro molido, Clavo molido, Comino, Comino molido, Copo de patata, Cúrcuma molida, Curry, Dextrosa, Fecula de patata, Fibra de guisante, Goma Garrofin, Goma Guar, Grano de amaranto, Hinojo, Hinojo molido, Huevo entero polvo, Inulina, Jengibre polvo, Laurel, Laurel polvo, Leche de coco en polvo, Leche en polvo, Lecitina de soja en polvo, Manteca de cacao, Mejorana hoja, Melaza de azúcar de caña, Mix de pimiento rojo y cebolla, Mostaza, Mostaza en polvo, Nueces, Nuez moscada, Nuez moscada polvo, Orégano, Orégano molido, Pasta de cacao, Perejil, Pimentón, Pimentón ahumado, Pimentón picante, Pimienta blanca, Pimienta blanca molida, Pimienta negra, Pimienta negra molida, Puerro en polvo, Pure de cebolla, Quinoa blanca, Romero, Romero molido, Semilla de chia, Semilla de lino dorado, Semilla de lino marrón, Sirope de agave, Soja, Tomate en polvo, Tomillo, Tomillo molido, Yema de huevo polvo</t>
         </is>
       </c>
       <c r="R155"/>
       <c r="S155"/>
       <c r="T155"/>
       <c r="U155"/>
-      <c r="V155" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="V155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
       <c r="B156"/>
       <c r="C156" t="s">
+        <v>930</v>
+      </c>
+      <c r="D156" t="s">
+        <v>931</v>
+      </c>
+      <c r="E156">
+        <v>31320</v>
+      </c>
+      <c r="F156" t="s">
+        <v>666</v>
+      </c>
+      <c r="G156" t="s" s="2">
         <v>932</v>
       </c>
-      <c r="D156" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H156">
-        <v>948461194</v>
+        <v>948409200</v>
       </c>
       <c r="I156"/>
       <c r="J156"/>
       <c r="K156"/>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156"/>
       <c r="O156"/>
       <c r="P156"/>
-      <c r="Q156" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q156" t="s">
+        <v>933</v>
       </c>
       <c r="R156"/>
       <c r="S156"/>
       <c r="T156"/>
       <c r="U156"/>
       <c r="V156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="B157"/>
       <c r="C157" t="s">
+        <v>935</v>
+      </c>
+      <c r="D157" t="s">
         <v>936</v>
       </c>
-      <c r="D157" t="s">
+      <c r="E157">
+        <v>31100</v>
+      </c>
+      <c r="F157" t="s">
+        <v>295</v>
+      </c>
+      <c r="G157" t="s" s="2">
         <v>937</v>
       </c>
-      <c r="E157">
-[...5 lines deleted...]
-      <c r="G157" t="s" s="2">
+      <c r="H157" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>948409200</v>
       </c>
       <c r="I157"/>
       <c r="J157"/>
       <c r="K157"/>
       <c r="L157"/>
       <c r="M157"/>
       <c r="N157"/>
       <c r="O157"/>
       <c r="P157"/>
-      <c r="Q157" t="s">
-        <v>939</v>
+      <c r="Q157" t="inlineStr">
+        <is>
+          <t>Base de pizza de espelta, Base de pizza de kamut, Magdalenas de espelta con manzana y canela, Magdalenas de espelta con naranja y almendra, Magdalenas de espelta y chocolate, Mollete de espelta, Mollete de kamut, Mollete de trigo, Pan 3 cereales, Pan de centeno integral, Pan de espelta, Pan de espelta con semillas, Pan de trigo, Pan de trigo khorasan kammut, Pan de trigo sarraceno, Pan de trigo sarraceno con semillas</t>
+        </is>
       </c>
       <c r="R157"/>
       <c r="S157"/>
       <c r="T157"/>
       <c r="U157"/>
       <c r="V157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="B158"/>
       <c r="C158" t="s">
+        <v>940</v>
+      </c>
+      <c r="D158" t="s">
         <v>941</v>
       </c>
-      <c r="D158" t="s">
+      <c r="E158">
+        <v>31261</v>
+      </c>
+      <c r="F158" t="s">
+        <v>75</v>
+      </c>
+      <c r="G158" t="s" s="2">
         <v>942</v>
       </c>
-      <c r="E158">
-[...9 lines deleted...]
-        <v>944</v>
+      <c r="H158">
+        <v>948690578</v>
       </c>
       <c r="I158"/>
       <c r="J158"/>
       <c r="K158"/>
       <c r="L158"/>
       <c r="M158"/>
       <c r="N158"/>
       <c r="O158"/>
       <c r="P158"/>
-      <c r="Q158" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q158" t="s">
+        <v>943</v>
       </c>
       <c r="R158"/>
       <c r="S158"/>
       <c r="T158"/>
       <c r="U158"/>
       <c r="V158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="B159"/>
       <c r="C159" t="s">
+        <v>945</v>
+      </c>
+      <c r="D159" t="s">
         <v>946</v>
       </c>
-      <c r="D159" t="s">
+      <c r="E159">
+        <v>31610</v>
+      </c>
+      <c r="F159" t="s">
+        <v>290</v>
+      </c>
+      <c r="G159" t="s" s="2">
         <v>947</v>
       </c>
-      <c r="E159">
-[...5 lines deleted...]
-      <c r="G159" t="s" s="2">
+      <c r="H159" t="s">
         <v>948</v>
-      </c>
-[...1 lines deleted...]
-        <v>948690578</v>
       </c>
       <c r="I159"/>
       <c r="J159"/>
       <c r="K159"/>
       <c r="L159"/>
       <c r="M159"/>
       <c r="N159"/>
       <c r="O159"/>
       <c r="P159"/>
-      <c r="Q159" t="s">
-        <v>949</v>
+      <c r="Q159" t="inlineStr">
+        <is>
+          <t>Crunch de avena con arándanos, Crunch de avena con cacao y naranja, Crunch de avena con limón, Crunch de avena con zanahoria y naranja, Galleta de avena con naranja y cacao, Galleta de avena con naranja y zanahoria, Galleta de avena y arándanos, Galleta de avena y limón</t>
+        </is>
       </c>
       <c r="R159"/>
       <c r="S159"/>
       <c r="T159"/>
       <c r="U159"/>
       <c r="V159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="B160"/>
       <c r="C160" t="s">
+        <v>950</v>
+      </c>
+      <c r="D160" t="s">
         <v>951</v>
       </c>
-      <c r="D160" t="s">
+      <c r="E160">
+        <v>31870</v>
+      </c>
+      <c r="F160" t="s">
+        <v>25</v>
+      </c>
+      <c r="G160" t="s" s="2">
         <v>952</v>
       </c>
-      <c r="E160">
-[...9 lines deleted...]
-        <v>954</v>
+      <c r="H160">
+        <v>948507200</v>
       </c>
       <c r="I160"/>
       <c r="J160"/>
       <c r="K160"/>
       <c r="L160"/>
       <c r="M160"/>
       <c r="N160"/>
       <c r="O160"/>
       <c r="P160"/>
-      <c r="Q160" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q160" t="s">
+        <v>953</v>
       </c>
       <c r="R160"/>
       <c r="S160"/>
       <c r="T160"/>
       <c r="U160"/>
       <c r="V160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="B161"/>
       <c r="C161" t="s">
+        <v>955</v>
+      </c>
+      <c r="D161" t="s">
         <v>956</v>
       </c>
-      <c r="D161" t="s">
+      <c r="E161">
+        <v>30369</v>
+      </c>
+      <c r="F161"/>
+      <c r="G161" t="s" s="2">
         <v>957</v>
       </c>
-      <c r="E161">
-[...7 lines deleted...]
-      </c>
       <c r="H161">
-        <v>948507200</v>
+        <v>948527009</v>
       </c>
       <c r="I161"/>
       <c r="J161"/>
       <c r="K161"/>
       <c r="L161"/>
       <c r="M161"/>
       <c r="N161"/>
       <c r="O161"/>
       <c r="P161"/>
       <c r="Q161" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="R161"/>
       <c r="S161"/>
       <c r="T161"/>
       <c r="U161"/>
       <c r="V161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="B162"/>
       <c r="C162" t="s">
+        <v>960</v>
+      </c>
+      <c r="D162" t="s">
         <v>961</v>
       </c>
-      <c r="D162" t="s">
+      <c r="E162">
+        <v>31243</v>
+      </c>
+      <c r="F162" t="s">
+        <v>371</v>
+      </c>
+      <c r="G162" t="s" s="2">
         <v>962</v>
       </c>
-      <c r="E162">
-[...3 lines deleted...]
-      <c r="G162" t="s" s="2">
+      <c r="H162" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>948527009</v>
       </c>
       <c r="I162"/>
       <c r="J162"/>
       <c r="K162"/>
       <c r="L162"/>
       <c r="M162"/>
       <c r="N162"/>
       <c r="O162"/>
       <c r="P162"/>
       <c r="Q162" t="s">
         <v>964</v>
       </c>
       <c r="R162"/>
       <c r="S162"/>
       <c r="T162"/>
       <c r="U162"/>
       <c r="V162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>965</v>
       </c>
       <c r="B163"/>
       <c r="C163" t="s">
         <v>966</v>
       </c>
       <c r="D163" t="s">
         <v>967</v>
       </c>
       <c r="E163">
-        <v>31243</v>
+        <v>31820</v>
       </c>
       <c r="F163" t="s">
-        <v>376</v>
+        <v>968</v>
       </c>
       <c r="G163" t="s" s="2">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="H163" t="s">
         <v>969</v>
+      </c>
+      <c r="H163">
+        <v>616003384</v>
       </c>
       <c r="I163"/>
       <c r="J163"/>
       <c r="K163"/>
       <c r="L163"/>
       <c r="M163"/>
       <c r="N163"/>
       <c r="O163"/>
       <c r="P163"/>
-      <c r="Q163" t="s">
-        <v>970</v>
+      <c r="Q163" t="inlineStr">
+        <is>
+          <t>Canal de caprino, Canal de equino, Canal de ovino, Canal de vacuno, Carne de cocido de vacuno, Carne para guisar de equino, Carne para guisar de ovino, Carne para guisar de vacuno, Carne picada de equino, Carne picada de vacuno, Chuleta de equino, Chuleta de ovino, Chuleta de vacuno, Costilla de equino, Costilla de ovino, Costilla de vacuno, Entrecot de vacuno, Filete de equino, Filete de vacuno, Hamburguesa de equino, Hamburguesa de vacuno, Hígado de equino, Hígado de ovino, Hígado de vacuno, Hueso de equino, Hueso de vacuno, Rabo de equino, Rabo de vacuno, Redondo de equino, Redondo de vacuno, Solomillo de equino, Solomillo de vacuno, Venas de vacuno, Zancarrón de vacuno</t>
+        </is>
       </c>
       <c r="R163"/>
       <c r="S163"/>
       <c r="T163"/>
       <c r="U163"/>
       <c r="V163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="B164"/>
       <c r="C164" t="s">
+        <v>971</v>
+      </c>
+      <c r="D164" t="s">
         <v>972</v>
       </c>
-      <c r="D164" t="s">
+      <c r="E164">
+        <v>31480</v>
+      </c>
+      <c r="F164"/>
+      <c r="G164" t="s" s="2">
         <v>973</v>
       </c>
-      <c r="E164">
-[...7 lines deleted...]
-      </c>
       <c r="H164">
-        <v>616003384</v>
+        <v>645170650</v>
       </c>
       <c r="I164"/>
       <c r="J164"/>
       <c r="K164"/>
       <c r="L164"/>
       <c r="M164"/>
       <c r="N164"/>
       <c r="O164"/>
       <c r="P164"/>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>Canal de caprino, Canal de equino, Canal de ovino, Canal de vacuno, Carne de cocido de vacuno, Carne para guisar de equino, Carne para guisar de ovino, Carne para guisar de vacuno, Carne picada de equino, Carne picada de vacuno, Chuleta de equino, Chuleta de ovino, Chuleta de vacuno, Costilla de equino, Costilla de ovino, Costilla de vacuno, Entrecot de vacuno, Filete de equino, Filete de vacuno, Hamburguesa de equino, Hamburguesa de vacuno, Hígado de equino, Hígado de ovino, Hígado de vacuno, Hueso de equino, Hueso de vacuno, Rabo de equino, Rabo de vacuno, Redondo de equino, Redondo de vacuno, Solomillo de equino, Solomillo de vacuno, Venas de vacuno, Zancarrón de vacuno</t>
+          <t>Crema de calabaza, Garbanzo al natural, Guindillas, Lenteja al natural, Mermelada de albaricoque, Mermelada de albaricoque con romero, Mermelada de albaricoque sin azúcar añadido, Mermelada de calabaza y naranja, Mermelada de cebolla, Mermelada de cereza, Mermelada de ciruela, Mermelada de ciruela con salvia, Mermelada de ciruela sin azúcar añadido, Mermelada de fresa, Mermelada de guindilla, Mermelada de kiwi, Mermelada de melocotón, Mermelada de melocotón sin azúcar añadido, Mermelada de paraguayo, Mermelada de paraguayo sin azúcar añadido, Mermelada de tomate, Pisto de verduras, Tomate seco en aceite de oliva virgen extra</t>
         </is>
       </c>
       <c r="R164"/>
       <c r="S164"/>
       <c r="T164"/>
       <c r="U164"/>
       <c r="V164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="B165"/>
       <c r="C165" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="D165" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="E165">
-        <v>31480</v>
+        <v>31190</v>
       </c>
       <c r="F165"/>
       <c r="G165" t="s" s="2">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="H165">
-        <v>645170650</v>
+        <v>611523737</v>
       </c>
       <c r="I165"/>
       <c r="J165"/>
       <c r="K165"/>
       <c r="L165"/>
       <c r="M165"/>
       <c r="N165"/>
       <c r="O165"/>
       <c r="P165"/>
-      <c r="Q165" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q165" t="s">
+        <v>977</v>
       </c>
       <c r="R165"/>
       <c r="S165"/>
       <c r="T165"/>
       <c r="U165"/>
       <c r="V165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="B166"/>
       <c r="C166" t="s">
+        <v>979</v>
+      </c>
+      <c r="D166" t="s">
         <v>980</v>
       </c>
-      <c r="D166" t="s">
+      <c r="E166">
+        <v>31176</v>
+      </c>
+      <c r="F166" t="s">
         <v>981</v>
       </c>
-      <c r="E166">
-[...2 lines deleted...]
-      <c r="F166"/>
       <c r="G166" t="s" s="2">
         <v>982</v>
       </c>
       <c r="H166">
-        <v>611523737</v>
+        <v>626043672</v>
       </c>
       <c r="I166"/>
       <c r="J166"/>
       <c r="K166"/>
       <c r="L166"/>
       <c r="M166"/>
       <c r="N166"/>
       <c r="O166"/>
       <c r="P166"/>
       <c r="Q166" t="s">
         <v>983</v>
       </c>
       <c r="R166"/>
-      <c r="S166"/>
-      <c r="T166"/>
+      <c r="S166" t="s">
+        <v>984</v>
+      </c>
+      <c r="T166" t="s">
+        <v>662</v>
+      </c>
       <c r="U166"/>
       <c r="V166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="B167"/>
       <c r="C167" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D167" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="E167">
-        <v>31176</v>
+        <v>31160</v>
       </c>
       <c r="F167" t="s">
-        <v>987</v>
+        <v>227</v>
       </c>
       <c r="G167" t="s" s="2">
         <v>988</v>
       </c>
-      <c r="H167">
-        <v>626043672</v>
+      <c r="H167" t="s">
+        <v>989</v>
       </c>
       <c r="I167"/>
       <c r="J167"/>
       <c r="K167"/>
       <c r="L167"/>
       <c r="M167"/>
       <c r="N167"/>
       <c r="O167"/>
       <c r="P167"/>
       <c r="Q167" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="R167"/>
-      <c r="S167" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S167"/>
+      <c r="T167"/>
       <c r="U167"/>
       <c r="V167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>991</v>
       </c>
       <c r="B168"/>
       <c r="C168" t="s">
         <v>992</v>
       </c>
       <c r="D168" t="s">
         <v>993</v>
       </c>
       <c r="E168">
-        <v>31160</v>
+        <v>31580</v>
       </c>
       <c r="F168" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>995</v>
+        <v>130</v>
+      </c>
+      <c r="G168"/>
+      <c r="H168">
+        <v>948662361</v>
       </c>
       <c r="I168"/>
       <c r="J168"/>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168"/>
       <c r="O168"/>
       <c r="P168"/>
       <c r="Q168" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="R168"/>
       <c r="S168"/>
       <c r="T168"/>
       <c r="U168"/>
       <c r="V168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
+        <v>995</v>
+      </c>
+      <c r="B169" t="s">
+        <v>996</v>
+      </c>
+      <c r="C169" t="s">
         <v>997</v>
       </c>
-      <c r="B169"/>
-      <c r="C169" t="s">
+      <c r="D169"/>
+      <c r="E169"/>
+      <c r="F169"/>
+      <c r="G169" t="s" s="2">
         <v>998</v>
       </c>
-      <c r="D169" t="s">
+      <c r="H169">
+        <v>640812867</v>
+      </c>
+      <c r="I169"/>
+      <c r="J169" t="s" s="2">
         <v>999</v>
       </c>
-      <c r="E169">
-[...10 lines deleted...]
-      <c r="J169"/>
       <c r="K169"/>
       <c r="L169"/>
       <c r="M169"/>
       <c r="N169"/>
       <c r="O169"/>
       <c r="P169"/>
       <c r="Q169" t="s">
         <v>1000</v>
       </c>
       <c r="R169"/>
       <c r="S169"/>
       <c r="T169"/>
       <c r="U169"/>
       <c r="V169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>1001</v>
       </c>
       <c r="B170"/>
       <c r="C170" t="s">
         <v>1002</v>
       </c>
       <c r="D170"/>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170" t="s" s="2">
         <v>1003</v>
       </c>
       <c r="H170"/>
       <c r="I170"/>
       <c r="J170"/>
       <c r="K170"/>
       <c r="L170"/>
       <c r="M170"/>
       <c r="N170"/>
       <c r="O170"/>
       <c r="P170"/>
-      <c r="Q170" t="s">
-        <v>1004</v>
+      <c r="Q170" t="inlineStr">
+        <is>
+          <t>Cous cous con verduras, legumbres y naranja, Cuscús con verduras y legumbres, Espelta, cebada y quinoa con pesto de perejil, Farro con verduras con aceite de oliva virgen extra</t>
+        </is>
       </c>
       <c r="R170"/>
       <c r="S170"/>
       <c r="T170"/>
       <c r="U170"/>
       <c r="V170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="B171"/>
       <c r="C171" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="D171"/>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171" t="s" s="2">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H171"/>
       <c r="I171"/>
       <c r="J171"/>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171"/>
       <c r="O171"/>
       <c r="P171"/>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>Cous cous con verduras, legumbres y naranja, Cuscús con verduras y legumbres, Espelta, cebada y quinoa con pesto de perejil, Farro con verduras con aceite de oliva virgen extra</t>
+          <t>Crema de almendra pura, Crema de avellana pura, Crema de avellana y castaña, Crema de avellanas y cacao, Crema de castaña pura, Crema de castaña, avellana y cacao, Dulce de castaña, Paté Belaze, Paté Ekia, Paté Lurra</t>
         </is>
       </c>
       <c r="R171"/>
       <c r="S171"/>
       <c r="T171"/>
       <c r="U171"/>
       <c r="V171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="B172"/>
       <c r="C172" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
       <c r="D172"/>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172" t="s" s="2">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="H172"/>
       <c r="I172"/>
       <c r="J172"/>
       <c r="K172"/>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172"/>
       <c r="O172"/>
       <c r="P172"/>
-      <c r="Q172" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="Q172" t="s">
+        <v>1009</v>
       </c>
       <c r="R172"/>
       <c r="S172"/>
       <c r="T172"/>
       <c r="U172"/>
       <c r="V172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>1010</v>
       </c>
       <c r="B173"/>
       <c r="C173" t="s">
         <v>1011</v>
       </c>
       <c r="D173"/>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173" t="s" s="2">
         <v>1012</v>
       </c>
       <c r="H173"/>
       <c r="I173"/>
       <c r="J173"/>
       <c r="K173"/>
@@ -10895,242 +10879,210 @@
         <v>1019</v>
       </c>
       <c r="D175"/>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175" t="s" s="2">
         <v>1020</v>
       </c>
       <c r="H175"/>
       <c r="I175"/>
       <c r="J175"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175"/>
       <c r="O175"/>
       <c r="P175"/>
       <c r="Q175" t="s">
         <v>1021</v>
       </c>
       <c r="R175"/>
       <c r="S175"/>
       <c r="T175"/>
       <c r="U175"/>
       <c r="V175"/>
-    </row>
-[...30 lines deleted...]
-      <c r="V176"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1" location="" display="mailto:cvalcarlos@agrozumos.com"/>
     <hyperlink ref="G4" r:id="rId2" location="" display="mailto:r.sesma@grupoan.com"/>
     <hyperlink ref="G6" r:id="rId3" location="" display="mailto:anko@anko.es"/>
     <hyperlink ref="G7" r:id="rId4" location="" display="mailto:info@embutidosarbizu.es"/>
     <hyperlink ref="G8" r:id="rId5" location="" display="mailto:jauregia.esnekiak@gmail.com"/>
     <hyperlink ref="G9" r:id="rId6" location="" display="mailto:bodega@ablitas.net"/>
     <hyperlink ref="G10" r:id="rId7" location="" display="mailto:info@bagordi.com"/>
     <hyperlink ref="G11" r:id="rId8" location="" display="mailto:raul@quadernavia.com"/>
     <hyperlink ref="G12" r:id="rId9" location="" display="mailto:info@cafesplazadelcastillo.com"/>
     <hyperlink ref="G13" r:id="rId10" location="" display="mailto:administracion@carnesechegor.com"/>
     <hyperlink ref="J13" r:id="rId11" location="" display="http://carnesechegor.com"/>
     <hyperlink ref="G14" r:id="rId12" location="" display="mailto:info@cichorium.com"/>
     <hyperlink ref="G15" r:id="rId13" location="" display="mailto:comercial@ororbia.com"/>
     <hyperlink ref="G16" r:id="rId14" location="" display="mailto:pollobarren@congeladosnavarra.com"/>
-    <hyperlink ref="G17" r:id="rId15" location="" display="mailto:conservasallo@hotmail.com"/>
-[...141 lines deleted...]
-    <hyperlink ref="G176" r:id="rId157" location="" display="mailto:administracion@silversalud.com"/>
+    <hyperlink ref="G17" r:id="rId15" location="" display="mailto:calidad@conservasalmanaque.com"/>
+    <hyperlink ref="G18" r:id="rId16" location="" display="mailto:pedroluis@conservaspedroluis.com"/>
+    <hyperlink ref="G19" r:id="rId17" location="" display="mailto:izabaleta@coopartajona.es"/>
+    <hyperlink ref="G20" r:id="rId18" location="" display="mailto:elopez@ecoveritas.es"/>
+    <hyperlink ref="G21" r:id="rId19" location="" display="mailto:gml@ecovinal.com"/>
+    <hyperlink ref="G22" r:id="rId20" location="" display="mailto:lourdesindaburu@gmail.com"/>
+    <hyperlink ref="G23" r:id="rId21" location="" display="mailto:koldo.urbiola@equisalud.com"/>
+    <hyperlink ref="J23" r:id="rId22" location="" display="mailto:www.equisalud.netjosemaria.hernandez@silversalud.com"/>
+    <hyperlink ref="G24" r:id="rId23" location="" display="mailto:calvarez@fincalanoria.es"/>
+    <hyperlink ref="G25" r:id="rId24" location="" display="mailto:larrezabal.eco@gmail.com"/>
+    <hyperlink ref="G26" r:id="rId25" location="" display="mailto:slarrainzar@equimercado.org"/>
+    <hyperlink ref="G27" r:id="rId26" location="" display="mailto:alberto@globalfoodlink.eu"/>
+    <hyperlink ref="G28" r:id="rId27" location="" display="mailto:gobeies@yahoo.es"/>
+    <hyperlink ref="G30" r:id="rId28" location="" display="mailto:alberto@harivenasa.es"/>
+    <hyperlink ref="G31" r:id="rId29" location="" display="mailto:calidad@carnicasvalencia.com"/>
+    <hyperlink ref="G32" r:id="rId30" location="" display="mailto:julio@iberfruta.es"/>
+    <hyperlink ref="G33" r:id="rId31" location="" display="mailto:administracion@importacionessamanes.com"/>
+    <hyperlink ref="G34" r:id="rId32" location="" display="mailto:inaco@belsi.com"/>
+    <hyperlink ref="G36" r:id="rId33" location="" display="mailto:info@monjardinorganic.com"/>
+    <hyperlink ref="G37" r:id="rId34" location="" display="mailto:eva@josenea.com"/>
+    <hyperlink ref="G38" r:id="rId35" location="" display="mailto:info@pandearguinariz.com"/>
+    <hyperlink ref="G39" r:id="rId36" location="" display="mailto:ana@mataderodetudela.com"/>
+    <hyperlink ref="G40" r:id="rId37" location="" display="mailto:matestella14@gmail.com"/>
+    <hyperlink ref="G41" r:id="rId38" location="" display="mailto:info@mcasl.com"/>
+    <hyperlink ref="G42" r:id="rId39" location="" display="mailto:mikelduteri@outlook.com"/>
+    <hyperlink ref="G43" r:id="rId40" location="" display="mailto:erlandere@hotmail.com"/>
+    <hyperlink ref="G44" r:id="rId41" location="" display="mailto:felix@arrasate.es"/>
+    <hyperlink ref="G45" r:id="rId42" location="" display="mailto:rosaypatxi4@yahoo.com"/>
+    <hyperlink ref="G46" r:id="rId43" location="" display="mailto:info@pasta-martinelli.com"/>
+    <hyperlink ref="G47" r:id="rId44" location="" display="mailto:pittikagasnategia@gmail.com"/>
+    <hyperlink ref="G49" r:id="rId45" location="" display="mailto:f.munoz@dantza.com"/>
+    <hyperlink ref="G51" r:id="rId46" location="" display="mailto:calidad@virto.es"/>
+    <hyperlink ref="G53" r:id="rId47" location="" display="mailto:info@rosara.com"/>
+    <hyperlink ref="G54" r:id="rId48" location="" display="mailto:iollo@graineco.com"/>
+    <hyperlink ref="G55" r:id="rId49" location="" display="mailto:info@almazaradelebro.com"/>
+    <hyperlink ref="G56" r:id="rId50" location="" display="mailto:comercial@lacasadelaceite.com"/>
+    <hyperlink ref="G57" r:id="rId51" location="" display="mailto:info@trujalmendia.com"/>
+    <hyperlink ref="G58" r:id="rId52" location="" display="mailto:urzante@urzante.com"/>
+    <hyperlink ref="G59" r:id="rId53" location="" display="mailto:eduardo.gainza@biosasun.eu"/>
+    <hyperlink ref="G60" r:id="rId54" location="" display="mailto:daniel@conservasdmarco.com"/>
+    <hyperlink ref="G61" r:id="rId55" location="" display="mailto:alfonso@artajo.es"/>
+    <hyperlink ref="G62" r:id="rId56" location="" display="mailto:apain@bekoetxe.com"/>
+    <hyperlink ref="G64" r:id="rId57" location="" display="mailto:jose-manuel.pereira@eureden.com"/>
+    <hyperlink ref="G66" r:id="rId58" location="" display="mailto:abydos@abydos.es"/>
+    <hyperlink ref="G67" r:id="rId59" location="" display="mailto:info@torolis.com"/>
+    <hyperlink ref="G68" r:id="rId60" location="" display="mailto:ebron@conservasebron.com"/>
+    <hyperlink ref="G69" r:id="rId61" location="" display="mailto:l.diago@riberebro.com"/>
+    <hyperlink ref="G70" r:id="rId62" location="" display="mailto:comercial@ekolo.es"/>
+    <hyperlink ref="G71" r:id="rId63" location="" display="mailto:juancarlos.bruni@pagodecirsus.com"/>
+    <hyperlink ref="G72" r:id="rId64" location="" display="mailto:info@ecologicosaranda.com"/>
+    <hyperlink ref="G73" r:id="rId65" location="" display="mailto:edmar@edmarsa.com"/>
+    <hyperlink ref="G74" r:id="rId66" location="" display="mailto:clobera@yamy.es"/>
+    <hyperlink ref="G75" r:id="rId67" location="" display="mailto:erlaneztia@yahoo.es"/>
+    <hyperlink ref="G76" r:id="rId68" location="" display="mailto:ekoelkea@gmail.com"/>
+    <hyperlink ref="G77" r:id="rId69" location="" display="mailto:info@mundosolidario.net"/>
+    <hyperlink ref="G78" r:id="rId70" location="" display="mailto:direccion@sat-greennature.es"/>
+    <hyperlink ref="G79" r:id="rId71" location="" display="mailto:info@sat-globalfresh.es"/>
+    <hyperlink ref="G80" r:id="rId72" location="" display="mailto:contacto@castel-ruiz.com"/>
+    <hyperlink ref="G81" r:id="rId73" location="" display="mailto:tirsosalvati@gmail.com"/>
+    <hyperlink ref="G82" r:id="rId74" location="" display="mailto:r.castejon@dantza.com"/>
+    <hyperlink ref="G83" r:id="rId75" location="" display="mailto:frisafran@gmail.com"/>
+    <hyperlink ref="G84" r:id="rId76" location="" display="mailto:inma@familiaescudero.com"/>
+    <hyperlink ref="G85" r:id="rId77" location="" display="mailto:info@cooperativasantiago.es"/>
+    <hyperlink ref="G86" r:id="rId78" location="" display="mailto:horticolas@inverprao.com"/>
+    <hyperlink ref="G87" r:id="rId79" location="" display="mailto:r.sesma@grupoan.com"/>
+    <hyperlink ref="G88" r:id="rId80" location="" display="mailto:info@lezaun.com"/>
+    <hyperlink ref="G89" r:id="rId81" location="" display="mailto:txema.oses@nafosa.es"/>
+    <hyperlink ref="G90" r:id="rId82" location="" display="mailto:sb@selectbotanical.com"/>
+    <hyperlink ref="G91" r:id="rId83" location="" display="mailto:info@conservaselescolar.es"/>
+    <hyperlink ref="G92" r:id="rId84" location="" display="mailto:txikiiruna@gmail.com"/>
+    <hyperlink ref="G93" r:id="rId85" location="" display="mailto:calidad@navarest.com"/>
+    <hyperlink ref="G94" r:id="rId86" location="" display="mailto:olitearibe@hotmail.com"/>
+    <hyperlink ref="G95" r:id="rId87" location="" display="mailto:mroman@isanatur.com"/>
+    <hyperlink ref="G96" r:id="rId88" location="" display="mailto:kibbisat@gmail.com"/>
+    <hyperlink ref="G98" r:id="rId89" location="" display="mailto:patata.appina@gmail.com"/>
+    <hyperlink ref="G99" r:id="rId90" location="" display="mailto:monica.valero@calidadpascual.com"/>
+    <hyperlink ref="G100" r:id="rId91" location="" display="mailto:conservas@conservascapullo.es"/>
+    <hyperlink ref="G101" r:id="rId92" location="" display="mailto:mitxel@etxenike.com"/>
+    <hyperlink ref="G102" r:id="rId93" location="" display="mailto:so.ustarroz@grupotaboada.com"/>
+    <hyperlink ref="G103" r:id="rId94" location="" display="mailto:conservas@viudadecayo.es"/>
+    <hyperlink ref="G105" r:id="rId95" location="" display="mailto:info@ekoalde.org"/>
+    <hyperlink ref="G106" r:id="rId96" location="" display="mailto:iturriria11@gmail.com"/>
+    <hyperlink ref="G108" r:id="rId97" location="" display="mailto:dijiguti@hotmail.com"/>
+    <hyperlink ref="G109" r:id="rId98" location="" display="mailto:jose-ramon.lopez@gelagri.es"/>
+    <hyperlink ref="G110" r:id="rId99" location="" display="mailto:jescalada@lineagelogistics.com"/>
+    <hyperlink ref="G112" r:id="rId100" location="" display="mailto:xiker@beraska.com"/>
+    <hyperlink ref="G113" r:id="rId101" location="" display="mailto:fernando@azulygaranza.com"/>
+    <hyperlink ref="G114" r:id="rId102" location="" display="mailto:amatriainlorente@hotmail.com"/>
+    <hyperlink ref="G115" r:id="rId103" location="" display="mailto:rafa.bezunartea@pamplona.leclerc"/>
+    <hyperlink ref="G116" r:id="rId104" location="" display="mailto:info@bodegaotazu.es"/>
+    <hyperlink ref="G117" r:id="rId105" location="" display="mailto:hergabia@gmail.com"/>
+    <hyperlink ref="G118" r:id="rId106" location="" display="mailto:angel.iturri2@gmail.com"/>
+    <hyperlink ref="G119" r:id="rId107" location="" display="mailto:joaquin@afortunato.com"/>
+    <hyperlink ref="G120" r:id="rId108" location="" display="mailto:info@grupoapex.es"/>
+    <hyperlink ref="G121" r:id="rId109" location="" display="mailto:info@bsedulcorantes.com"/>
+    <hyperlink ref="G123" r:id="rId110" location="" display="mailto:gestion.calidad@naturall.bio"/>
+    <hyperlink ref="G124" r:id="rId111" location="" display="mailto:almameat@almameat.com"/>
+    <hyperlink ref="G125" r:id="rId112" location="" display="mailto:ollaondo@gmail.com"/>
+    <hyperlink ref="G126" r:id="rId113" location="" display="mailto:izaskun@marciana.es"/>
+    <hyperlink ref="G127" r:id="rId114" location="" display="mailto:administracion@frutassheila.com"/>
+    <hyperlink ref="G128" r:id="rId115" location="" display="mailto:lsandua@aceitesandua.com"/>
+    <hyperlink ref="G129" r:id="rId116" location="" display="mailto:javier@agritexecoexport.com"/>
+    <hyperlink ref="G130" r:id="rId117" location="" display="mailto:eduardo@agricolasanblas.net"/>
+    <hyperlink ref="G132" r:id="rId118" location="" display="mailto:gourmet@miel11144.com"/>
+    <hyperlink ref="G133" r:id="rId119" location="" display="mailto:cadreita@conservasferba.com"/>
+    <hyperlink ref="G134" r:id="rId120" location="" display="mailto:jgalve@tikalnuts.com"/>
+    <hyperlink ref="G136" r:id="rId121" location="" display="mailto:beorlegi@hotmail.com"/>
+    <hyperlink ref="G137" r:id="rId122" location="" display="mailto:frisafran@gmail.com"/>
+    <hyperlink ref="J137" r:id="rId123" location="" display="https://www.frisafran.com"/>
+    <hyperlink ref="G139" r:id="rId124" location="" display="mailto:frutsecnat@gmail.com"/>
+    <hyperlink ref="G140" r:id="rId125" location="" display="mailto:denenhiltegia@gmail.com"/>
+    <hyperlink ref="G141" r:id="rId126" location="" display="mailto:administracion@bodegasemiliovalerio.es"/>
+    <hyperlink ref="G142" r:id="rId127" location="" display="mailto:interal@interal.es"/>
+    <hyperlink ref="G143" r:id="rId128" location="" display="mailto:marta@serviciosdica.com"/>
+    <hyperlink ref="G145" r:id="rId129" location="" display="mailto:navarroaceites@gmail.com"/>
+    <hyperlink ref="G146" r:id="rId130" location="" display="mailto:eztibeltza@gmail.com"/>
+    <hyperlink ref="G147" r:id="rId131" location="" display="mailto:lakabekoop@gmail.com"/>
+    <hyperlink ref="G149" r:id="rId132" location="" display="mailto:info@hazialdeko.eus"/>
+    <hyperlink ref="G151" r:id="rId133" location="" display="mailto:aitzoliturbe@ni.eus"/>
+    <hyperlink ref="G152" r:id="rId134" location="" display="mailto:hbmugitz@gmail.com"/>
+    <hyperlink ref="G153" r:id="rId135" location="" display="mailto:m.miner@therealgreenfood.com"/>
+    <hyperlink ref="G154" r:id="rId136" location="" display="mailto:info@salinasgirones.com"/>
+    <hyperlink ref="G155" r:id="rId137" location="" display="mailto:calidad@sakanaalimentaria.com"/>
+    <hyperlink ref="G156" r:id="rId138" location="" display="mailto:pfernandezp@florette.es"/>
+    <hyperlink ref="G157" r:id="rId139" location="" display="mailto:mimasamadrenavarra@gmail.com"/>
+    <hyperlink ref="G158" r:id="rId140" location="" display="mailto:slf@frutas-solano.com"/>
+    <hyperlink ref="G159" r:id="rId141" location="" display="mailto:natalia@ecoatarrabia.com"/>
+    <hyperlink ref="G160" r:id="rId142" location="" display="mailto:jonsoroa@evasa.com"/>
+    <hyperlink ref="G161" r:id="rId143" location="" display="mailto:raul.borreguero@zamoracompany.com"/>
+    <hyperlink ref="G162" r:id="rId144" location="" display="mailto:info@pastasmolinero.es"/>
+    <hyperlink ref="G163" r:id="rId145" location="" display="mailto:mataderosakana@gmail.com"/>
+    <hyperlink ref="G164" r:id="rId146" location="" display="mailto:gukalde.conservas@gmail.com"/>
+    <hyperlink ref="G165" r:id="rId147" location="" display="mailto:manu@obradorundiano.es"/>
+    <hyperlink ref="G166" r:id="rId148" location="" display="mailto:info@casanabarro.com"/>
+    <hyperlink ref="G167" r:id="rId149" location="" display="mailto:isidreguitart@larrasoana.com"/>
+    <hyperlink ref="G169" r:id="rId150" location="" display="mailto:info@teainfusion.es"/>
+    <hyperlink ref="J169" r:id="rId151" location="" display="https://teainfusion.es/"/>
+    <hyperlink ref="G170" r:id="rId152" location="" display="mailto:naturvega@naturvega.es"/>
+    <hyperlink ref="G171" r:id="rId153" location="" display="mailto:basabihotza@gmail.com"/>
+    <hyperlink ref="G172" r:id="rId154" location="" display="mailto:pedidos@salsuescun.com"/>
+    <hyperlink ref="G173" r:id="rId155" location="" display="mailto:salviabio.es@gmail.com"/>
+    <hyperlink ref="G174" r:id="rId156" location="" display="mailto:andrea@coopartajona.es"/>
+    <hyperlink ref="G175" r:id="rId157" location="" display="mailto:administracion@silversalud.com"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>