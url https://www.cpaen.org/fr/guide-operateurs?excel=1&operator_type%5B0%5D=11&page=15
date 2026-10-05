--- v0 (2026-08-21)
+++ v1 (2026-10-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2606" uniqueCount="2606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2602" uniqueCount="2602">
   <si>
     <t>Prenom</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>CP</t>
   </si>
   <si>
     <t>Population</t>
   </si>
   <si>
     <t>Courrier électronique</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
@@ -558,1727 +558,1718 @@
   <si>
     <t>Pasto arbolado, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Francisco José Amillano  Garasa</t>
   </si>
   <si>
     <t>Pza. Santo Cristo de Otadia nº 5, 2</t>
   </si>
   <si>
     <t>Alsasua</t>
   </si>
   <si>
     <t>larrezabal.eco@gmail.com</t>
   </si>
   <si>
     <t>Queso de oveja</t>
   </si>
   <si>
     <t>Forraje pradera, Manzanas, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Ovino leche</t>
   </si>
   <si>
-    <t>Francisco Mencía  Sanz</t>
-[...2 lines deleted...]
-    <t>C. Santo Cristo, 82 A</t>
+    <t>Fº Javier Iriarte  Ollo</t>
+  </si>
+  <si>
+    <t>C. Dos Hermanas, 9-6D</t>
+  </si>
+  <si>
+    <t>txape_iriarte@yahoo.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Gabriel Errandonea  Goikoetxea</t>
+  </si>
+  <si>
+    <t>Nabasturen Baserria Suspelttiki</t>
+  </si>
+  <si>
+    <t>Bera/Vera de bidasoa</t>
+  </si>
+  <si>
+    <t>nabastrun@gmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Izal Martínez M Y Sarasa Galarreta MP</t>
+  </si>
+  <si>
+    <t>Mª Pilar Sarasa  Galarreta</t>
+  </si>
+  <si>
+    <t>C. Moncayo, 21</t>
+  </si>
+  <si>
+    <t>Cintruenigo</t>
+  </si>
+  <si>
+    <t>feudomalayeto@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Erial, Pastos</t>
+  </si>
+  <si>
+    <t>Gonzalo Fernández  Hernández</t>
+  </si>
+  <si>
+    <t>C. Jose Luis Vallejo, 1</t>
+  </si>
+  <si>
+    <t>Fustiñana</t>
+  </si>
+  <si>
+    <t>elhuertovacilon@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">654862158   </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Gorka Eraso  Azcona</t>
+  </si>
+  <si>
+    <t>C. Gurdubil, 1</t>
+  </si>
+  <si>
+    <t>Zurucuain</t>
+  </si>
+  <si>
+    <t>erasogorka@yahoo.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">629306362   </t>
+  </si>
+  <si>
+    <t>Aceitunas</t>
+  </si>
+  <si>
+    <t>Gregorio Amatriain  Marín</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Cerca, 8</t>
+  </si>
+  <si>
+    <t>Andosilla</t>
+  </si>
+  <si>
+    <t>goioamatriain@hotmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho, Pasto arbustivo, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Hnos. Martínez Crespo, S.C.</t>
+  </si>
+  <si>
+    <t>Rubén Martínez  Crespo</t>
+  </si>
+  <si>
+    <t>C. San Andrés, 13</t>
+  </si>
+  <si>
+    <t>01128</t>
+  </si>
+  <si>
+    <t>Bernedo (Alava)</t>
+  </si>
+  <si>
+    <t>hnosmartinezcrespo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Alfalfa, Avena</t>
+  </si>
+  <si>
+    <t>Idoia Resano  Igoa</t>
+  </si>
+  <si>
+    <t>Balteikale, 10</t>
+  </si>
+  <si>
+    <t>Dorrao/Torrano</t>
+  </si>
+  <si>
+    <t>idoiaxenda@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">658178128    </t>
+  </si>
+  <si>
+    <t>I.E.S. Ribera del Arga</t>
+  </si>
+  <si>
+    <t>José Angel Pérez  Sevilla</t>
+  </si>
+  <si>
+    <t>C. Rio 53</t>
+  </si>
+  <si>
+    <t>Peralta</t>
+  </si>
+  <si>
+    <t>ies.peralta@educacion.navarra.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Frutal multicultivo, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero</t>
+  </si>
+  <si>
+    <t>Ignacio Soraluce  Arregui</t>
+  </si>
+  <si>
+    <t>Behetxonea</t>
+  </si>
+  <si>
+    <t>Beruete</t>
+  </si>
+  <si>
+    <t>aitonaulzama@hotmail.com</t>
+  </si>
+  <si>
+    <t>948503136 948305411</t>
+  </si>
+  <si>
+    <t>Manzanas, Manzanas sidra</t>
+  </si>
+  <si>
+    <t>Ignacio Suescun  Hualde</t>
+  </si>
+  <si>
+    <t>C. Rocamador, 9</t>
+  </si>
+  <si>
+    <t>Sangüesa</t>
+  </si>
+  <si>
+    <t>elonsellabajaturbio@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">649639960   </t>
+  </si>
+  <si>
+    <t>Barbecho, Forraje alfalfa, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>INTIA, S.A.</t>
+  </si>
+  <si>
+    <t>Natalia Bellostas  Muguerza</t>
+  </si>
+  <si>
+    <t>Avda. Serapio Huici, 22 Edificio Péritos</t>
+  </si>
+  <si>
+    <t>Villava</t>
+  </si>
+  <si>
+    <t>nbellostas@intiasa.es</t>
+  </si>
+  <si>
+    <t>Josu Gironés  Barbería</t>
+  </si>
+  <si>
+    <t>C. del Norte, 2</t>
+  </si>
+  <si>
+    <t>josu@salinasgirones.com</t>
+  </si>
+  <si>
+    <t>www.salinasgirones.com</t>
+  </si>
+  <si>
+    <t>Aves Pollos, Caprino carne, Equino</t>
+  </si>
+  <si>
+    <t>Javier de Acha  Morras</t>
+  </si>
+  <si>
+    <t>C. Loreto, 16</t>
+  </si>
+  <si>
+    <t>Nazar</t>
+  </si>
+  <si>
+    <t>atxa_j@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">618008134    </t>
+  </si>
+  <si>
+    <t>Trufa</t>
+  </si>
+  <si>
+    <t>Jesús Gonzalo Elorz  Marcotegui</t>
+  </si>
+  <si>
+    <t>C. San Millán, 41</t>
+  </si>
+  <si>
+    <t>Iturgoyen</t>
+  </si>
+  <si>
+    <t>jesuselorz50@gmail.com</t>
+  </si>
+  <si>
+    <t>José María Busto  Alonso</t>
+  </si>
+  <si>
+    <t>C. Roncal, 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">618152946   </t>
+  </si>
+  <si>
+    <t>Barbecho, Borraja, Bróculi, Calabaza, Cebolla, Coliflor, Erial, Patata, Pimiento, Puerros, Remolacha, Tomate</t>
+  </si>
+  <si>
+    <t>Jose María Iriarte  Lorea</t>
+  </si>
+  <si>
+    <t>Bº Cerealdea</t>
+  </si>
+  <si>
+    <t>Abaurregaina/Abaurrea alta</t>
+  </si>
+  <si>
+    <t>baiguraalt@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">609400797     </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>José Mª Sanzol  Aranguren</t>
+  </si>
+  <si>
+    <t>C. San Esteban, s/n</t>
+  </si>
+  <si>
+    <t>Aos</t>
+  </si>
+  <si>
+    <t>Alfalfa, Barbecho, Pasto arbustivo, Pastos</t>
+  </si>
+  <si>
+    <t>Joseba Echarte  Azkarate</t>
+  </si>
+  <si>
+    <t>C. Santa Agueda, 7</t>
+  </si>
+  <si>
+    <t>irulegihuevosecologicos@gmail.com; iecharteazcarate@gmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Forraje avena-veza, Forraje veza, Frutal multicultivo, Guisante, Pasto arbolado, Pasto arbustivo, Pastos, Trufa, Veza</t>
+  </si>
+  <si>
+    <t>Josenea Bio S.L.U.</t>
+  </si>
+  <si>
+    <t>Jesús Cía  Asensio</t>
+  </si>
+  <si>
+    <t>Avda. de Aoiz, 11</t>
+  </si>
+  <si>
+    <t>Lumbier</t>
+  </si>
+  <si>
+    <t>eva@josenea.com</t>
+  </si>
+  <si>
+    <t>www.josenea.com</t>
+  </si>
+  <si>
+    <t>Juan Jesús Irisarri  Moreno</t>
+  </si>
+  <si>
+    <t>C. Irurzun, 29 4ºb</t>
+  </si>
+  <si>
+    <t>irisarrim@yahoo.com</t>
+  </si>
+  <si>
+    <t>Alfalfa, Almendras, Avena, Barbecho, Garbanzo, Trigo blando, Triticale, Uva tinta</t>
+  </si>
+  <si>
+    <t>Juan José Elizalde  Usarraga</t>
+  </si>
+  <si>
+    <t>Maingenea Baserria</t>
+  </si>
+  <si>
+    <t>jjelizalde@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">655706073   </t>
+  </si>
+  <si>
+    <t>www.maingenea.com</t>
+  </si>
+  <si>
+    <t>Manzanas, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Juan Manuel Esparza  Zabalegui</t>
+  </si>
+  <si>
+    <t>C. Concepcion, 14</t>
+  </si>
+  <si>
+    <t>Tafalla</t>
+  </si>
+  <si>
+    <t>manuesza@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Erial</t>
+  </si>
+  <si>
+    <t>Juan Simón  Rosel</t>
+  </si>
+  <si>
+    <t>Cno. de Aspra, s/n</t>
+  </si>
+  <si>
+    <t>Murchante</t>
+  </si>
+  <si>
+    <t>vinoscartan@hotmail.com</t>
+  </si>
+  <si>
+    <t>Julian Azcona  Ezcurra</t>
+  </si>
+  <si>
+    <t>C. Don Rodrigo, 54</t>
+  </si>
+  <si>
+    <t>Puente la Reina</t>
+  </si>
+  <si>
+    <t>julenazkona@hotmail.com</t>
+  </si>
+  <si>
+    <t>Junta General del Valle de Aezkoa</t>
+  </si>
+  <si>
+    <t>C. Santa María, s/n</t>
+  </si>
+  <si>
+    <t>valledeaezkoa@gmail.com</t>
+  </si>
+  <si>
+    <t>Junta General del Valle de Roncal</t>
+  </si>
+  <si>
+    <t>Amparo Viñuales  Gale</t>
+  </si>
+  <si>
+    <t>Pº Julian Gayarre, 5</t>
+  </si>
+  <si>
+    <t>juntageneral@vallederoncal.es</t>
+  </si>
+  <si>
+    <t>www.vallederoncal.es</t>
+  </si>
+  <si>
+    <t>Luis Manuel Cárcar  García</t>
+  </si>
+  <si>
+    <t>C. Ramón y Cajal, 62</t>
+  </si>
+  <si>
+    <t>info@bagordi.com</t>
+  </si>
+  <si>
+    <t>www.bagordi.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Cebada, Pasto arbustivo, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Manuel Andueza  Aranguren</t>
+  </si>
+  <si>
+    <t>C. Mayor, 35</t>
+  </si>
+  <si>
+    <t>Oronz</t>
+  </si>
+  <si>
+    <t>manolo.andu@gmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Forraje alfalfa, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>María Gracia Ramírez  Lorente</t>
+  </si>
+  <si>
+    <t>C. Hospital, 37</t>
+  </si>
+  <si>
+    <t>Cárcar</t>
+  </si>
+  <si>
+    <t>ninoruizcho@gmail.com</t>
+  </si>
+  <si>
+    <t>630850118 691210034</t>
+  </si>
+  <si>
+    <t>Alcachofa, Cerezas, Manzanas, Nueces</t>
+  </si>
+  <si>
+    <t>María Isabel Hernández  De La Sota</t>
+  </si>
+  <si>
+    <t>C. Santa Elodia, 6</t>
+  </si>
+  <si>
+    <t>Sarasibar</t>
+  </si>
+  <si>
+    <t>mihsota@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">678657220       </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto forestal</t>
+  </si>
+  <si>
+    <t>María Lourdes Sabalza  Goñi</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador nº 2</t>
+  </si>
+  <si>
+    <t>doscaballosbar@yahoo.com</t>
+  </si>
+  <si>
+    <t>Avena, Guisante, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>Miguel Ángel Zabalo  Amezqueta</t>
+  </si>
+  <si>
+    <t>C. San Esteban, Casa Goikoetxea</t>
+  </si>
+  <si>
+    <t>Azpirotz</t>
+  </si>
+  <si>
+    <t>mangelzabalo@gmail.com</t>
+  </si>
+  <si>
+    <t>Caprino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Maite Iraizoz  Irurita</t>
+  </si>
+  <si>
+    <t>Irigoien auzoa, 11, 2</t>
+  </si>
+  <si>
+    <t>mikel.rekalde@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne</t>
+  </si>
+  <si>
+    <t>Mikel Alzuart  Zaldain</t>
+  </si>
+  <si>
+    <t>Caserio Dutaria- Barrio Ordoki</t>
+  </si>
+  <si>
+    <t>Arizkun</t>
+  </si>
+  <si>
+    <t>mikelduteri@outlook.com</t>
+  </si>
+  <si>
+    <t>Huevo de gallina</t>
+  </si>
+  <si>
+    <t>Manzanas, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>María Jesus Urra  Arbizu</t>
+  </si>
+  <si>
+    <t>C. Concepcion, 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">654024854   </t>
+  </si>
+  <si>
+    <t>Aceitunas, Avena, Espárrago, Forraje avena-veza, Frutal multicultivo, Hortalizas multicultivo aire libre, Pasto arbustivo, Veza</t>
+  </si>
+  <si>
+    <t>Navarrsotillo S.C.</t>
+  </si>
+  <si>
+    <t>Andrés Serrano  Arriezu</t>
+  </si>
+  <si>
+    <t>C. Valle de Ulzama, 2</t>
+  </si>
+  <si>
+    <t>info@navarrsotillo.com</t>
+  </si>
+  <si>
+    <t>www.navarrsotillo.com</t>
+  </si>
+  <si>
+    <t>Vino tinto Crianza, Vino tinto Reserva</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Avena, Barbecho, Erial, Espárrago, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Pistacho, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Pablo Manuel Ekisoain  Gorriz</t>
+  </si>
+  <si>
+    <t>C. Santa Maria, 14</t>
+  </si>
+  <si>
+    <t>Beortegui</t>
+  </si>
+  <si>
+    <t>pabudesubicado@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Centeno, Espelta, Forraje avena-guisante, Garbanzo, Lupulo, Mezcla avena-guisante, Trigo Monococum</t>
+  </si>
+  <si>
+    <t>Patricia Tornero  Vidal</t>
+  </si>
+  <si>
+    <t>Caserio Dorratxipia, Regata Mortalena s/n</t>
+  </si>
+  <si>
+    <t>Erratzu</t>
+  </si>
+  <si>
+    <t>pittikagasnategia@gmail.com</t>
+  </si>
+  <si>
+    <t>Queso azul de vaca, Queso de vaca, Queso de vaca madurado</t>
+  </si>
+  <si>
+    <t>Bovino leche, Ovino leche</t>
+  </si>
+  <si>
+    <t>Pedro María Resano  Resano</t>
+  </si>
+  <si>
+    <t>C. Valle del Roncal, 13</t>
+  </si>
+  <si>
+    <t>pedroresanoresa@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Avena, Barbecho, Ciruelas, Espárrago, Manzanas, Melocotones, Nectarinas, Paraguayos, Pasto arbustivo, Peras, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Sotomejor S.L.</t>
+  </si>
+  <si>
+    <t>Luis Guillermo Perinat  Elio</t>
+  </si>
+  <si>
+    <t>C. Prado, 26. Planta 0, Puerta Izq.Bajo Izq.</t>
+  </si>
+  <si>
+    <t>info@elianaperinat.com</t>
+  </si>
+  <si>
+    <t>Pasto forestal, Pastos, Ray-grass inglés</t>
+  </si>
+  <si>
+    <t>Producción Arroz Navarra S.L.</t>
+  </si>
+  <si>
+    <t>EL ALCARAVAN</t>
+  </si>
+  <si>
+    <t>José Miguel Bienzobas  Sanz</t>
+  </si>
+  <si>
+    <t>C. Sancho Ramirez, 34</t>
+  </si>
+  <si>
+    <t>Arguedas</t>
+  </si>
+  <si>
+    <t>elena@elalcaravan.es; david@elalcaravan.es</t>
+  </si>
+  <si>
+    <t>www.elalcaravan.es</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Espelta, Habines, Mezcla avena-haba, Mezcla avena-veza, Pasto arbustivo, Trigo blando, Trigo duro</t>
+  </si>
+  <si>
+    <t>Richard Sada  Antón</t>
+  </si>
+  <si>
+    <t>C. Príncipe de Viana, 9</t>
+  </si>
+  <si>
+    <t>Ablitas</t>
+  </si>
+  <si>
+    <t>rsada@hotmail.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Erial, Pasto arbustivo, Triticale</t>
+  </si>
+  <si>
+    <t>S.I. Flora Alonso y J. José Alonso</t>
+  </si>
+  <si>
+    <t>Juan José Alonso  Soto</t>
+  </si>
+  <si>
+    <t>Avda. Campos, Apdo de correos 14</t>
+  </si>
+  <si>
+    <t>Cascante</t>
+  </si>
+  <si>
+    <t>floritacabecilla@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 661739058 </t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>SAT La Ribera Eco 720 NA</t>
+  </si>
+  <si>
+    <t>Pedro Santiago Gumiel  Rueda</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Los Cabezos, s/n Apdo. 69</t>
+  </si>
+  <si>
+    <t>Lodosa</t>
+  </si>
+  <si>
+    <t>pgerencia@gumendi.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Bróculi, Erial, Manzanas, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>SAT N 699 NA La Torre Verde</t>
+  </si>
+  <si>
+    <t>Pol. Los Cabezos s/n Apdo 69</t>
+  </si>
+  <si>
+    <t>gumendi@gumendi.es</t>
+  </si>
+  <si>
+    <t>www.gumendi.es</t>
+  </si>
+  <si>
+    <t>S.C. Cabodevilla Fernández J.J y F</t>
+  </si>
+  <si>
+    <t>José Joaquín Cabodevilla  Fernández</t>
+  </si>
+  <si>
+    <t>Plza. Mayor, 4</t>
+  </si>
+  <si>
+    <t>Oloriz</t>
+  </si>
+  <si>
+    <t>pcabodevillaf@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Manzanas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>S.C. Eder Arrese M. y Miqueleiz Loperena Fº J.</t>
+  </si>
+  <si>
+    <t>Fco. Javier Miqueleiz  Loperena</t>
+  </si>
+  <si>
+    <t>C. Baja, 6</t>
+  </si>
+  <si>
+    <t>amikeleiz@hotmail.com</t>
+  </si>
+  <si>
+    <t>680741034 699852510</t>
+  </si>
+  <si>
+    <t>S.C. Ibañez Eseverri J.Ignacio Contin Carlosenea Yolanda</t>
+  </si>
+  <si>
+    <t>Juan Ignacio Ibáñez  Eseverri</t>
+  </si>
+  <si>
+    <t>artzaijuan@gmail.com</t>
+  </si>
+  <si>
+    <t>www.carnecologicamenaut.com</t>
+  </si>
+  <si>
+    <t>Tribal Trading Soc.Coop.</t>
+  </si>
+  <si>
+    <t>Hacienda La Noria</t>
+  </si>
+  <si>
+    <t>Yamil Bueno  Bueno</t>
+  </si>
+  <si>
+    <t>Avda. de Navarra, 20</t>
+  </si>
+  <si>
+    <t>Corella</t>
+  </si>
+  <si>
+    <t>contacto@tribaltrading.es; lanoria@tribaltrading.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600320026        </t>
+  </si>
+  <si>
+    <t>Javier Martinez  Elvira</t>
+  </si>
+  <si>
+    <t>C. Irigoyen, 24</t>
+  </si>
+  <si>
+    <t>Mendavia</t>
+  </si>
+  <si>
+    <t>notxo6@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">662018617    </t>
+  </si>
+  <si>
+    <t>Francisco Javier Carmona  Sanz</t>
+  </si>
+  <si>
+    <t>C. Aoiz 20, 3º centro</t>
+  </si>
+  <si>
+    <t>info.ecotur53@yahoo.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">667751315    </t>
+  </si>
+  <si>
+    <t>SAT Arrondo Lahera 737 NA</t>
+  </si>
+  <si>
+    <t>Maria Josefa Arrondo  Lahera</t>
+  </si>
+  <si>
+    <t>Avenida La Negra 22</t>
+  </si>
+  <si>
+    <t>marijosearrondo@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">615504207 615504210  </t>
+  </si>
+  <si>
+    <t>615504207 615504210</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trigo blando, Veza</t>
+  </si>
+  <si>
+    <t>Agrícola Vicente S.I.</t>
+  </si>
+  <si>
+    <t>Jesús Vicente  Zubiría</t>
+  </si>
+  <si>
+    <t>C. Baztán, 8</t>
+  </si>
+  <si>
+    <t>anajesus1971@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho verde, Cebada</t>
+  </si>
+  <si>
+    <t>Alberto Andrés  Sola</t>
+  </si>
+  <si>
+    <t>C. Julián Gayarre, 35</t>
+  </si>
+  <si>
+    <t>Ana Mª Burgui  Hernández</t>
+  </si>
+  <si>
+    <t>C. Luis Beaumont, 23</t>
+  </si>
+  <si>
+    <t>a.lorza@hotmail.com</t>
+  </si>
+  <si>
+    <t>Andres Chavarría  Verde</t>
+  </si>
+  <si>
+    <t>C. Amigos del Pais, 13</t>
+  </si>
+  <si>
+    <t>chavarriaverde@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo blando</t>
+  </si>
+  <si>
+    <t>Ángel Azcona  Lostado</t>
+  </si>
+  <si>
+    <t>C. Escuelas, 66</t>
+  </si>
+  <si>
+    <t>angelazcona@profecarne.com</t>
+  </si>
+  <si>
+    <t>Antonio Blasco  Pérez</t>
+  </si>
+  <si>
+    <t>C. Severo Ochoa, 7 A</t>
+  </si>
+  <si>
+    <t>Bienzobas Blasco Francisco Javier Ignacio y Miguel Angel S.C. Agraria</t>
+  </si>
+  <si>
+    <t>Ignacio Bienzobas  Blasco</t>
+  </si>
+  <si>
+    <t>C. Luis Beamont 49</t>
+  </si>
+  <si>
+    <t>ignaciobienzobas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Pasto forestal, Trigo blando, Veza</t>
+  </si>
+  <si>
+    <t>Eduardo Arrondo  Jordán</t>
+  </si>
+  <si>
+    <t>C. José Luís Vallejo, 10</t>
+  </si>
+  <si>
+    <t>Fernando Logroño  Jordán</t>
+  </si>
+  <si>
+    <t>C. Zumalacárregui, 7</t>
+  </si>
+  <si>
+    <t>fustinava@hotmail.com</t>
+  </si>
+  <si>
+    <t>Francisco Javier Gárate  Lapeña</t>
+  </si>
+  <si>
+    <t>C. Diputacion, 14</t>
+  </si>
+  <si>
+    <t>yugoliva@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho verde, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Gregorio Puig  Martón</t>
+  </si>
+  <si>
+    <t>C. Luis Beaumont, 10</t>
+  </si>
+  <si>
+    <t>goitopuig@hotmail.es</t>
+  </si>
+  <si>
+    <t>Ignacio Galindo  Bueno</t>
+  </si>
+  <si>
+    <t>C. Portal, 14</t>
+  </si>
+  <si>
+    <t>ignaciogb88@gmail.com</t>
+  </si>
+  <si>
+    <t>Javier Galindo  Parejo</t>
+  </si>
+  <si>
+    <t>C. Benoz, 18</t>
+  </si>
+  <si>
+    <t>javiergalinparejo@gmail.com</t>
+  </si>
+  <si>
+    <t>Jesús Gil  Ibáñez</t>
+  </si>
+  <si>
+    <t>C. Salitre, 12</t>
+  </si>
+  <si>
+    <t>gilibanezjesus@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Trigo duro</t>
+  </si>
+  <si>
+    <t>Jesús Mª Aznar  Melero</t>
+  </si>
+  <si>
+    <t>Avda. Constitución, 29</t>
+  </si>
+  <si>
+    <t>Monteagudo</t>
+  </si>
+  <si>
+    <t>charliablitas@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>José Ángel Lostado  Fernández</t>
+  </si>
+  <si>
+    <t>C. Mayor, 50</t>
+  </si>
+  <si>
+    <t>Barbecho, Erial, Trigo blando</t>
+  </si>
+  <si>
+    <t>José Ignacio Gayarre  Aguerri</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 48</t>
+  </si>
+  <si>
+    <t>agayarre@outlook.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo blando, Triticale</t>
+  </si>
+  <si>
+    <t>José Ignacio Salvatierra  Sola</t>
+  </si>
+  <si>
+    <t>C. San Fco. Javier, 29</t>
+  </si>
+  <si>
+    <t>Josefina Gil  Gil</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador, 1</t>
+  </si>
+  <si>
+    <t>jjmozis@hotmail.com</t>
+  </si>
+  <si>
+    <t>Juan Jesús Floristán  Les</t>
+  </si>
+  <si>
+    <t>C. Eras Bajas, 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">609739864   </t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>Liborio Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>C. Navas de Tolosa, 6</t>
+  </si>
+  <si>
+    <t>liborio.gc@gmail.com</t>
+  </si>
+  <si>
+    <t>Mª del Yugo Aguirre Morales</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 47</t>
+  </si>
+  <si>
+    <t>Luis Salvatierra  Puig</t>
+  </si>
+  <si>
+    <t>C. Luis Valero  Bermejo, 33</t>
+  </si>
+  <si>
+    <t>salvafusti@hotmail.com</t>
+  </si>
+  <si>
+    <t>Mª Antonia Sangüesa  Arrondo</t>
+  </si>
+  <si>
+    <t>marian_sanguesa@hotmail.com</t>
+  </si>
+  <si>
+    <t>Mª Jesús Arrondo  Floristán</t>
+  </si>
+  <si>
+    <t>C. Salitre, 10</t>
+  </si>
+  <si>
+    <t>Mª Pilar Gil  Jiménez</t>
+  </si>
+  <si>
+    <t>Mª Pilar Jordán  Urzaiz</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador, 13</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Trigo blando</t>
+  </si>
+  <si>
+    <t>Mª Teresa Gil  Puig</t>
+  </si>
+  <si>
+    <t>C. San Antón, 25</t>
+  </si>
+  <si>
+    <t>gilmaite3@gmail.com</t>
+  </si>
+  <si>
+    <t>Víctor Litago  Vicario</t>
+  </si>
+  <si>
+    <t>C. Mayor, 28</t>
+  </si>
+  <si>
+    <t>victorlitago@gmx.de</t>
+  </si>
+  <si>
+    <t>Álvaro Rodríguez  Lorente</t>
+  </si>
+  <si>
+    <t>C. Ramon y Cajal, 24</t>
+  </si>
+  <si>
+    <t>Cabanillas</t>
+  </si>
+  <si>
+    <t>alvarito1990.cris@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo duro</t>
+  </si>
+  <si>
+    <t>Ángel Luis Gil Cerezo</t>
+  </si>
+  <si>
+    <t>C. Blas de Ayesa, 10</t>
+  </si>
+  <si>
+    <t>Antonio Marchite  Floristán</t>
+  </si>
+  <si>
+    <t>C. Mayor, 61</t>
+  </si>
+  <si>
+    <t>marchiteantonio@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Trigo blando</t>
+  </si>
+  <si>
+    <t>Comunidad de Bardenas Reales</t>
+  </si>
+  <si>
+    <t>José Mª Agramonte  Aguirre</t>
+  </si>
+  <si>
+    <t>Cmn. San Marcial, 19, Apartado de correos 303</t>
+  </si>
+  <si>
+    <t>junta@bardenasreales.es</t>
+  </si>
+  <si>
+    <t>Aceitunas, Alfalfa, Barbecho, Barbecho verde, Cebada, Erial, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Daniel Arrondo  Sola</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 23</t>
+  </si>
+  <si>
+    <t>darrondo45@gmail.com</t>
+  </si>
+  <si>
+    <t>Eduardo Blasco  Ojuel</t>
+  </si>
+  <si>
+    <t>C. Alfonso XIII</t>
+  </si>
+  <si>
+    <t>eduardoblasco01@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608056507     </t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Trigo blando</t>
+  </si>
+  <si>
+    <t>Bodegas Jordan S.L</t>
+  </si>
+  <si>
+    <t>Emilio Jordan  MANERO</t>
+  </si>
+  <si>
+    <t>C. Bardenas, 21</t>
+  </si>
+  <si>
+    <t>emilio.jordan@asesoriajordan.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada</t>
+  </si>
+  <si>
+    <t>Felisa Gayarre  De Sola</t>
+  </si>
+  <si>
+    <t>C. Blanca de Navarra, 10</t>
+  </si>
+  <si>
+    <t>Francisco Javier Calvo  Aznar</t>
+  </si>
+  <si>
+    <t>Avda. Barillas, 10</t>
+  </si>
+  <si>
+    <t>agrobombo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Triticale</t>
+  </si>
+  <si>
+    <t>Jesús Zardoya  Navarro</t>
+  </si>
+  <si>
+    <t>C. La Constitución, 23</t>
+  </si>
+  <si>
+    <t>José Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>C. Mayor, 41- 2ª B</t>
+  </si>
+  <si>
+    <t>Luis Gayarre  Gil</t>
+  </si>
+  <si>
+    <t>C. Arturo Tabera, 12</t>
+  </si>
+  <si>
+    <t>María Engracia Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>María Engracia Pérez  Ibáñez</t>
+  </si>
+  <si>
+    <t>C. San Anton, 20</t>
+  </si>
+  <si>
+    <t>aguerrip@yahoo.com</t>
+  </si>
+  <si>
+    <t>Maria Jesús Bozal  Diago</t>
+  </si>
+  <si>
+    <t>C. Sancho El Fuerte, 15</t>
+  </si>
+  <si>
+    <t>bozal-diago@hotmail.es</t>
+  </si>
+  <si>
+    <t>948840453 948826880</t>
+  </si>
+  <si>
+    <t>María Peña Gayarre Bermejo</t>
+  </si>
+  <si>
+    <t>C. Alfonso XIII, 33</t>
+  </si>
+  <si>
+    <t>Barbecho, Guisante, Trigo blando</t>
+  </si>
+  <si>
+    <t>Mª Jesús Sanz  Moso</t>
+  </si>
+  <si>
+    <t>C. Virgen de la peña, 35</t>
+  </si>
+  <si>
+    <t>Rubén Urriza  Eslava</t>
+  </si>
+  <si>
+    <t>C. Santa Eulalia, 6 bajo</t>
+  </si>
+  <si>
+    <t>Belzunce</t>
+  </si>
+  <si>
+    <t>r_urriza@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne, Equino</t>
+  </si>
+  <si>
+    <t>Sánchez Laínez S.C.I.</t>
+  </si>
+  <si>
+    <t>Jesús Sánchez  Laínez</t>
+  </si>
+  <si>
+    <t>C. Carlos III El Noble, 10</t>
+  </si>
+  <si>
+    <t>jesussanchezlainez@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Centeno, Pasto arbustivo, Pasto forestal</t>
+  </si>
+  <si>
+    <t>Tudagro S.L.</t>
+  </si>
+  <si>
+    <t>José Antonio Alonso  Saso</t>
+  </si>
+  <si>
+    <t>Paseo de Capuchinas, 3</t>
+  </si>
+  <si>
+    <t>tudagro@usuarios.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Alberto Labarga  Reinaldos</t>
+  </si>
+  <si>
+    <t>C. Concordia, 29</t>
+  </si>
+  <si>
+    <t>alberto96ablitas@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">692993825     </t>
+  </si>
+  <si>
+    <t>Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Corraliza Valdecruz S.C.</t>
+  </si>
+  <si>
+    <t>Arantzazu Aldanondo  Otamendi</t>
+  </si>
+  <si>
+    <t>Avda.  Zaragoza, 28</t>
+  </si>
+  <si>
+    <t>arantzazu.aldanondo@gmail.com</t>
+  </si>
+  <si>
+    <t>Félix Belio  Huguet</t>
+  </si>
+  <si>
+    <t>C. Cervantes, 5-C</t>
+  </si>
+  <si>
+    <t>Cortes</t>
+  </si>
+  <si>
+    <t>jvicentu@hotmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Pasto arbustivo, Veza</t>
+  </si>
+  <si>
+    <t>Fermín Marchite  Ciriza</t>
+  </si>
+  <si>
+    <t>Pza. Ntra. Sra. De La Asunción, 11</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Jaime Castel-Ruiz  Solana</t>
+  </si>
+  <si>
+    <t>Crta. Cabanillas, s/n</t>
+  </si>
+  <si>
+    <t>jaime.castel-ruiz@castel-ruiz.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Bróculi, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Manuel Ignacio Arrondo  Fernández</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña,  4</t>
+  </si>
+  <si>
+    <t>a948840435@msn.com</t>
+  </si>
+  <si>
+    <t>María Amatriain  Bea</t>
+  </si>
+  <si>
+    <t>C. La Paz, 2</t>
+  </si>
+  <si>
+    <t>Luis Carlos Fernández Ruiz</t>
+  </si>
+  <si>
+    <t>Avda. Ribaforada, 47</t>
+  </si>
+  <si>
+    <t>Mª Luz Juanmartiñena  Arraiza</t>
+  </si>
+  <si>
+    <t>Finca El Raso</t>
+  </si>
+  <si>
+    <t>luz@lacorralizadedonpablo.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Barbecho verde, Cebada, Espelta, Pasto arbustivo, Pasto forestal</t>
+  </si>
+  <si>
+    <t>Pilar Bueno  Bermejo</t>
+  </si>
+  <si>
+    <t>mgalindob@wanadoo.es</t>
+  </si>
+  <si>
+    <t>Prudencio Marchite  Ciriza</t>
+  </si>
+  <si>
+    <t>Pza. Nuestra señora de la Asunción, 11</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbolado, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Santos Laguardia  Chueca</t>
+  </si>
+  <si>
+    <t>Avda. Ribaforada, 49</t>
+  </si>
+  <si>
+    <t>Barbecho</t>
+  </si>
+  <si>
+    <t>Aritz Uriz  Martín</t>
+  </si>
+  <si>
+    <t>C.San Esteban, 10</t>
+  </si>
+  <si>
+    <t>Muruarte de reta</t>
+  </si>
+  <si>
+    <t>aritzuriz@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trufa</t>
+  </si>
+  <si>
+    <t>Francisco Yoldi  Arbizu</t>
+  </si>
+  <si>
+    <t>Ctra. Puente La Reina, 3</t>
+  </si>
+  <si>
+    <t>Mendigorria</t>
+  </si>
+  <si>
+    <t>yoldiarbizu@hotmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Cebada, Espárrago, Frutal multicultivo, Garbanzo, Guisante, Lentejas, Pasto arbolado, Pasto arbustivo, Trigo blando, Uva tinta, Veza</t>
+  </si>
+  <si>
+    <t>Oyarbide Reparaz Ohiana y Resano Igoa Félix Miguel</t>
+  </si>
+  <si>
+    <t>Félix Mikel Resano  Igoa</t>
+  </si>
+  <si>
+    <t>C.Barrenkale, 11</t>
+  </si>
+  <si>
+    <t>felixres@hotmail.es; idoiaxenda@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">689265512    </t>
+  </si>
+  <si>
+    <t>Queso oveja madurado</t>
+  </si>
+  <si>
+    <t>Alfalfa, Avena, Forraje alfalfa, Forraje avena, Forraje avena-veza, Forraje pradera, Habas, Habines, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Equino, Ovino leche</t>
+  </si>
+  <si>
+    <t>Daniel Garceche  Cervera</t>
+  </si>
+  <si>
+    <t>Avda. de Navarra, 75</t>
+  </si>
+  <si>
+    <t>Cadreita</t>
+  </si>
+  <si>
+    <t>viverosgarceche@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">655389687    </t>
+  </si>
+  <si>
+    <t>Javier Anocibar  Arroqui</t>
+  </si>
+  <si>
+    <t>C/ San Juan, 46</t>
+  </si>
+  <si>
+    <t>Munárriz</t>
+  </si>
+  <si>
+    <t>javianocibara@hotmail.com</t>
+  </si>
+  <si>
+    <t>Avellanas, Barbecho, Castañas, Frutal multicultivo, Hortalizas multicultivo aire libre, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>Luciana Floristán  Gil</t>
+  </si>
+  <si>
+    <t>C. Peris de Mamblas, 4</t>
+  </si>
+  <si>
+    <t>Gil Jordán Fº Javier y Mª José Solano Bilbao, S.C</t>
+  </si>
+  <si>
+    <t>Francisco Javier Gil  Jordán</t>
+  </si>
+  <si>
+    <t>C. Salitre, 9</t>
+  </si>
+  <si>
+    <t>tudela@ehne.eus; javiergiljordan1965@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">639676748    </t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Erial, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Saray Sebas  Riberas</t>
+  </si>
+  <si>
+    <t>C.Alfonso XIII, 43</t>
+  </si>
+  <si>
+    <t>sarayseba7@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>Sola Redrado Carlos y Sola González Andrés</t>
+  </si>
+  <si>
+    <t>Andrés Sola  González</t>
+  </si>
+  <si>
+    <t>C.César 21, 1ºC</t>
+  </si>
+  <si>
+    <t>solaecologico@yahoo.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Acelga, Apio, Barbecho, Bróculi, Cogollo, Espinaca, Lechuga, Lechuga hoja de roble, Pasto arbustivo, Planta horticola, Tomate</t>
+  </si>
+  <si>
+    <t>(Viveros Abaurre) SAT 662 NA</t>
+  </si>
+  <si>
+    <t>Eugenio Abaurre  Clavería</t>
+  </si>
+  <si>
+    <t>C. Venta de Arlas s/n</t>
+  </si>
+  <si>
+    <t>satabaurre@hotmail.com</t>
+  </si>
+  <si>
+    <t>Hortalizas multicultivo invernadero, Planta horticola</t>
+  </si>
+  <si>
+    <t>Fco. Javier Samanes  Andía</t>
+  </si>
+  <si>
+    <t>C. Sancho Semeniz, 22</t>
+  </si>
+  <si>
+    <t>Fermín Aranguren Garde</t>
+  </si>
+  <si>
+    <t>Plza. San Isidro, 6</t>
+  </si>
+  <si>
+    <t>Salinas de Pamplona</t>
+  </si>
+  <si>
+    <t>fermin_aranguren@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho verde</t>
+  </si>
+  <si>
+    <t>Javier Díaz  Bobadilla</t>
+  </si>
+  <si>
+    <t>Plza. del  Obispo, 5-1º Piso</t>
+  </si>
+  <si>
+    <t>izasciriza@gmail.com; jdbobadilla4@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Jesús Ojer  Marco</t>
+  </si>
+  <si>
+    <t>C/ Ibia 34, 1º B</t>
+  </si>
+  <si>
+    <t>Sarriguren</t>
+  </si>
+  <si>
+    <t>jesusojermarco@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">630954915     </t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras</t>
+  </si>
+  <si>
+    <t>Jesús Sola  Hernández</t>
+  </si>
+  <si>
+    <t>Sta. Teresa de Jornet, 6</t>
+  </si>
+  <si>
+    <t>solasaez@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Cebada, Guisante, Pasto arbustivo, Triticale, Yeros</t>
+  </si>
+  <si>
+    <t>Jon Eizmendi  Mugika</t>
+  </si>
+  <si>
+    <t>C. Goitialde, 8</t>
+  </si>
+  <si>
+    <t>Zilbeti</t>
+  </si>
+  <si>
+    <t>lumaeko@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688639205     </t>
+  </si>
+  <si>
+    <t>José Luis Esparza  López</t>
+  </si>
+  <si>
+    <t>C. Balsa, 17</t>
   </si>
   <si>
     <t>Allo</t>
   </si>
   <si>
-    <t>patximencia@gmail.com</t>
-[...1666 lines deleted...]
-  <si>
     <t>esparzaallo@yahoo.es</t>
   </si>
   <si>
     <t>José Luis Jiménez  Sola</t>
   </si>
   <si>
     <t>C. San Juan, 10</t>
   </si>
   <si>
     <t>tenorsolita@gmail.com</t>
   </si>
   <si>
     <t>Josefina Aguado  Elía</t>
   </si>
   <si>
     <t>C. Juan Pascual Esteban, 22</t>
   </si>
   <si>
     <t>finaaguado@hotmail.com</t>
   </si>
   <si>
     <t>679913214 686-973941 (marido)</t>
   </si>
   <si>
     <t>Pablo Morales  Guardia</t>
@@ -2754,66 +2745,66 @@
   <si>
     <t>javierfernandezbiurrun@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">680376752    </t>
   </si>
   <si>
     <t>Hortícola El Alto S.L.</t>
   </si>
   <si>
     <t>Juan Cruz Cirauqui  Díaz</t>
   </si>
   <si>
     <t>Avda. Navarra, 13</t>
   </si>
   <si>
     <t>Funes</t>
   </si>
   <si>
     <t>horticolaelaltosl@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619196299     </t>
   </si>
   <si>
-    <t>Almendras, Barbecho, Bróculi, Calabaza, Coliflor, Pasto arbustivo, Triticale</t>
+    <t>Almendras, Barbecho, Bróculi, Calabaza, Coliflor, Maíz, Pasto arbustivo, Tomate, Triticale</t>
   </si>
   <si>
     <t>José Javier Berrozpe  Jarauta</t>
   </si>
   <si>
     <t>C. Doctor Marañón, 2</t>
   </si>
   <si>
     <t>jjberrozpe@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619404988    </t>
   </si>
   <si>
-    <t>Aceitunas, Alcachofa, Uva tinta</t>
+    <t>Aceitunas, Alcachofa, Barbecho, Uva tinta</t>
   </si>
   <si>
     <t>José Manuel Artetxe  Eizagirre</t>
   </si>
   <si>
     <t>C. Mikel, 31</t>
   </si>
   <si>
     <t>Aizarnazabal (Guipuzkoa)</t>
   </si>
   <si>
     <t>joxemanuel@uroldeba.eus</t>
   </si>
   <si>
     <t xml:space="preserve">656790752      </t>
   </si>
   <si>
     <t>Leire Iribarren  Murillo</t>
   </si>
   <si>
     <t>C. San Cristobal, 6-8</t>
   </si>
   <si>
     <t>Oskotz</t>
   </si>
@@ -2826,51 +2817,51 @@
   <si>
     <t>C. Ronda, 18</t>
   </si>
   <si>
     <t>Rada</t>
   </si>
   <si>
     <t>miguel_caz89@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">699712112   </t>
   </si>
   <si>
     <t>Carmelo Casado  Pérez</t>
   </si>
   <si>
     <t>C. Pintor Asarta, 3, 7º A</t>
   </si>
   <si>
     <t>ccasape7@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">676905094    </t>
   </si>
   <si>
-    <t>Barbecho, Manzanas, Pasto arbustivo</t>
+    <t>Barbecho, Ciruelas, Manzanas, Pasto arbustivo</t>
   </si>
   <si>
     <t>Elena Cárcar  García</t>
   </si>
   <si>
     <t>C. La Paz, 4</t>
   </si>
   <si>
     <t>Barbecho, Cebada, Forraje pradera, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Fernando Cárcar  García</t>
   </si>
   <si>
     <t>Javier Linacero  Monasterio</t>
   </si>
   <si>
     <t>Pza. San Cosme y San Damián, 5, 1C</t>
   </si>
   <si>
     <t>javierlinacero45@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">627904943    </t>
   </si>
@@ -3030,51 +3021,51 @@
   <si>
     <t>Luis Fernando Gil  Pagola</t>
   </si>
   <si>
     <t>C. Mayor, 18</t>
   </si>
   <si>
     <t>Eulz</t>
   </si>
   <si>
     <t>lufergil@live.com</t>
   </si>
   <si>
     <t>Edorta Lezaun  Etxalar</t>
   </si>
   <si>
     <t>C. Egiarte, s/n</t>
   </si>
   <si>
     <t>Lácar</t>
   </si>
   <si>
     <t>info@lezaun.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Espárrago, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Espárrago, Pasto arbolado, Pasto arbustivo, Pasto forestal, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Eusebio Ezkurra  Eugi</t>
   </si>
   <si>
     <t>Apezenea</t>
   </si>
   <si>
     <t>Orokieta</t>
   </si>
   <si>
     <t>Forraje pradera, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>José Antonio Igal  Etayo</t>
   </si>
   <si>
     <t>C. Del Cura, 22</t>
   </si>
   <si>
     <t>Sesma</t>
   </si>
   <si>
     <t>joseantonioigal@gmail.com</t>
   </si>
@@ -3165,51 +3156,51 @@
   <si>
     <t>C. Las Cruces, 12</t>
   </si>
   <si>
     <t>Bearin</t>
   </si>
   <si>
     <t>arlosar@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">696892359    </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Pasto arbustivo, Pasto forestal</t>
   </si>
   <si>
     <t>María Del Mar Aldaz  de la Quadra-Salcedo</t>
   </si>
   <si>
     <t>C. Principe de Viana, 4</t>
   </si>
   <si>
     <t xml:space="preserve">630016311        </t>
   </si>
   <si>
-    <t>Cebada, Forraje avena-veza, Pasto arbustivo</t>
+    <t>Barbecho, Cebada, Forraje avena-veza, Pasto arbustivo</t>
   </si>
   <si>
     <t>María Encarnación Montoya  Bujanda</t>
   </si>
   <si>
     <t>Cno. San Andres, 35</t>
   </si>
   <si>
     <t>angel.iturri2@gmail.com</t>
   </si>
   <si>
     <t>Miguel Goyeneche  Sola</t>
   </si>
   <si>
     <t>C. San José 9</t>
   </si>
   <si>
     <t>migoysol@gmail.com</t>
   </si>
   <si>
     <t>Oier Garbisu  Alberdi</t>
   </si>
   <si>
     <t>C.San Martin 70</t>
   </si>
@@ -3291,51 +3282,51 @@
   <si>
     <t>Ramón Revuelta  Cuadrado</t>
   </si>
   <si>
     <t>C. Portal de Villarreal, 14, 4º Izda A</t>
   </si>
   <si>
     <t>01002</t>
   </si>
   <si>
     <t>Vitoria (Alava)</t>
   </si>
   <si>
     <t>rrlector7@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">616735133    </t>
   </si>
   <si>
     <t>Raúl Lezaun  Etxalar</t>
   </si>
   <si>
     <t>www.lezaun.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Manzanas, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Girasol, Manzanas, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Roberto Antón  Agirre</t>
   </si>
   <si>
     <t>C. Donantes de sangre, 27</t>
   </si>
   <si>
     <t>ubeta@ubetawines.com</t>
   </si>
   <si>
     <t xml:space="preserve">678421303   </t>
   </si>
   <si>
     <t>www.naturiker.com</t>
   </si>
   <si>
     <t>Vino blanco, Vino rosado, Vino tinto</t>
   </si>
   <si>
     <t>Aceitunas, Albaricoques, Barbecho, Cebada, Erial, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Sergio Esparza  Prat</t>
   </si>
@@ -4173,195 +4164,180 @@
   <si>
     <t>Pasto forestal, Uva tinta</t>
   </si>
   <si>
     <t>Javier Martinez  Soldevilla</t>
   </si>
   <si>
     <t>C.Mallorca 11</t>
   </si>
   <si>
     <t>oficina@injertosypoda.es</t>
   </si>
   <si>
     <t>Barbecho, Manzanas, Melocotones, Nectarinas, Peras</t>
   </si>
   <si>
     <t>Víctor Ábrego  Arlegui</t>
   </si>
   <si>
     <t>C. Montiko, nº 1</t>
   </si>
   <si>
     <t>v.abregoarlegui@gmail.com; info@artotxiki.com</t>
   </si>
   <si>
-    <t>Grano de trigo sarraceno, Hamburguesa vegetal, Harina de quinoa, Harina de trigo sarraceno, Kilikis, Mix de harina, Saltxistorra, Txitxiriburguer</t>
-[...1 lines deleted...]
-  <si>
     <t>Alfalfa, Almendras, Avena, Barbecho, Frutal multicultivo, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Kifrut S.L.</t>
   </si>
   <si>
     <t>Ignacio Aizpuru  Goyeteche</t>
   </si>
   <si>
     <t>Bº Zazpigurutze, 4 Bajo</t>
   </si>
   <si>
     <t>Santesteban</t>
   </si>
   <si>
     <t>kifrut@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">647254263  649989430   </t>
   </si>
   <si>
     <t>647254263 649989430</t>
   </si>
   <si>
     <t>Kiwi, Nueces</t>
   </si>
   <si>
     <t>Gastrohuerta s.l.</t>
   </si>
   <si>
     <t>Álvaro Agorreta  Preciado</t>
   </si>
   <si>
     <t>Pza. Los Fueros 22</t>
   </si>
   <si>
     <t>Fontellas</t>
   </si>
   <si>
     <t>fruago@gmail.com</t>
   </si>
   <si>
-    <t>Aceitunas, Pasto arbustivo, Peras</t>
+    <t>Aceitunas, Barbecho, Pasto arbustivo, Peras</t>
   </si>
   <si>
     <t>José Javier Guillen  Ruíz</t>
   </si>
   <si>
     <t>frutos secos naturales s.l</t>
   </si>
   <si>
     <t>C. Ordoñez, 67</t>
   </si>
   <si>
     <t>frutsecnat@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">659475847    </t>
   </si>
   <si>
     <t>Alfalfa, Almendras, Avellanas, Barbecho, Centeno, Pasto arbustivo</t>
   </si>
   <si>
     <t>Amaia Iturriria  Barrenetxe</t>
   </si>
   <si>
     <t>Uhalde Etxea, Ariztegi Auzoa</t>
   </si>
   <si>
     <t>Gartzain</t>
   </si>
   <si>
     <t>iturriria11@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">618960973 690188897 </t>
   </si>
   <si>
     <t>618960973 690188897</t>
   </si>
   <si>
     <t>Bovino carne, Equino, Ovino leche</t>
   </si>
   <si>
-    <t>Jesús Ángel Olea  Prat</t>
-[...10 lines deleted...]
-  <si>
     <t>Laura Martín  Díez</t>
   </si>
   <si>
     <t>OTAZURI</t>
   </si>
   <si>
     <t>Casa Otazuri</t>
   </si>
   <si>
     <t>Ezkurra</t>
   </si>
   <si>
     <t>lauraotazuri@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">690869842  </t>
   </si>
   <si>
     <t>Arandano, Pastos</t>
   </si>
   <si>
     <t>Juan Pedro Juanmartiñena  Lizaur</t>
   </si>
   <si>
     <t>C. Navarreria, nº 35 4º</t>
   </si>
   <si>
     <t>juampejuanmartinena@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">638840041       </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Barbecho verde, Cebada, Espelta, Pasto arbustivo</t>
   </si>
   <si>
     <t>Eduardo Primo  Iriarte</t>
   </si>
   <si>
     <t>C. Cuesta del Hospital, 8 2ª A</t>
   </si>
   <si>
     <t>irunedu@yahoo.es</t>
   </si>
   <si>
-    <t>Aceitunas, Almendras, Barbecho, Erial, Frutal multicultivo, Nueces, Pasto arbustivo, Trufa</t>
+    <t>Aceitunas, Almendras, Barbecho, Erial, Frutal multicultivo, Lentejas, Nueces, Pasto arbustivo, Trufa</t>
   </si>
   <si>
     <t>Ángeles Chivite  Martínez</t>
   </si>
   <si>
     <t>Barón de la Torre , 53</t>
   </si>
   <si>
     <t>info@sanchezychivite.com</t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho</t>
   </si>
   <si>
     <t>Iosu Espinosa  Moreno</t>
   </si>
   <si>
     <t>C.Monasterio de la Oliva 36</t>
   </si>
   <si>
     <t>tomates@bitnavarra.com</t>
   </si>
   <si>
     <t>Jose Miguel Jordan  Arrondo</t>
   </si>
@@ -4380,65 +4356,50 @@
   <si>
     <t>C. La hermita, 1</t>
   </si>
   <si>
     <t>cisantacruz.antonio@hotmail.com</t>
   </si>
   <si>
     <t>Aceitunas, Pasto arbustivo, Pasto forestal</t>
   </si>
   <si>
     <t>Filip María Lucía y Moreno Espinosa Felix Sociedad Civil Agraria</t>
   </si>
   <si>
     <t xml:space="preserve">María Lucía Filip </t>
   </si>
   <si>
     <t>C.Serrallo 33</t>
   </si>
   <si>
     <t>marialuciafilip82@gmail.com</t>
   </si>
   <si>
     <t>Barbecho, Cebolla, Guindillas, Pasto arbustivo, Pimiento, Tomate</t>
   </si>
   <si>
-    <t>Aingeru Larrasoaña  Etxaide</t>
-[...13 lines deleted...]
-  <si>
     <t>Patxi Xabier Larrainzar  Ezcurra</t>
   </si>
   <si>
     <t>C. Asuncion 7 (ventas)</t>
   </si>
   <si>
     <t>Arraitz-Orkin</t>
   </si>
   <si>
     <t>kaxkarra@hotmail.com</t>
   </si>
   <si>
     <t>Forraje pradera, Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>Ovino carne</t>
   </si>
   <si>
     <t>Basilio Berisa  Díaz</t>
   </si>
   <si>
     <t>C. Filemón Losantos, 16 2º A</t>
   </si>
   <si>
     <t>Azagra</t>
@@ -5178,50 +5139,53 @@
   <si>
     <t>Ctra. Pamplona, Km 1</t>
   </si>
   <si>
     <t>vinaijalba@ijalba.com</t>
   </si>
   <si>
     <t>Barbecho, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Hortimelida, S.L.</t>
   </si>
   <si>
     <t>César Pérez  Goñi</t>
   </si>
   <si>
     <t>C. Las Canales, 6</t>
   </si>
   <si>
     <t>jesuscesarperezmelida@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">678571177   </t>
   </si>
   <si>
+    <t>Barbecho, Tomate</t>
+  </si>
+  <si>
     <t>Mª Carmen Reca  Lorea</t>
   </si>
   <si>
     <t>C. San Salvador 27</t>
   </si>
   <si>
     <t>josejoaquinreca@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">6116297562  </t>
   </si>
   <si>
     <t>Avena, Barbecho, Forraje pradera, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Bodega Marques de Montecierzo</t>
   </si>
   <si>
     <t>Maria Teresa Melero  Castillo</t>
   </si>
   <si>
     <t>C. San José, 62</t>
   </si>
   <si>
     <t>Castejón</t>
@@ -5412,51 +5376,51 @@
   <si>
     <t xml:space="preserve"> 607407057    </t>
   </si>
   <si>
     <t>Jesus Vicente Sadaba  Mendez</t>
   </si>
   <si>
     <t>C/ Sotillo 1, 1º dcha</t>
   </si>
   <si>
     <t>jsadabam@hotmail.com</t>
   </si>
   <si>
     <t>Borja Sadaba  Pardo</t>
   </si>
   <si>
     <t>C. Ontanilla, 19</t>
   </si>
   <si>
     <t>borja.sp@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">628413630   </t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Almendras, Barbecho, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Leire Castillo  Lopez</t>
   </si>
   <si>
     <t>C/Berriobide 14, 4ºA</t>
   </si>
   <si>
     <t>Ansoain</t>
   </si>
   <si>
     <t>leirecastillolopez@gmail.com</t>
   </si>
   <si>
     <t>Aceitunas, Avellanas, Barbecho, Cerezas, Ciruelas, Higos, Manzanas, Membrillo, Nueces, Peras, Uva mesa</t>
   </si>
   <si>
     <t>Bodegas Camino de Villar, S.L.</t>
   </si>
   <si>
     <t>Carlos Aliaga  Fernández</t>
   </si>
   <si>
     <t>Camino del Villar Na-161,  Km3</t>
   </si>
@@ -5970,51 +5934,51 @@
   <si>
     <t>Cebada, Esparceta, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Ray-grass híbrido, Titarros, Triticale</t>
   </si>
   <si>
     <t>Amaia Meléndez  Pérez</t>
   </si>
   <si>
     <t>C. Trece de Septiembre, 15 bajo</t>
   </si>
   <si>
     <t xml:space="preserve">618020975  </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Erial, Pasto arbolado, Pasto arbustivo, Uva tinta</t>
   </si>
   <si>
     <t>Jose Maria Marzo  Valencia</t>
   </si>
   <si>
     <t>marzovalenciajm@hotmail.es</t>
   </si>
   <si>
     <t xml:space="preserve"> 629430693     </t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Manzanas, Pasto arbustivo, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Cerezas, Ciruelas, Manzanas, Nectarinas, Pasto arbustivo, Uva tinta</t>
   </si>
   <si>
     <t>Morán Ibiricu Carlos y Pablo S.C.A</t>
   </si>
   <si>
     <t>Pablo Morán  Ibiricu</t>
   </si>
   <si>
     <t>C. Las Balsas, nº 29</t>
   </si>
   <si>
     <t>losroyosmoranibiricu@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">626394674   659427168    </t>
   </si>
   <si>
     <t>Agricola Landazuria S.L.</t>
   </si>
   <si>
     <t>C. San Juan, 6</t>
   </si>
   <si>
     <t>agricolalandazuria@gmail.com</t>
   </si>
@@ -6222,51 +6186,51 @@
   <si>
     <t>atxikelu@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">660537148     </t>
   </si>
   <si>
     <t>Aceitunas, Barbecho, Pasto arbustivo</t>
   </si>
   <si>
     <t>SAT Sola- Matute</t>
   </si>
   <si>
     <t>Jose Javier Sola  Gurpegui</t>
   </si>
   <si>
     <t>C. Estella, 22- 2ª C</t>
   </si>
   <si>
     <t>josejavisola@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">616080139     </t>
   </si>
   <si>
-    <t>Barbecho, Membrillo, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Barbecho, Calabaza, Membrillo, Pasto arbolado, Pasto arbustivo, Pimiento, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>José María Oses  Arrona</t>
   </si>
   <si>
     <t>C. Aralar, 11</t>
   </si>
   <si>
     <t>pylymarchy@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">610967598  </t>
   </si>
   <si>
     <t>SAT Nº 449 Amatriain Lorente</t>
   </si>
   <si>
     <t>Alberto Amatriain  Lorente</t>
   </si>
   <si>
     <t>C. Empalme, 4</t>
   </si>
   <si>
     <t>amatriainlorente@hotmail.com</t>
   </si>
@@ -6672,56 +6636,50 @@
   <si>
     <t xml:space="preserve">667753497  </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Cerezas, Erial, Jara, Lavanda, Pasto arbustivo, Tomillo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Infocer XXI, S.L.</t>
   </si>
   <si>
     <t>Carmen Martínez  Zabala</t>
   </si>
   <si>
     <t>Ctra. Logroño s/n</t>
   </si>
   <si>
     <t>01320</t>
   </si>
   <si>
     <t>asesoria@bodegasfaustino.es</t>
   </si>
   <si>
     <t xml:space="preserve">605719523    </t>
   </si>
   <si>
-    <t>José Luis Arrondo  Martínez</t>
-[...4 lines deleted...]
-  <si>
     <t>Alfredo Orduña  Osés</t>
   </si>
   <si>
     <t>Avda. Leizaur 1, 2ºH</t>
   </si>
   <si>
     <t>ordunalfredo@gmail.com</t>
   </si>
   <si>
     <t>Seta de cardo cultivada</t>
   </si>
   <si>
     <t>Antonio Ruiz  Delgado</t>
   </si>
   <si>
     <t>Avda.del Villar, 35</t>
   </si>
   <si>
     <t>antonioruizdelgado@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619648428  </t>
   </si>
   <si>
     <t>Benito Resa  Rodrigo</t>
@@ -7239,51 +7197,51 @@
   <si>
     <t>C. Ntra Sra Del Rosario, 1</t>
   </si>
   <si>
     <t>nuriamadotz@yahoo.es</t>
   </si>
   <si>
     <t>Iñigo Ayechu  Urtasun</t>
   </si>
   <si>
     <t>C. San Martín, 3</t>
   </si>
   <si>
     <t>aupazparren@hotmail.com</t>
   </si>
   <si>
     <t>Miguel Echarte  Aristu</t>
   </si>
   <si>
     <t>C. Asunción, 10</t>
   </si>
   <si>
     <t>mik240cv@live.com</t>
   </si>
   <si>
-    <t>Alfalfa, Barbecho, Cebada, Esparceta, Forraje raygrass-veza, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+    <t>Alfalfa, Barbecho, Cebada, Esparceta, Forraje raygrass-trebol, Forraje raygrass-veza, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Mª Rosario Escalada  Pejenaute</t>
   </si>
   <si>
     <t>C. San Juan, 3</t>
   </si>
   <si>
     <t>Roberto Urrutia  Atienza</t>
   </si>
   <si>
     <t>C. San Martín, 7</t>
   </si>
   <si>
     <t>kiribil2@gmail.com</t>
   </si>
   <si>
     <t>Adelardo Paternain  Cadena</t>
   </si>
   <si>
     <t>Pza. Sancho VI El Sabio, 7 1ºD</t>
   </si>
   <si>
     <t>adelardopaternain@gmail.com</t>
   </si>
@@ -7302,51 +7260,51 @@
   <si>
     <t>apaua@hotmail.com; adotesarte@gmail.com</t>
   </si>
   <si>
     <t>948890215 616068297 699608567</t>
   </si>
   <si>
     <t>Avena, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Agirre Uriarte Jone y Ordoño Daubagna Asier S.C.</t>
   </si>
   <si>
     <t>Asier Ordoño  Daubagna</t>
   </si>
   <si>
     <t>Muztilllano 184, Barrio de Amurgin</t>
   </si>
   <si>
     <t>harriherrinekazaritza@gmail.com</t>
   </si>
   <si>
     <t>688696847 688680012</t>
   </si>
   <si>
-    <t>Frutal multicultivo, Hortalizas multicultivo aire libre, Judía, Pasto forestal, Pastos, Patata</t>
+    <t>Frutal multicultivo, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Bodegas Brañavieja S.L.</t>
   </si>
   <si>
     <t>Jesús Carlos Pavia  Pascual</t>
   </si>
   <si>
     <t>C.Mayor 191</t>
   </si>
   <si>
     <t>jesuspavia@principedeviana.com</t>
   </si>
   <si>
     <t>948406806 635923266</t>
   </si>
   <si>
     <t>Bodegas Enclave S.L.</t>
   </si>
   <si>
     <t>Álvaro Izquierdo  Laso de La Vega</t>
   </si>
   <si>
     <t>Rua. Del Seco, 34</t>
   </si>
@@ -7560,50 +7518,53 @@
   <si>
     <t>araev52@gmail.com</t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Avellanas, Frutal multicultivo, Nueces</t>
   </si>
   <si>
     <t>María Llera  Cerezo</t>
   </si>
   <si>
     <t>C. Sancho Abarca, 28</t>
   </si>
   <si>
     <t>Oteiza Gorritxo S.I.</t>
   </si>
   <si>
     <t>Mª Luisa Goricho  Itoiz</t>
   </si>
   <si>
     <t>C. Doctor Gortari, 9, 1A</t>
   </si>
   <si>
     <t>gorritxogereziak@gmail.com</t>
   </si>
   <si>
+    <t>Cerezas, Frutal multicultivo</t>
+  </si>
+  <si>
     <t>Alberto Jiménez  Rico</t>
   </si>
   <si>
     <t>Urb. María Bayo, 6</t>
   </si>
   <si>
     <t>Bodegas Marco Real S.A.</t>
   </si>
   <si>
     <t>Jose María Lopetegui  Larruscain</t>
   </si>
   <si>
     <t>C. Rua Romana, 81</t>
   </si>
   <si>
     <t>marcoreal@grupolanavarra.com</t>
   </si>
   <si>
     <t>Fernanda Andueza  Legasa</t>
   </si>
   <si>
     <t>Bº Auzoberri, Caserio Gardelsoro</t>
   </si>
   <si>
     <t>apittulesaka@gmail.com</t>
@@ -7749,50 +7710,59 @@
   <si>
     <t>José María Martínez de Antoñana Martínez de la Hidalga</t>
   </si>
   <si>
     <t>txemaedurne@gmail.com; hostelkanpezu@gmail.com</t>
   </si>
   <si>
     <t>Rafael Samper Izco</t>
   </si>
   <si>
     <t>rafasamper@hotmail.com</t>
   </si>
   <si>
     <t>Esparceta</t>
   </si>
   <si>
     <t>Inés Tanco Zuza</t>
   </si>
   <si>
     <t>inestanco@hotmail.com</t>
   </si>
   <si>
     <t>Esparceta, Pastos</t>
   </si>
   <si>
+    <t>Iosu Santamaria Pérez</t>
+  </si>
+  <si>
+    <t>santamariaiosu@hotmail.com</t>
+  </si>
+  <si>
+    <t>Pasto arbustivo</t>
+  </si>
+  <si>
     <t>Pablo Arrondo Bozal</t>
   </si>
   <si>
     <t>pabloarrondobozal1@gmail.com</t>
   </si>
   <si>
     <t>S.C.A Mendivil Granada</t>
   </si>
   <si>
     <t>Ligia Amparo Granada Marín</t>
   </si>
   <si>
     <t>Alfalfa, Barbecho</t>
   </si>
   <si>
     <t>Corpus Azcona Autor</t>
   </si>
   <si>
     <t>patricia.ibanez@nafosa.es</t>
   </si>
   <si>
     <t>Gerardo Troyas Martínez</t>
   </si>
   <si>
     <t>Benjamin Ausejo Olite</t>
@@ -7809,69 +7779,87 @@
   <si>
     <t>Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>José Javier Mozaz Gil</t>
   </si>
   <si>
     <t>jjmozis@hotmail.com; jjaviermozaz@gmail.com</t>
   </si>
   <si>
     <t>María Nieves Mozaz Gil</t>
   </si>
   <si>
     <t>nievesmozazvectia@gmail.com</t>
   </si>
   <si>
     <t>Mª Luisa Pérez Bienzobas</t>
   </si>
   <si>
     <t>marialuisafusti67@gmail.com</t>
   </si>
   <si>
     <t>Francisco Javier Vidondo Labairu</t>
   </si>
   <si>
-    <t>info@hipicaairbayun.com</t>
+    <t>info@clubhipicoarbayun.com</t>
   </si>
   <si>
     <t>Cerezas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Bujanda Eraso Daniel y Astiz Ganuza Irene S.C.A</t>
   </si>
   <si>
     <t>Irene Astiz Ganuza</t>
   </si>
   <si>
     <t>ireastiz@gmail.com</t>
   </si>
   <si>
     <t>Pasto arbolado, Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>Jesús León Pejenaute</t>
+  </si>
+  <si>
+    <t>SAT Ega Verde 713 NA</t>
+  </si>
+  <si>
+    <t>Francisco Javier Mendía Alegría</t>
+  </si>
+  <si>
+    <t>xabiermendia@gumendi.es</t>
+  </si>
+  <si>
+    <t>Cerezas, Manzanas, Melocotones, Peras</t>
+  </si>
+  <si>
+    <t>Adrián Abaigar Álvarez de Eulate</t>
+  </si>
+  <si>
+    <t>adrianabaigar@hotmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
@@ -7895,49 +7883,24928 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ezkurraenea@gmail.com" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juan.de.blas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arguedasalfonsosa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ester.eguaras@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irulegihuevosecologicos@gmail.com" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lakuntza.eus" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aritzgirones@gmail.com" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jardineria@noain.es" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jauregia.esnekiak@gmail.com" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fernando@azulygaranza.com" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m_cunchillos@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pettuberro7@gmail.com" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@cichorium.com" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naroajulen@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@apezarena.com" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fermin.olabe.velasco@navarra.es" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelantonavicente@gmail.com" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lourdesindaburu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enrique.obanos@gmail.com" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zaldizkoaragia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:calvarez@fincalanoria.es" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiotamendi@gmail.com" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:larrezabal.eco@gmail.com" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txape_iriarte@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nabastrun@gmail.com" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:feudomalayeto@gmail.com" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elhuertovacilon@gmail.com" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:erasogorka@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:goioamatriain@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hnosmartinezcrespo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:idoiaxenda@gmail.com" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ies.peralta@educacion.navarra.es" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aitonaulzama@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elonsellabajaturbio@gmail.com" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nbellostas@intiasa.es" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josu@salinasgirones.com" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atxa_j@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuselorz50@gmail.com" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baiguraalt@gmail.com" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva@josenea.com" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irisarrim@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjelizalde@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuesza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vinoscartan@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julenazkona@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valledeaezkoa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juntageneral@vallederoncal.es" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bagordi.com" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manolo.andu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ninoruizcho@gmail.com" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mihsota@gmail.com" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:doscaballosbar@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mangelzabalo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikel.rekalde@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelduteri@outlook.com" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@navarrsotillo.com" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pabudesubicado@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pittikagasnategia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pedroresanoresa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@elianaperinat.com" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsada@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:floritacabecilla@gmail.com" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pgerencia@gumendi.es" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gumendi@gumendi.es" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pcabodevillaf@gmail.com" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amikeleiz@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:artzaijuan@gmail.com" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:notxo6@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info.ecotur53@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marijosearrondo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anajesus1971@gmail.com" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.lorza@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chavarriaverde@gmail.com" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angelazcona@profecarne.com" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignaciobienzobas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fustinava@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yugoliva@gmail.com" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:goitopuig@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignaciogb88@gmail.com" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiergalinparejo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilibanezjesus@gmail.com" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:charliablitas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agayarre@outlook.es" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjmozis@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:liborio.gc@gmail.com" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salvafusti@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marian_sanguesa@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javiergalinparejo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gilmaite3@gmail.com" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:victorlitago@gmx.de" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvarito1990.cris@gmail.com" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marchiteantonio@gmail.com" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:junta@bardenasreales.es" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darrondo45@gmail.com" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardoblasco01@gmail.com" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emilio.jordan@asesoriajordan.com" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrobombo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aguerrip@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bozal-diago@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r_urriza@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesussanchezlainez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tudagro@usuarios.com" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto96ablitas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arantzazu.aldanondo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvicentu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaime.castel-ruiz@castel-ruiz.com" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a948840435@msn.com" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luz@lacorralizadedonpablo.com" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgalindob@wanadoo.es" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aritzuriz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yoldiarbizu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:viverosgarceche@gmail.com" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javianocibara@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarayseba7@gmail.com" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solaecologico@yahoo.com" TargetMode="External"/>
+<Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:satabaurre@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fermin_aranguren@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesusojermarco@gmail.com" TargetMode="External"/>
+<Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solasaez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lumaeko@gmail.com" TargetMode="External"/>
+<Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:esparzaallo@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tenorsolita@gmail.com" TargetMode="External"/>
+<Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finaaguado@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablomoralesguardia1972@gmail.com" TargetMode="External"/>
+<Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertoalcaldia@cascante.org" TargetMode="External"/>
+<Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elena@elalcaravan.es" TargetMode="External"/>
+<Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@agroebro.com" TargetMode="External"/>
+<Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@ekolo.es" TargetMode="External"/>
+<Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:finaaguado@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anajesus1971@gmail.com" TargetMode="External"/>
+<Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.gali@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquealonso@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:parratxe@gmail.com" TargetMode="External"/>
+<Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:piezarey@gmail.com" TargetMode="External"/>
+<Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roibez111@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrea@artajo.es" TargetMode="External"/>
+<Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juancarlos.bruni@pagodecirsus.com" TargetMode="External"/>
+<Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@lacasadelaceite.com" TargetMode="External"/>
+<Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natxovalencia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonio.garbayo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:masolveca@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txomineko@gmail.com" TargetMode="External"/>
+<Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ecologicosaranda.com" TargetMode="External"/>
+<Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jimenezyanguasjm@gmail.com" TargetMode="External"/>
+<Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielyarantxa@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enrikezudaire70@gmail.com" TargetMode="External"/>
+<Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edmar@edmarsa.com" TargetMode="External"/>
+<Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:balloneti@gmail.com" TargetMode="External"/>
+<Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paco@ruralsuite.com" TargetMode="External"/>
+<Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txinahurri@gmail.com" TargetMode="External"/>
+<Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josetxoriburu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iguzquiportijuan@gmail.com" TargetMode="External"/>
+<Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raulfitero@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:armanmary@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javierfernandezbiurrun@gmail.com" TargetMode="External"/>
+<Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horticolaelaltosl@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjberrozpe@gmail.com" TargetMode="External"/>
+<Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joxemanuel@uroldeba.eus" TargetMode="External"/>
+<Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sagardikoetxea.com" TargetMode="External"/>
+<Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguel_caz89@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ccasape7@gmail.com" TargetMode="External"/>
+<Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javierlinacero45@gmail.com" TargetMode="External"/>
+<Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eduardo.gainza@biosasun.eu" TargetMode="External"/>
+<Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alanpl@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hombo3@gmail.com" TargetMode="External"/>
+<Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jresanoe@navarra.es" TargetMode="External"/>
+<Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesusruizredondo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriqueperezcorella@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felixarriezu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fresanisabajesusfelix@gmail.com" TargetMode="External"/>
+<Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesus.zabaleta@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:telmoaqs@gmail.com" TargetMode="External"/>
+<Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lufergil@live.com" TargetMode="External"/>
+<Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lezaun.com" TargetMode="External"/>
+<Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joseantonioigal@gmail.com" TargetMode="External"/>
+<Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slopez@vintae.com" TargetMode="External"/>
+<Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuschiviteaos@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remacha@cin.es" TargetMode="External"/>
+<Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga@elkarkide.com" TargetMode="External"/>
+<Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekoelkea@gmail.com" TargetMode="External"/>
+<Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arlosar@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:telmoaqs@gmail.com" TargetMode="External"/>
+<Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angel.iturri2@gmail.com" TargetMode="External"/>
+<Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:migoysol@gmail.com" TargetMode="External"/>
+<Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oiergarbisu@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oscargarde@gmail.com" TargetMode="External"/>
+<Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablollorensgarcia@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanchezmuniain@gmail.com" TargetMode="External"/>
+<Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pinalbaalquileres@gmail.com" TargetMode="External"/>
+<Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:placido.tainta@gmail.com" TargetMode="External"/>
+<Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrlector7@gmail.com" TargetMode="External"/>
+<Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lezaun.com" TargetMode="External"/>
+<Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ubeta@ubetawines.com" TargetMode="External"/>
+<Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sergiocadre@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seralsamanes@gmail.com" TargetMode="External"/>
+<Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franky12318@gmail.com" TargetMode="External"/>
+<Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:telmoaqs@gmail.com" TargetMode="External"/>
+<Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tirsosalvati@gmail.com" TargetMode="External"/>
+<Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:campo@viudadecayo.es" TargetMode="External"/>
+<Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atorrescornago@gmail.com" TargetMode="External"/>
+<Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maravillamayordemiguel@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anairiartebanez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:e.blasco@artadi.com" TargetMode="External"/>
+<Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodegaescalera@gmail.com" TargetMode="External"/>
+<Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodega@dominiodemilagro.com" TargetMode="External"/>
+<Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ikeroate@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nicolaslazarogarcia@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lschindler@naturisherbal.com" TargetMode="External"/>
+<Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ecoviverossola@gmail.com" TargetMode="External"/>
+<Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frisafran@gmail.com" TargetMode="External"/>
+<Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inma@familiaescudero.com" TargetMode="External"/>
+<Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.marin@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:administracion@lahuertademangasverdes.es" TargetMode="External"/>
+<Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uztaldibiok@gmail.com" TargetMode="External"/>
+<Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertoortaruiz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benitocambra622@gmail.com" TargetMode="External"/>
+<Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ionredondo68.spe@gmail.com" TargetMode="External"/>
+<Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adriana@bodegasochoa.com" TargetMode="External"/>
+<Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horticolas@inverprao.com" TargetMode="External"/>
+<Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@quadernavia.com" TargetMode="External"/>
+<Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul@quadernavia.com" TargetMode="External"/>
+<Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pascual_lanas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:huerta.litago@gmail.com" TargetMode="External"/>
+<Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jaonavas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vestarriaga@entecsa.es" TargetMode="External"/>
+<Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isma_fardas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariagil252@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:casarurallasgemelas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maria@bodegasmaximoabete.com" TargetMode="External"/>
+<Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:raul@quadernavia.com" TargetMode="External"/>
+<Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@endinava.com" TargetMode="External"/>
+<Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@lezaun.com" TargetMode="External"/>
+<Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguelanduezaorduna@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txema.oses@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olitearibe@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palacioetxea@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:huevosberezi@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maite.erro@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodegasaristu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandraelhur@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iolaberri@vintae.com" TargetMode="External"/>
+<Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kibbisat@gmail.com" TargetMode="External"/>
+<Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bodegasazpea.com" TargetMode="External"/>
+<Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oficina@injertosypoda.es" TargetMode="External"/>
+<Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kifrut@gmail.com" TargetMode="External"/>
+<Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fruago@gmail.com" TargetMode="External"/>
+<Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:frutsecnat@gmail.com" TargetMode="External"/>
+<Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iturriria11@gmail.com" TargetMode="External"/>
+<Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lauraotazuri@gmail.com" TargetMode="External"/>
+<Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juampejuanmartinena@gmail.com" TargetMode="External"/>
+<Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irunedu@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@sanchezychivite.com" TargetMode="External"/>
+<Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tomates@bitnavarra.com" TargetMode="External"/>
+<Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josemijordanarro@gmail.com" TargetMode="External"/>
+<Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cisantacruz.antonio@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marialuciafilip82@gmail.com" TargetMode="External"/>
+<Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kaxkarra@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.berisap@gmail.com" TargetMode="External"/>
+<Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:castroabajo14@gmail.com" TargetMode="External"/>
+<Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlsandua@aceitesandua.com" TargetMode="External"/>
+<Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asiersarasibar@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itorresf97@gmail.com" TargetMode="External"/>
+<Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iazpilicueta@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ayuntamiento@egues.es" TargetMode="External"/>
+<Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cristobalburguete@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier@balgorra.com" TargetMode="External"/>
+<Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baztan@baztan.eus" TargetMode="External"/>
+<Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablorodros@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:satbelinda@gmail.com" TargetMode="External"/>
+<Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rubeniriarte17@gmail.com" TargetMode="External"/>
+<Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuel@villajavier.org" TargetMode="External"/>
+<Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:justomendia@telefonica.net" TargetMode="External"/>
+<Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cesarhiriberri@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:floristancarlos@gmail.com" TargetMode="External"/>
+<Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mintxomartinez@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bellisan@outlook.es" TargetMode="External"/>
+<Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@econavarra.com" TargetMode="External"/>
+<Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:samybelarguedas@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:juanjosandua@gmail.com" TargetMode="External"/>
+<Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josebaegues@gmail.com" TargetMode="External"/>
+<Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felixdavinia@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ollaondo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:unaibaztanp@gmail.com" TargetMode="External"/>
+<Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:solaredradofusti@gmail.com" TargetMode="External"/>
+<Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bordabidalar@gmail.com" TargetMode="External"/>
+<Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manueldemiguelde@gmail.com" TargetMode="External"/>
+<Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alejandrozardoya@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urgein@live.com" TargetMode="External"/>
+<Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpardoruiz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mariajesanz63@gmail.com" TargetMode="External"/>
+<Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:indar.albisu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mripaascorbe@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fotopixelnyp@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignaciobienzobas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xakiast@gmail.com" TargetMode="External"/>
+<Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iosebarubio@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aurzaiz98@gmail.com" TargetMode="External"/>
+<Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.almendrasdebardenas.com/" TargetMode="External"/>
+<Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jose.ayerdi1964@gmail.com" TargetMode="External"/>
+<Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekorbasc@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aloetxispivera@gmail.com" TargetMode="External"/>
+<Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:monrealmelero@gmail.com" TargetMode="External"/>
+<Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vinaijalba@ijalba.com" TargetMode="External"/>
+<Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuscesarperezmelida@gmail.com" TargetMode="External"/>
+<Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josejoaquinreca@gmail.com" TargetMode="External"/>
+<Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@marquesdemontecierzo.com" TargetMode="External"/>
+<Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berrozpejoseangel@gmail.com" TargetMode="External"/>
+<Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlmaestrojuan@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javi.arana1999@gmail.com" TargetMode="External"/>
+<Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesusmariaalcalde@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xzubialde@energia.eus" TargetMode="External"/>
+<Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmlorente@forrajesderibaforada.com" TargetMode="External"/>
+<Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlosclemente97@gmail.com" TargetMode="External"/>
+<Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javier22mf@gmail.com" TargetMode="External"/>
+<Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mateo@aceiteslamaja.com" TargetMode="External"/>
+<Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agorrichoyanguas@gmail.com" TargetMode="External"/>
+<Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsadabam@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borja.sp@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leirecastillolopez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@vinaaliaga.com" TargetMode="External"/>
+<Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gorkapsc@gmail.com" TargetMode="External"/>
+<Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lextim63@gmail.com" TargetMode="External"/>
+<Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ocijo@biurkogorri.com" TargetMode="External"/>
+<Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:comercial@elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elpuenteviejo.es" TargetMode="External"/>
+<Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agayarre@outlook.es" TargetMode="External"/>
+<Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manuberuete96@gmail.com" TargetMode="External"/>
+<Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:auritzguridi@gmail.com" TargetMode="External"/>
+<Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david@manzanos.com" TargetMode="External"/>
+<Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enekoitzgd@gmail.com" TargetMode="External"/>
+<Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chprado@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oliverjgm2@gmail.com" TargetMode="External"/>
+<Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paulasangotuna@gmail.com" TargetMode="External"/>
+<Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuscarmelillo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alcatxofa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sorbuspirineo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:itziarezpele@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bodegamendiko.com" TargetMode="External"/>
+<Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amaisaramirez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:naxofortuna@gmail.com" TargetMode="External"/>
+<Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:c.andres@grupoan.com" TargetMode="External"/>
+<Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:javierordoez3@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josejavierbarricartesanchez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eguaras8070@gmail.com" TargetMode="External"/>
+<Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ignaciocerezo55@gmail.com" TargetMode="External"/>
+<Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:azkoitiadot@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:idoyaaguirre@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dehesacastillo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:julen_sarries@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:idoyaaguirre@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caserioarielz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marzovalenciajm@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:losroyosmoranibiricu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lezaunbarrena@gmail.com" TargetMode="External"/>
+<Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josemarisamanes@gmail.com" TargetMode="External"/>
+<Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelerrozpe@gmail.com" TargetMode="External"/>
+<Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarabetxokoa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arcefran2911@gmail.com" TargetMode="External"/>
+<Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janchoadot@gmail.com" TargetMode="External"/>
+<Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atxikelu@gmail.com" TargetMode="External"/>
+<Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josejavisola@gmail.com" TargetMode="External"/>
+<Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pylymarchy@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amatriainlorente@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tome@barondeley.com" TargetMode="External"/>
+<Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:igor@aragasaja.com" TargetMode="External"/>
+<Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fhserviagri@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ganaderiaustarroz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anskar70ana@gmail.com" TargetMode="External"/>
+<Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sidrerialarraldea@gmail.com" TargetMode="External"/>
+<Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krissaralegi@gmail.com" TargetMode="External"/>
+<Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:otsoko@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikelurtasun@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.berisap@gmail.com" TargetMode="External"/>
+<Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ayuntamiento@lezaun.es" TargetMode="External"/>
+<Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jl.arregui@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ramon@coleccionesdemoda.com" TargetMode="External"/>
+<Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martivan295@gmail.com" TargetMode="External"/>
+<Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinamiza.zunbeltz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesusmaribienzobasgil@gmail.com" TargetMode="External"/>
+<Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jlorea@congeladosnavarra.com" TargetMode="External"/>
+<Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafaeltamburri@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:errekakoa@gmail.com" TargetMode="External"/>
+<Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marzovalenciajm@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luz@lacorralizadedonpablo.com" TargetMode="External"/>
+<Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bodega@bodegasemiliovalerio.es" TargetMode="External"/>
+<Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asesoria@bodegasfaustino.es" TargetMode="External"/>
+<Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ordunalfredo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:antonioruizdelgado@gmail.com" TargetMode="External"/>
+<Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benitoresa@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tornerinazeric@gmail.com" TargetMode="External"/>
+<Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlos@vinaaliaga.com" TargetMode="External"/>
+<Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmartinez_lopez@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patriciarrero@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benitoresa@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iturseno90@gmail.com" TargetMode="External"/>
+<Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inesarnedo@amimet.com" TargetMode="External"/>
+<Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amimet.com/" TargetMode="External"/>
+<Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pablomorras@gmail.com" TargetMode="External"/>
+<Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lorenzo@domaineslupier.com" TargetMode="External"/>
+<Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ber-57@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fortunafanfan.igs@gmail.com" TargetMode="External"/>
+<Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesussanchezlainez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borja.sp@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manugorricho@gmail.com" TargetMode="External"/>
+<Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syr.serviciosmultiples@outlook.es" TargetMode="External"/>
+<Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asunlerga@gmail.com" TargetMode="External"/>
+<Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baratzanblai@gmail.com" TargetMode="External"/>
+<Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ebronature.com" TargetMode="External"/>
+<Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ana_jaso@yahoo.co.uk" TargetMode="External"/>
+<Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vicentedevera@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:endikaizkue@gmail.com" TargetMode="External"/>
+<Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teresw96@gmail.com" TargetMode="External"/>
+<Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:franciscodonlo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gorkazurbano@gmail.com" TargetMode="External"/>
+<Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jalfarogarcia15@gmail.com" TargetMode="External"/>
+<Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bretos2906@gmail.com" TargetMode="External"/>
+<Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:txemapiskera@gmail.com" TargetMode="External"/>
+<Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernardo.monreal@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:albertocasajus17@gmail.com" TargetMode="External"/>
+<Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:danielupna@gmail.com" TargetMode="External"/>
+<Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nuriamadotz@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aupazparren@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik240cv@live.com" TargetMode="External"/>
+<Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kiribil2@gmail.com" TargetMode="External"/>
+<Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelardopaternain@gmail.com" TargetMode="External"/>
+<Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:harriherrinekazaritza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jesuspavia@principedeviana.com" TargetMode="External"/>
+<Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvaroizquierdo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edurnereta@gmail.com" TargetMode="External"/>
+<Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alvaroizquierdo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xubindo@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josejavisola@gmail.com" TargetMode="External"/>
+<Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lakuondoko@gmail.com" TargetMode="External"/>
+<Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enriquebusto1955@gmail.com" TargetMode="External"/>
+<Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vinedoshontza.com" TargetMode="External"/>
+<Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miguelito@quesosmiguelito.com" TargetMode="External"/>
+<Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uradelasierra@gmail.com" TargetMode="External"/>
+<Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clarin_arguedas@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borposart@gmail.com" TargetMode="External"/>
+<Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@casanabarro.com" TargetMode="External"/>
+<Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fermintxo72@gmail.com" TargetMode="External"/>
+<Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:saturjarauta@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hermanosbujanda@gmail.com" TargetMode="External"/>
+<Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:unaisgp@yahoo.es" TargetMode="External"/>
+<Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:araev52@gmail.com" TargetMode="External"/>
+<Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gorritxogereziak@gmail.com" TargetMode="External"/>
+<Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcoreal@grupolanavarra.com" TargetMode="External"/>
+<Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:apittulesaka@gmail.com" TargetMode="External"/>
+<Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marcos.gorricho@bodegasalconde.com" TargetMode="External"/>
+<Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricola2e@gmail.com" TargetMode="External"/>
+<Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alexis.esparza@hotmail.es" TargetMode="External"/>
+<Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:thomasayensa06@gmail.com" TargetMode="External"/>
+<Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:coordinacion@landare.org" TargetMode="External"/>
+<Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mikeladot16@gmail.com" TargetMode="External"/>
+<Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bienzobasa9@gmail.com" TargetMode="External"/>
+<Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:basabihotza@gmail.com" TargetMode="External"/>
+<Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asier_2a@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:irenelucearo@gmail.com" TargetMode="External"/>
+<Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inigoechavarrilopez@gmail.com" TargetMode="External"/>
+<Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amaiarrastia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rafasamper@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:inestanco@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santamariaiosu@hotmail.com" TargetMode="External"/>
+<Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pabloarrondobozal1@gmail.com" TargetMode="External"/>
+<Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bernardo.monreal@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.ibanez@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.ibanez@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patricia.ibanez@nafosa.es" TargetMode="External"/>
+<Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manueldemiguelde@gmail.com" TargetMode="External"/>
+<Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:leacheauritz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nievesmozazvectia@gmail.com" TargetMode="External"/>
+<Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marialuisafusti67@gmail.com" TargetMode="External"/>
+<Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@clubhipicoarbayun.com" TargetMode="External"/>
+<Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ireastiz@gmail.com" TargetMode="External"/>
+<Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agricolalandazuria@gmail.com" TargetMode="External"/>
+<Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xabiermendia@gumendi.es" TargetMode="External"/>
+<Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adrianabaigar@hotmail.com" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:V582"/>
+  <cols>
+    <col min="1" max="1" width="60" customWidth="1"/>
+    <col min="2" max="2" width="45" customWidth="1"/>
+    <col min="3" max="3" width="55" customWidth="1"/>
+    <col min="4" max="4" width="55" customWidth="1"/>
+    <col min="5" max="5" width="6" customWidth="1"/>
+    <col min="6" max="6" width="27" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
+    <col min="8" max="8" width="30" customWidth="1"/>
+    <col min="9" max="9" width="30" customWidth="1"/>
+    <col min="10" max="10" width="37" customWidth="1"/>
+    <col min="11" max="11" width="23" customWidth="1"/>
+    <col min="12" max="12" width="9" customWidth="1"/>
+    <col min="13" max="13" width="12" customWidth="1"/>
+    <col min="14" max="14" width="12" customWidth="1"/>
+    <col min="15" max="15" width="12" customWidth="1"/>
+    <col min="16" max="16" width="9" customWidth="1"/>
+    <col min="17" max="17" width="60" customWidth="1"/>
+    <col min="18" max="18" width="60" customWidth="1"/>
+    <col min="19" max="19" width="60" customWidth="1"/>
+    <col min="20" max="20" width="49" customWidth="1"/>
+    <col min="21" max="21" width="60" customWidth="1"/>
+    <col min="22" max="22" width="41" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2">
+        <v>31454</v>
+      </c>
+      <c r="F2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2" t="s" s="2">
+        <v>26</v>
+      </c>
+      <c r="H2">
+        <v>948880421</v>
+      </c>
+      <c r="I2">
+        <v>661702878</v>
+      </c>
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2"/>
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2" t="s">
+        <v>27</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3">
+        <v>31140</v>
+      </c>
+      <c r="F3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="H3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3">
+        <v>609277699</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3"/>
+      <c r="L3"/>
+      <c r="M3"/>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4">
+        <v>31415</v>
+      </c>
+      <c r="F4" t="s">
+        <v>37</v>
+      </c>
+      <c r="G4" t="s">
+        <v>38</v>
+      </c>
+      <c r="H4">
+        <v>948475098</v>
+      </c>
+      <c r="I4">
+        <v>676027062</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4" t="s">
+        <v>39</v>
+      </c>
+      <c r="R4"/>
+      <c r="S4" t="s">
+        <v>40</v>
+      </c>
+      <c r="T4" t="s">
+        <v>41</v>
+      </c>
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5">
+        <v>31691</v>
+      </c>
+      <c r="F5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="H5">
+        <v>948890348</v>
+      </c>
+      <c r="I5">
+        <v>669381600</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5" t="s">
+        <v>46</v>
+      </c>
+      <c r="T5" t="s">
+        <v>47</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6">
+        <v>31191</v>
+      </c>
+      <c r="F6" t="s">
+        <v>50</v>
+      </c>
+      <c r="G6" t="s" s="2">
+        <v>51</v>
+      </c>
+      <c r="H6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6">
+        <v>677650724</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6" t="s">
+        <v>53</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7" t="s">
+        <v>55</v>
+      </c>
+      <c r="D7" t="s">
+        <v>56</v>
+      </c>
+      <c r="E7">
+        <v>31421</v>
+      </c>
+      <c r="F7" t="s">
+        <v>57</v>
+      </c>
+      <c r="G7" t="s" s="2">
+        <v>58</v>
+      </c>
+      <c r="H7" t="s">
+        <v>59</v>
+      </c>
+      <c r="I7">
+        <v>699462444</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7" t="s">
+        <v>60</v>
+      </c>
+      <c r="T7" t="s">
+        <v>61</v>
+      </c>
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8">
+        <v>31754</v>
+      </c>
+      <c r="F8" t="s">
+        <v>65</v>
+      </c>
+      <c r="G8" t="s">
+        <v>66</v>
+      </c>
+      <c r="H8" t="s">
+        <v>67</v>
+      </c>
+      <c r="I8">
+        <v>699975403</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8" t="s">
+        <v>68</v>
+      </c>
+      <c r="T8" t="s">
+        <v>69</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9" t="s">
+        <v>71</v>
+      </c>
+      <c r="D9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E9">
+        <v>31830</v>
+      </c>
+      <c r="F9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G9" t="s" s="2">
+        <v>74</v>
+      </c>
+      <c r="H9">
+        <v>948576015</v>
+      </c>
+      <c r="I9">
+        <v>650866423</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9" t="s">
+        <v>40</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>75</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
+        <v>76</v>
+      </c>
+      <c r="E10">
+        <v>31175</v>
+      </c>
+      <c r="F10" t="s">
+        <v>77</v>
+      </c>
+      <c r="G10" t="s" s="2">
+        <v>78</v>
+      </c>
+      <c r="H10" t="s">
+        <v>79</v>
+      </c>
+      <c r="I10">
+        <v>629770106</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10" t="s">
+        <v>80</v>
+      </c>
+      <c r="T10" t="s">
+        <v>81</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>82</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D11" t="s">
+        <v>84</v>
+      </c>
+      <c r="E11">
+        <v>31110</v>
+      </c>
+      <c r="F11" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" t="s" s="2">
+        <v>86</v>
+      </c>
+      <c r="H11">
+        <v>948074848</v>
+      </c>
+      <c r="I11">
+        <v>620061140</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11" t="s">
+        <v>87</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E12">
+        <v>31796</v>
+      </c>
+      <c r="F12" t="s">
+        <v>91</v>
+      </c>
+      <c r="G12" t="s" s="2">
+        <v>92</v>
+      </c>
+      <c r="H12">
+        <v>948585003</v>
+      </c>
+      <c r="I12">
+        <v>675550960</v>
+      </c>
+      <c r="J12" t="s">
+        <v>93</v>
+      </c>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12" t="s">
+        <v>94</v>
+      </c>
+      <c r="R12"/>
+      <c r="S12" t="s">
+        <v>40</v>
+      </c>
+      <c r="T12" t="s">
+        <v>95</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>96</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13" t="s">
+        <v>97</v>
+      </c>
+      <c r="D13" t="s">
+        <v>98</v>
+      </c>
+      <c r="E13">
+        <v>31310</v>
+      </c>
+      <c r="F13" t="s">
+        <v>99</v>
+      </c>
+      <c r="G13" t="s" s="2">
+        <v>100</v>
+      </c>
+      <c r="H13">
+        <v>948725677</v>
+      </c>
+      <c r="I13">
+        <v>659857979</v>
+      </c>
+      <c r="J13" t="s">
+        <v>101</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13" t="s">
+        <v>102</v>
+      </c>
+      <c r="S13" t="s">
+        <v>103</v>
+      </c>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E14">
+        <v>31448</v>
+      </c>
+      <c r="F14" t="s">
+        <v>107</v>
+      </c>
+      <c r="G14" t="s" s="2">
+        <v>108</v>
+      </c>
+      <c r="H14">
+        <v>948899008</v>
+      </c>
+      <c r="I14">
+        <v>686020390</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14" t="s">
+        <v>109</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>110</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D15" t="s">
+        <v>111</v>
+      </c>
+      <c r="E15">
+        <v>31263</v>
+      </c>
+      <c r="F15" t="s">
+        <v>112</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15">
+        <v>948527374</v>
+      </c>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15" t="s">
+        <v>113</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16" t="s">
+        <v>114</v>
+      </c>
+      <c r="D16" t="s">
+        <v>115</v>
+      </c>
+      <c r="E16">
+        <v>31671</v>
+      </c>
+      <c r="F16" t="s">
+        <v>116</v>
+      </c>
+      <c r="G16" t="s" s="2">
+        <v>117</v>
+      </c>
+      <c r="H16" t="s">
+        <v>118</v>
+      </c>
+      <c r="I16">
+        <v>697961151</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16" t="s">
+        <v>119</v>
+      </c>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" t="s">
+        <v>122</v>
+      </c>
+      <c r="E17">
+        <v>31500</v>
+      </c>
+      <c r="F17" t="s">
+        <v>123</v>
+      </c>
+      <c r="G17" t="s" s="2">
+        <v>124</v>
+      </c>
+      <c r="H17">
+        <v>948413077</v>
+      </c>
+      <c r="I17">
+        <v>649494268</v>
+      </c>
+      <c r="J17" t="s">
+        <v>125</v>
+      </c>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17" t="s">
+        <v>126</v>
+      </c>
+      <c r="R17"/>
+      <c r="S17" t="s">
+        <v>127</v>
+      </c>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>128</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18" t="s">
+        <v>128</v>
+      </c>
+      <c r="D18" t="s">
+        <v>129</v>
+      </c>
+      <c r="E18">
+        <v>31014</v>
+      </c>
+      <c r="F18" t="s">
+        <v>130</v>
+      </c>
+      <c r="G18" t="s" s="2">
+        <v>131</v>
+      </c>
+      <c r="H18">
+        <v>948146986</v>
+      </c>
+      <c r="I18">
+        <v>653623213</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18" t="s">
+        <v>40</v>
+      </c>
+      <c r="T18" t="s">
+        <v>47</v>
+      </c>
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>132</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19" t="s">
+        <v>132</v>
+      </c>
+      <c r="D19" t="s">
+        <v>133</v>
+      </c>
+      <c r="E19">
+        <v>31689</v>
+      </c>
+      <c r="F19" t="s">
+        <v>134</v>
+      </c>
+      <c r="G19" t="s" s="2">
+        <v>135</v>
+      </c>
+      <c r="H19">
+        <v>948890460</v>
+      </c>
+      <c r="I19">
+        <v>636339397</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19" t="s">
+        <v>40</v>
+      </c>
+      <c r="T19" t="s">
+        <v>47</v>
+      </c>
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>136</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20" t="s">
+        <v>137</v>
+      </c>
+      <c r="D20" t="s">
+        <v>138</v>
+      </c>
+      <c r="E20">
+        <v>31005</v>
+      </c>
+      <c r="F20" t="s">
+        <v>130</v>
+      </c>
+      <c r="G20" t="s" s="2">
+        <v>139</v>
+      </c>
+      <c r="H20" t="s">
+        <v>140</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20" t="s">
+        <v>40</v>
+      </c>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>141</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21" t="s">
+        <v>142</v>
+      </c>
+      <c r="D21" t="s">
+        <v>143</v>
+      </c>
+      <c r="E21">
+        <v>31241</v>
+      </c>
+      <c r="F21" t="s">
+        <v>144</v>
+      </c>
+      <c r="G21" t="s" s="2">
+        <v>145</v>
+      </c>
+      <c r="H21" t="s">
+        <v>146</v>
+      </c>
+      <c r="I21" t="s">
+        <v>147</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21" t="s">
+        <v>148</v>
+      </c>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>149</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22" t="s">
+        <v>150</v>
+      </c>
+      <c r="D22" t="s">
+        <v>151</v>
+      </c>
+      <c r="E22">
+        <v>31671</v>
+      </c>
+      <c r="F22" t="s">
+        <v>152</v>
+      </c>
+      <c r="G22" t="s" s="2">
+        <v>153</v>
+      </c>
+      <c r="H22" t="s">
+        <v>154</v>
+      </c>
+      <c r="I22">
+        <v>616948523</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>Carne de caldo de potro, Carne de caldo de ternera, Carne picada de potro, Carne picada de ternera, Chuleta de potro, Chuleta de ternera, Churrasco de potro, Churrasco de ternera, Entrecot de potro, Entrecot de ternera, Escalopín de potro, Escalopín de ternera, Filete de potro, Filete de ternera, Guisado de potro, Guisado de ternera, Hamburguesa de potro, Hamburguesa de ternera, Redondo de potro, Redondo de ternera, Solomillo de potro, Solomillo de ternera, Venas de potro, Venas de ternera</t>
+        </is>
+      </c>
+      <c r="R22"/>
+      <c r="S22" t="s">
+        <v>155</v>
+      </c>
+      <c r="T22" t="s">
+        <v>69</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>156</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23" t="s">
+        <v>156</v>
+      </c>
+      <c r="D23" t="s">
+        <v>157</v>
+      </c>
+      <c r="E23">
+        <v>31151</v>
+      </c>
+      <c r="F23" t="s">
+        <v>158</v>
+      </c>
+      <c r="G23" t="s" s="2">
+        <v>159</v>
+      </c>
+      <c r="H23">
+        <v>948344321</v>
+      </c>
+      <c r="I23">
+        <v>679570366</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23" t="s">
+        <v>160</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>161</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24" t="s">
+        <v>161</v>
+      </c>
+      <c r="D24" t="s">
+        <v>162</v>
+      </c>
+      <c r="E24">
+        <v>31689</v>
+      </c>
+      <c r="F24" t="s">
+        <v>134</v>
+      </c>
+      <c r="G24" t="s" s="2">
+        <v>163</v>
+      </c>
+      <c r="H24">
+        <v>948890327</v>
+      </c>
+      <c r="I24">
+        <v>600488709</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24" t="s">
+        <v>46</v>
+      </c>
+      <c r="T24" t="s">
+        <v>47</v>
+      </c>
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25" t="s">
+        <v>165</v>
+      </c>
+      <c r="D25" t="s">
+        <v>166</v>
+      </c>
+      <c r="E25">
+        <v>31540</v>
+      </c>
+      <c r="F25" t="s">
+        <v>167</v>
+      </c>
+      <c r="G25" t="s" s="2">
+        <v>168</v>
+      </c>
+      <c r="H25">
+        <v>948833077</v>
+      </c>
+      <c r="I25">
+        <v>609076948</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Acelga, Aguacate, Alcachofa en conserva, Alcachofa limpia y cortada, Alubia blanca, Alubia negra, Alubia pinta, Arroz blanco, Arroz integral, Boniato, Borraja limpia y cortada, Calabacín, Calabaza limpia y cortada, Cardo al natural, Cardo limpio y cortado, Cebolleta, Cogollos, Confitura de tomate, Crema de brócoli, Crema de calabacín, Crema de coliflor, Crema de zanahoria, Espárrago blanco conserva, Garbanzo pedrosillano, Gazpacho , Guisantes en conserva, Judia verde, Judías verdes en conserva, Kiwi, Lechuga, Lenteja pardina, Limón, Mandarinas, Manzanas, Melocotón, Melón, Menestra en conserva, Mermelada de albaricoque, Mermelada de arándano, Mermelada de ciruela, Mermelada de fresas, Mermelada de manzana, Mermelada de melocotón, Mermelada de naranja amarga, Naranjas, Patata, Peras, Pimiento piquillo conserva, Pimiento rojo, Pimiento verde, Sandia, Tomate, Tomate frito 0.0, Tomate frito con queso ricotta, Tomate triturado, Zanahoria</t>
+        </is>
+      </c>
+      <c r="R25"/>
+      <c r="S25" t="inlineStr">
+        <is>
+          <t>Aceitunas, Albaricoques, Almendras, Barbecho, Borraja, Cebolla, Cerezas, Cogollo, Erial, Frutal multicultivo, Guisante, Hortalizas multicultivo invernadero, Melocotones, Pasto arbustivo, Trigo blando</t>
+        </is>
+      </c>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>169</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26" t="s">
+        <v>169</v>
+      </c>
+      <c r="D26" t="s">
+        <v>170</v>
+      </c>
+      <c r="E26">
+        <v>31890</v>
+      </c>
+      <c r="F26" t="s">
+        <v>171</v>
+      </c>
+      <c r="G26" t="s" s="2">
+        <v>172</v>
+      </c>
+      <c r="H26" t="s">
+        <v>173</v>
+      </c>
+      <c r="I26">
+        <v>636186730</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26" t="s">
+        <v>174</v>
+      </c>
+      <c r="T26" t="s">
+        <v>47</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>175</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27" t="s">
+        <v>175</v>
+      </c>
+      <c r="D27" t="s">
+        <v>176</v>
+      </c>
+      <c r="E27">
+        <v>31800</v>
+      </c>
+      <c r="F27" t="s">
+        <v>177</v>
+      </c>
+      <c r="G27" t="s" s="2">
+        <v>178</v>
+      </c>
+      <c r="H27">
+        <v>948563352</v>
+      </c>
+      <c r="I27">
+        <v>607271163</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27" t="s">
+        <v>179</v>
+      </c>
+      <c r="R27"/>
+      <c r="S27" t="s">
+        <v>180</v>
+      </c>
+      <c r="T27" t="s">
+        <v>181</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>182</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28" t="s">
+        <v>182</v>
+      </c>
+      <c r="D28" t="s">
+        <v>183</v>
+      </c>
+      <c r="E28">
+        <v>31860</v>
+      </c>
+      <c r="F28"/>
+      <c r="G28" t="s" s="2">
+        <v>184</v>
+      </c>
+      <c r="H28">
+        <v>948600631</v>
+      </c>
+      <c r="I28">
+        <v>629487702</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28" t="s">
+        <v>185</v>
+      </c>
+      <c r="T28" t="s">
+        <v>186</v>
+      </c>
+      <c r="U28"/>
+      <c r="V28"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29" t="s">
+        <v>187</v>
+      </c>
+      <c r="D29" t="s">
+        <v>188</v>
+      </c>
+      <c r="E29">
+        <v>31780</v>
+      </c>
+      <c r="F29" t="s">
+        <v>189</v>
+      </c>
+      <c r="G29" t="s" s="2">
+        <v>190</v>
+      </c>
+      <c r="H29">
+        <v>948630638</v>
+      </c>
+      <c r="I29">
+        <v>636520627</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29" t="s">
+        <v>68</v>
+      </c>
+      <c r="T29" t="s">
+        <v>191</v>
+      </c>
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>192</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30" t="s">
+        <v>193</v>
+      </c>
+      <c r="D30" t="s">
+        <v>194</v>
+      </c>
+      <c r="E30">
+        <v>31592</v>
+      </c>
+      <c r="F30" t="s">
+        <v>195</v>
+      </c>
+      <c r="G30" t="s" s="2">
+        <v>196</v>
+      </c>
+      <c r="H30">
+        <v>669604791</v>
+      </c>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30" t="s">
+        <v>197</v>
+      </c>
+      <c r="T30" t="s">
+        <v>61</v>
+      </c>
+      <c r="U30"/>
+      <c r="V30"/>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>198</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31" t="s">
+        <v>198</v>
+      </c>
+      <c r="D31" t="s">
+        <v>199</v>
+      </c>
+      <c r="E31">
+        <v>31510</v>
+      </c>
+      <c r="F31" t="s">
+        <v>200</v>
+      </c>
+      <c r="G31" t="s" s="2">
+        <v>201</v>
+      </c>
+      <c r="H31" t="s">
+        <v>202</v>
+      </c>
+      <c r="I31">
+        <v>654862158</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31" t="s">
+        <v>203</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>204</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32" t="s">
+        <v>204</v>
+      </c>
+      <c r="D32" t="s">
+        <v>205</v>
+      </c>
+      <c r="E32">
+        <v>31292</v>
+      </c>
+      <c r="F32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G32" t="s" s="2">
+        <v>207</v>
+      </c>
+      <c r="H32" t="s">
+        <v>208</v>
+      </c>
+      <c r="I32">
+        <v>629306362</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32" t="s">
+        <v>209</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B33"/>
+      <c r="C33" t="s">
+        <v>210</v>
+      </c>
+      <c r="D33" t="s">
+        <v>211</v>
+      </c>
+      <c r="E33">
+        <v>31261</v>
+      </c>
+      <c r="F33" t="s">
+        <v>212</v>
+      </c>
+      <c r="G33" t="s" s="2">
+        <v>213</v>
+      </c>
+      <c r="H33">
+        <v>948674258</v>
+      </c>
+      <c r="I33">
+        <v>639727642</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33"/>
+      <c r="L33"/>
+      <c r="M33"/>
+      <c r="N33"/>
+      <c r="O33"/>
+      <c r="P33"/>
+      <c r="Q33"/>
+      <c r="R33"/>
+      <c r="S33" t="s">
+        <v>214</v>
+      </c>
+      <c r="T33"/>
+      <c r="U33"/>
+      <c r="V33"/>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>215</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34" t="s">
+        <v>216</v>
+      </c>
+      <c r="D34" t="s">
+        <v>217</v>
+      </c>
+      <c r="E34" t="s" s="3">
+        <v>218</v>
+      </c>
+      <c r="F34" t="s">
+        <v>219</v>
+      </c>
+      <c r="G34" t="s" s="2">
+        <v>220</v>
+      </c>
+      <c r="H34">
+        <v>649622539</v>
+      </c>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34" t="s">
+        <v>221</v>
+      </c>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>222</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35" t="s">
+        <v>222</v>
+      </c>
+      <c r="D35" t="s">
+        <v>223</v>
+      </c>
+      <c r="E35">
+        <v>31829</v>
+      </c>
+      <c r="F35" t="s">
+        <v>224</v>
+      </c>
+      <c r="G35" t="s" s="2">
+        <v>225</v>
+      </c>
+      <c r="H35" t="s">
+        <v>226</v>
+      </c>
+      <c r="I35">
+        <v>658178128</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35"/>
+      <c r="L35"/>
+      <c r="M35"/>
+      <c r="N35"/>
+      <c r="O35"/>
+      <c r="P35"/>
+      <c r="Q35"/>
+      <c r="R35"/>
+      <c r="S35" t="s">
+        <v>40</v>
+      </c>
+      <c r="T35" t="s">
+        <v>47</v>
+      </c>
+      <c r="U35"/>
+      <c r="V35"/>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>227</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36" t="s">
+        <v>228</v>
+      </c>
+      <c r="D36" t="s">
+        <v>229</v>
+      </c>
+      <c r="E36">
+        <v>31350</v>
+      </c>
+      <c r="F36" t="s">
+        <v>230</v>
+      </c>
+      <c r="G36" t="s" s="2">
+        <v>231</v>
+      </c>
+      <c r="H36">
+        <v>948750256</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36" t="s">
+        <v>232</v>
+      </c>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>233</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37" t="s">
+        <v>233</v>
+      </c>
+      <c r="D37" t="s">
+        <v>234</v>
+      </c>
+      <c r="E37">
+        <v>31866</v>
+      </c>
+      <c r="F37" t="s">
+        <v>235</v>
+      </c>
+      <c r="G37" t="s" s="2">
+        <v>236</v>
+      </c>
+      <c r="H37" t="s">
+        <v>237</v>
+      </c>
+      <c r="I37">
+        <v>629805341</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37" t="s">
+        <v>238</v>
+      </c>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>239</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38" t="s">
+        <v>239</v>
+      </c>
+      <c r="D38" t="s">
+        <v>240</v>
+      </c>
+      <c r="E38">
+        <v>31400</v>
+      </c>
+      <c r="F38" t="s">
+        <v>241</v>
+      </c>
+      <c r="G38" t="s" s="2">
+        <v>242</v>
+      </c>
+      <c r="H38" t="s">
+        <v>243</v>
+      </c>
+      <c r="I38">
+        <v>649639960</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38" t="s">
+        <v>244</v>
+      </c>
+      <c r="T38" t="s">
+        <v>69</v>
+      </c>
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>245</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39" t="s">
+        <v>246</v>
+      </c>
+      <c r="D39" t="s">
+        <v>247</v>
+      </c>
+      <c r="E39">
+        <v>31610</v>
+      </c>
+      <c r="F39" t="s">
+        <v>248</v>
+      </c>
+      <c r="G39" t="s" s="2">
+        <v>249</v>
+      </c>
+      <c r="H39">
+        <v>948013040</v>
+      </c>
+      <c r="I39">
+        <v>680304236</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39"/>
+      <c r="M39"/>
+      <c r="N39"/>
+      <c r="O39"/>
+      <c r="P39"/>
+      <c r="Q39"/>
+      <c r="R39"/>
+      <c r="S39" t="inlineStr">
+        <is>
+          <t>Acelga, Albaricoques, Almendras, Avellanas, Barbecho, Barbecho verde, Berenjena, Borraja, Bróculi, Calabacín, Calabaza, Ciruelas, Espárrago, Forraje avena, Frutal multicultivo, Guindillas, Judía, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Nectarinas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata, Peras, Pimiento, Pistacho, Puerros, Ray-grass híbrido, Ray-grass italiano, Sandía, Tomate, Trigo blando, Triticale</t>
+        </is>
+      </c>
+      <c r="T39" t="s">
+        <v>95</v>
+      </c>
+      <c r="U39"/>
+      <c r="V39"/>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>250</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40" t="s">
+        <v>250</v>
+      </c>
+      <c r="D40" t="s">
+        <v>251</v>
+      </c>
+      <c r="E40">
+        <v>31175</v>
+      </c>
+      <c r="F40" t="s">
+        <v>77</v>
+      </c>
+      <c r="G40" t="s" s="2">
+        <v>252</v>
+      </c>
+      <c r="H40">
+        <v>948357139</v>
+      </c>
+      <c r="I40">
+        <v>628407127</v>
+      </c>
+      <c r="J40" t="s">
+        <v>253</v>
+      </c>
+      <c r="K40"/>
+      <c r="L40"/>
+      <c r="M40"/>
+      <c r="N40"/>
+      <c r="O40"/>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40" t="s">
+        <v>68</v>
+      </c>
+      <c r="T40" t="s">
+        <v>254</v>
+      </c>
+      <c r="U40"/>
+      <c r="V40"/>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>255</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41" t="s">
+        <v>255</v>
+      </c>
+      <c r="D41" t="s">
+        <v>256</v>
+      </c>
+      <c r="E41">
+        <v>31282</v>
+      </c>
+      <c r="F41" t="s">
+        <v>257</v>
+      </c>
+      <c r="G41" t="s" s="2">
+        <v>258</v>
+      </c>
+      <c r="H41" t="s">
+        <v>259</v>
+      </c>
+      <c r="I41">
+        <v>618008134</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41" t="s">
+        <v>260</v>
+      </c>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>261</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42" t="s">
+        <v>261</v>
+      </c>
+      <c r="D42" t="s">
+        <v>262</v>
+      </c>
+      <c r="E42">
+        <v>31176</v>
+      </c>
+      <c r="F42" t="s">
+        <v>263</v>
+      </c>
+      <c r="G42" t="s" s="2">
+        <v>264</v>
+      </c>
+      <c r="H42">
+        <v>948357067</v>
+      </c>
+      <c r="I42">
+        <v>649849550</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42"/>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42" t="s">
+        <v>68</v>
+      </c>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>265</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43" t="s">
+        <v>265</v>
+      </c>
+      <c r="D43" t="s">
+        <v>266</v>
+      </c>
+      <c r="E43">
+        <v>31350</v>
+      </c>
+      <c r="F43" t="s">
+        <v>230</v>
+      </c>
+      <c r="G43"/>
+      <c r="H43" t="s">
+        <v>267</v>
+      </c>
+      <c r="I43">
+        <v>618152946</v>
+      </c>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43" t="s">
+        <v>268</v>
+      </c>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>269</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44" t="s">
+        <v>269</v>
+      </c>
+      <c r="D44" t="s">
+        <v>270</v>
+      </c>
+      <c r="E44">
+        <v>31692</v>
+      </c>
+      <c r="F44" t="s">
+        <v>271</v>
+      </c>
+      <c r="G44" t="s" s="2">
+        <v>272</v>
+      </c>
+      <c r="H44" t="s">
+        <v>273</v>
+      </c>
+      <c r="I44">
+        <v>609400797</v>
+      </c>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44" t="s">
+        <v>274</v>
+      </c>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>275</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45" t="s">
+        <v>275</v>
+      </c>
+      <c r="D45" t="s">
+        <v>276</v>
+      </c>
+      <c r="E45">
+        <v>31481</v>
+      </c>
+      <c r="F45" t="s">
+        <v>277</v>
+      </c>
+      <c r="G45"/>
+      <c r="H45">
+        <v>948336492</v>
+      </c>
+      <c r="I45">
+        <v>644524603</v>
+      </c>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45" t="s">
+        <v>278</v>
+      </c>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>279</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46" t="s">
+        <v>279</v>
+      </c>
+      <c r="D46" t="s">
+        <v>280</v>
+      </c>
+      <c r="E46">
+        <v>31421</v>
+      </c>
+      <c r="F46" t="s">
+        <v>57</v>
+      </c>
+      <c r="G46" t="s">
+        <v>281</v>
+      </c>
+      <c r="H46">
+        <v>948257038</v>
+      </c>
+      <c r="I46">
+        <v>699462444</v>
+      </c>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46" t="s">
+        <v>282</v>
+      </c>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>283</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47" t="s">
+        <v>284</v>
+      </c>
+      <c r="D47" t="s">
+        <v>285</v>
+      </c>
+      <c r="E47">
+        <v>31440</v>
+      </c>
+      <c r="F47" t="s">
+        <v>286</v>
+      </c>
+      <c r="G47" t="s" s="2">
+        <v>287</v>
+      </c>
+      <c r="H47">
+        <v>948880696</v>
+      </c>
+      <c r="I47">
+        <v>607433689</v>
+      </c>
+      <c r="J47" t="s">
+        <v>288</v>
+      </c>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>Abedul, Acai, Aciano, Agrimonia, Ajedrea, Ajenjo, Ajo, Albahaca, Alcachofa, Altas defensas, Angélica, Anís manzanilla dulce y regalíz, Anís manzanilla regaliz, Anís menta regaliz, Anís menta y regalíz, Anís verde, Arándano hojas, Armonía vital, Arnica, Artemisa, Avena, Bardana, Bienestar hepático, Bio Té Del, Bio Té Dor, BioTé DEL, BioTé DOR, BioTé ZEN, Biotisana circulación, Biotisana Defensas, Biotisana Detox, Biotisana Digestión, Biotisana Hepática, Biotisana intestinal, Biotisana mujer, Biotisana relax, Biotisana renal, Biotisana respiración, Biotisana vigor, Boldo, Bolsa de pastor, Buena circulación, Caléndula, Canela, Cardo mariano, Cáscara de limón, Cáscara de naranja, Castaño de Indias, Cebolla, Celidonia, Centaurea menor, Chips de manzana, Ciprés, Cola de caballo, Cola de caballo menta vara de oro, Comino, Consuelda, Dados de manzana, Diente de león, Digestión ligera, Digestiva, Dulces Sueños, Edulkorante natural, Enebro, English breakfast broken, Epilobium, Equinácea, Escaramujo, Espino blanco, Estragón, Eucalipto, Eufrasia, Frángula, Fresno, Frutal coco, Frutas del bosque, Fucus, Fumaria, Gayuba, Gingko, Gordolobo, Grosellero negro, Hibisco, Hiedra, Hierbabuena, Hierbaluisa, Hierbas culinarias Barbacoa, Hierbas culinarias Carnes blancas, Hierbas culinarias Ensaladas, Hierbas culinarias Hierbas provenzales, Hierbas culinarias Pasta, Hierbas culinarias Pescados, Hierbas culinarias Sopas y estofados, Hinojo, Hinojo anís lemongrass, Hinojo manzanilla stevia, Hinojo-manzanilla-stevia, Hipérico, Hisopo, Infusión Energika, Infusión Gastrika, Infusión Kalma, Infusión poleo kon menta, Infusión Protek, Jengibre, Jengibre citrus, Laurel, Lavanda, Lemongrass, Llantén, Lúpulo, Malva, Malvavisco, Manzanilla , Manzanilla amarga, Manzanilla dulce, Marrubio, Masala chai, Mate citrus, Mejorana, Meliloto, Melisa, Melisa tila canela, Melisa tila hierbaluisa, Melisa tila y canela, Menta piperita, Menta poleo, Mezcla cubierta de quesos, Mezcla ecorganic 1, Mezcla ecorganic 2, Mezcla ecorganic 3, Mezcla ecorganic 4, Milenrama, Momento detox, Moringa, Muérdago, Olivo, Orégano, Orgalife, Ortiga, Ortiga y hierbaluisa, Parietaria, Pasiflora, Perejil, Pimienta multicolor, Pura piel, Pura silueta, Puro detox, Puro diuretico, Rábano negro, Regaliz, Regulación intestinal, Relax, Relax reparador, Resfriado Tos, Respiración fácil, Respiración Feliz, Roiboos con melisa, Romero, Romero y melisa, Rooibos, Rooibos Naranja, Sales con hierbas para barbacoa, Sales con hierbas para ensaladas, Sales con hierbas para pastas, Sales con hierbas para pescados, Sales con hierbas para sopas y estofados, Sales con hierbas provenzales, Salud renal, Salvia, Sauce, Saúco, Savia de abedul, Silueta dorada, Spicy herbal tea, Stevia, Sticks de manzana, Sueños serenos, Té blanco, Té Earl Grey, Té English breackfast, Té jazmin, Té kukicha, Té matcha, Té negro, Té negro canela, Té negro con canela, Té negro dargeeling, Té rojo , Té rojo con hierbaluisa, Té rojo frutos del bosque, Té rojo hierbaluisa, Té rojo, frutas del bosque, Té rooibos lemongrass melisa caléndula regaliz, Te verde, Té verde citrus, Té verde con menta piperita, Té verde con naranja y limón (cytrus), Té verde hierbabuena, Té verde hierbaluisa anís, Té verde jazmín, Tensión, Tila, Tomillo, Tomillo equinácea e hisopo, Tripita Feliz, Tusilago, Valeriana, Vara de oro, Verbena, Vid Roja, Vita Green Tea, Vital Green Tea, Zanahoria</t>
+        </is>
+      </c>
+      <c r="R47"/>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t>Aceitunas, Acelga, Aromáticas condimentarias y medicinales, Avellanas, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Coliflor, Coliflor Romanescu, Endrino, Espinaca, Espino, Lechuga, Manzanas, Membrillo, Menta, Nueces, Pastos, Puerros, Tilo, Vid americana</t>
+        </is>
+      </c>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>289</v>
+      </c>
+      <c r="B48"/>
+      <c r="C48" t="s">
+        <v>289</v>
+      </c>
+      <c r="D48" t="s">
+        <v>290</v>
+      </c>
+      <c r="E48">
+        <v>31350</v>
+      </c>
+      <c r="F48" t="s">
+        <v>230</v>
+      </c>
+      <c r="G48" t="s" s="2">
+        <v>291</v>
+      </c>
+      <c r="H48">
+        <v>948750537</v>
+      </c>
+      <c r="I48">
+        <v>609406450</v>
+      </c>
+      <c r="J48"/>
+      <c r="K48"/>
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48"/>
+      <c r="P48"/>
+      <c r="Q48"/>
+      <c r="R48"/>
+      <c r="S48" t="s">
+        <v>292</v>
+      </c>
+      <c r="T48"/>
+      <c r="U48"/>
+      <c r="V48"/>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>293</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49" t="s">
+        <v>293</v>
+      </c>
+      <c r="D49" t="s">
+        <v>294</v>
+      </c>
+      <c r="E49">
+        <v>31754</v>
+      </c>
+      <c r="F49" t="s">
+        <v>65</v>
+      </c>
+      <c r="G49" t="s" s="2">
+        <v>295</v>
+      </c>
+      <c r="H49" t="s">
+        <v>296</v>
+      </c>
+      <c r="I49">
+        <v>655706073</v>
+      </c>
+      <c r="J49" t="s">
+        <v>297</v>
+      </c>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49" t="s">
+        <v>298</v>
+      </c>
+      <c r="T49" t="s">
+        <v>69</v>
+      </c>
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>299</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50" t="s">
+        <v>299</v>
+      </c>
+      <c r="D50" t="s">
+        <v>300</v>
+      </c>
+      <c r="E50">
+        <v>31300</v>
+      </c>
+      <c r="F50" t="s">
+        <v>301</v>
+      </c>
+      <c r="G50" t="s" s="2">
+        <v>302</v>
+      </c>
+      <c r="H50">
+        <v>948700128</v>
+      </c>
+      <c r="I50">
+        <v>675961047</v>
+      </c>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50" t="s">
+        <v>303</v>
+      </c>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>304</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51" t="s">
+        <v>304</v>
+      </c>
+      <c r="D51" t="s">
+        <v>305</v>
+      </c>
+      <c r="E51">
+        <v>31521</v>
+      </c>
+      <c r="F51" t="s">
+        <v>306</v>
+      </c>
+      <c r="G51" t="s" s="2">
+        <v>307</v>
+      </c>
+      <c r="H51">
+        <v>948816776</v>
+      </c>
+      <c r="I51">
+        <v>666665276</v>
+      </c>
+      <c r="J51"/>
+      <c r="K51"/>
+      <c r="L51"/>
+      <c r="M51"/>
+      <c r="N51"/>
+      <c r="O51"/>
+      <c r="P51"/>
+      <c r="Q51"/>
+      <c r="R51"/>
+      <c r="S51" t="inlineStr">
+        <is>
+          <t>Aceitunas, Alcachofa, Almendras, Barbecho, Barbecho verde, Cebada, Centeno, Erial, Frutal multicultivo, Maíz, Melón, Mezcla cebada-guisante, Pasto arbustivo, Sandía, Uva tinta</t>
+        </is>
+      </c>
+      <c r="T51"/>
+      <c r="U51"/>
+      <c r="V51"/>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>308</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52" t="s">
+        <v>308</v>
+      </c>
+      <c r="D52" t="s">
+        <v>309</v>
+      </c>
+      <c r="E52">
+        <v>31100</v>
+      </c>
+      <c r="F52" t="s">
+        <v>310</v>
+      </c>
+      <c r="G52" t="s" s="2">
+        <v>311</v>
+      </c>
+      <c r="H52">
+        <v>948341165</v>
+      </c>
+      <c r="I52">
+        <v>659051776</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52"/>
+      <c r="O52"/>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52" t="inlineStr">
+        <is>
+          <t>Aceitunas, Acelga, Ajo, Albaricoques, Alcachofa, Barbecho, Berenjena, Calabacín, Calabaza, Cebolla, Ciruelas, Espárrago, Frutal multicultivo, Garbanzo, Judía, Judía pocha, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Patata, Pepino, Peras, Pimiento, Puerros, Remolacha, Sandía, Tomate, Zanahoria</t>
+        </is>
+      </c>
+      <c r="T52"/>
+      <c r="U52"/>
+      <c r="V52"/>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>312</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53" t="s">
+        <v>114</v>
+      </c>
+      <c r="D53" t="s">
+        <v>313</v>
+      </c>
+      <c r="E53">
+        <v>31671</v>
+      </c>
+      <c r="F53" t="s">
+        <v>152</v>
+      </c>
+      <c r="G53" t="s" s="2">
+        <v>314</v>
+      </c>
+      <c r="H53">
+        <v>948764375</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53" t="s">
+        <v>40</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>315</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54" t="s">
+        <v>316</v>
+      </c>
+      <c r="D54" t="s">
+        <v>317</v>
+      </c>
+      <c r="E54">
+        <v>31415</v>
+      </c>
+      <c r="F54" t="s">
+        <v>37</v>
+      </c>
+      <c r="G54" t="s" s="2">
+        <v>318</v>
+      </c>
+      <c r="H54">
+        <v>948475035</v>
+      </c>
+      <c r="I54">
+        <v>676027062</v>
+      </c>
+      <c r="J54" t="s">
+        <v>319</v>
+      </c>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54" t="s">
+        <v>40</v>
+      </c>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>320</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55" t="s">
+        <v>320</v>
+      </c>
+      <c r="D55" t="s">
+        <v>321</v>
+      </c>
+      <c r="E55">
+        <v>31261</v>
+      </c>
+      <c r="F55" t="s">
+        <v>212</v>
+      </c>
+      <c r="G55" t="s" s="2">
+        <v>322</v>
+      </c>
+      <c r="H55">
+        <v>948674151</v>
+      </c>
+      <c r="I55">
+        <v>600459099</v>
+      </c>
+      <c r="J55" t="s">
+        <v>323</v>
+      </c>
+      <c r="K55"/>
+      <c r="L55"/>
+      <c r="M55"/>
+      <c r="N55"/>
+      <c r="O55"/>
+      <c r="P55"/>
+      <c r="Q55"/>
+      <c r="R55"/>
+      <c r="S55" t="s">
+        <v>324</v>
+      </c>
+      <c r="T55"/>
+      <c r="U55"/>
+      <c r="V55"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>325</v>
+      </c>
+      <c r="B56"/>
+      <c r="C56" t="s">
+        <v>325</v>
+      </c>
+      <c r="D56" t="s">
+        <v>326</v>
+      </c>
+      <c r="E56">
+        <v>31451</v>
+      </c>
+      <c r="F56" t="s">
+        <v>327</v>
+      </c>
+      <c r="G56" t="s" s="2">
+        <v>328</v>
+      </c>
+      <c r="H56">
+        <v>948890066</v>
+      </c>
+      <c r="I56">
+        <v>649085732</v>
+      </c>
+      <c r="J56"/>
+      <c r="K56"/>
+      <c r="L56"/>
+      <c r="M56"/>
+      <c r="N56"/>
+      <c r="O56"/>
+      <c r="P56"/>
+      <c r="Q56"/>
+      <c r="R56"/>
+      <c r="S56" t="s">
+        <v>329</v>
+      </c>
+      <c r="T56" t="s">
+        <v>47</v>
+      </c>
+      <c r="U56"/>
+      <c r="V56"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>330</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57" t="s">
+        <v>330</v>
+      </c>
+      <c r="D57" t="s">
+        <v>331</v>
+      </c>
+      <c r="E57">
+        <v>31579</v>
+      </c>
+      <c r="F57" t="s">
+        <v>332</v>
+      </c>
+      <c r="G57" t="s" s="2">
+        <v>333</v>
+      </c>
+      <c r="H57">
+        <v>948122099</v>
+      </c>
+      <c r="I57" t="s">
+        <v>334</v>
+      </c>
+      <c r="J57"/>
+      <c r="K57"/>
+      <c r="L57"/>
+      <c r="M57"/>
+      <c r="N57"/>
+      <c r="O57"/>
+      <c r="P57"/>
+      <c r="Q57"/>
+      <c r="R57"/>
+      <c r="S57" t="s">
+        <v>335</v>
+      </c>
+      <c r="T57"/>
+      <c r="U57"/>
+      <c r="V57"/>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>336</v>
+      </c>
+      <c r="B58"/>
+      <c r="C58" t="s">
+        <v>336</v>
+      </c>
+      <c r="D58" t="s">
+        <v>337</v>
+      </c>
+      <c r="E58">
+        <v>31698</v>
+      </c>
+      <c r="F58" t="s">
+        <v>338</v>
+      </c>
+      <c r="G58" t="s" s="2">
+        <v>339</v>
+      </c>
+      <c r="H58" t="s">
+        <v>340</v>
+      </c>
+      <c r="I58">
+        <v>678657220</v>
+      </c>
+      <c r="J58"/>
+      <c r="K58"/>
+      <c r="L58"/>
+      <c r="M58"/>
+      <c r="N58"/>
+      <c r="O58"/>
+      <c r="P58"/>
+      <c r="Q58"/>
+      <c r="R58"/>
+      <c r="S58" t="s">
+        <v>341</v>
+      </c>
+      <c r="T58"/>
+      <c r="U58"/>
+      <c r="V58"/>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>342</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59" t="s">
+        <v>342</v>
+      </c>
+      <c r="D59" t="s">
+        <v>343</v>
+      </c>
+      <c r="E59">
+        <v>31400</v>
+      </c>
+      <c r="F59" t="s">
+        <v>241</v>
+      </c>
+      <c r="G59" t="s" s="2">
+        <v>344</v>
+      </c>
+      <c r="H59">
+        <v>948871005</v>
+      </c>
+      <c r="I59">
+        <v>680348426</v>
+      </c>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59" t="s">
+        <v>345</v>
+      </c>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>346</v>
+      </c>
+      <c r="B60"/>
+      <c r="C60" t="s">
+        <v>346</v>
+      </c>
+      <c r="D60" t="s">
+        <v>347</v>
+      </c>
+      <c r="E60">
+        <v>31891</v>
+      </c>
+      <c r="F60" t="s">
+        <v>348</v>
+      </c>
+      <c r="G60" t="s" s="2">
+        <v>349</v>
+      </c>
+      <c r="H60">
+        <v>948504495</v>
+      </c>
+      <c r="I60">
+        <v>616126523</v>
+      </c>
+      <c r="J60"/>
+      <c r="K60"/>
+      <c r="L60"/>
+      <c r="M60"/>
+      <c r="N60"/>
+      <c r="O60"/>
+      <c r="P60"/>
+      <c r="Q60"/>
+      <c r="R60"/>
+      <c r="S60" t="s">
+        <v>40</v>
+      </c>
+      <c r="T60" t="s">
+        <v>350</v>
+      </c>
+      <c r="U60"/>
+      <c r="V60"/>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>351</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61" t="s">
+        <v>351</v>
+      </c>
+      <c r="D61" t="s">
+        <v>352</v>
+      </c>
+      <c r="E61">
+        <v>31890</v>
+      </c>
+      <c r="F61" t="s">
+        <v>171</v>
+      </c>
+      <c r="G61" t="s" s="2">
+        <v>353</v>
+      </c>
+      <c r="H61">
+        <v>948513337</v>
+      </c>
+      <c r="I61">
+        <v>606375855</v>
+      </c>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61" t="s">
+        <v>46</v>
+      </c>
+      <c r="T61" t="s">
+        <v>354</v>
+      </c>
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>355</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62" t="s">
+        <v>355</v>
+      </c>
+      <c r="D62" t="s">
+        <v>356</v>
+      </c>
+      <c r="E62">
+        <v>31713</v>
+      </c>
+      <c r="F62" t="s">
+        <v>357</v>
+      </c>
+      <c r="G62" t="s" s="2">
+        <v>358</v>
+      </c>
+      <c r="H62">
+        <v>948453312</v>
+      </c>
+      <c r="I62">
+        <v>616756359</v>
+      </c>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62" t="s">
+        <v>359</v>
+      </c>
+      <c r="R62"/>
+      <c r="S62" t="s">
+        <v>360</v>
+      </c>
+      <c r="T62" t="s">
+        <v>61</v>
+      </c>
+      <c r="U62"/>
+      <c r="V62"/>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>361</v>
+      </c>
+      <c r="B63"/>
+      <c r="C63" t="s">
+        <v>361</v>
+      </c>
+      <c r="D63" t="s">
+        <v>362</v>
+      </c>
+      <c r="E63">
+        <v>31140</v>
+      </c>
+      <c r="F63" t="s">
+        <v>31</v>
+      </c>
+      <c r="G63"/>
+      <c r="H63" t="s">
+        <v>363</v>
+      </c>
+      <c r="I63">
+        <v>654024854</v>
+      </c>
+      <c r="J63"/>
+      <c r="K63"/>
+      <c r="L63"/>
+      <c r="M63"/>
+      <c r="N63"/>
+      <c r="O63"/>
+      <c r="P63"/>
+      <c r="Q63"/>
+      <c r="R63"/>
+      <c r="S63" t="s">
+        <v>364</v>
+      </c>
+      <c r="T63"/>
+      <c r="U63"/>
+      <c r="V63"/>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>365</v>
+      </c>
+      <c r="B64"/>
+      <c r="C64" t="s">
+        <v>366</v>
+      </c>
+      <c r="D64" t="s">
+        <v>367</v>
+      </c>
+      <c r="E64">
+        <v>31261</v>
+      </c>
+      <c r="F64" t="s">
+        <v>212</v>
+      </c>
+      <c r="G64" t="s" s="2">
+        <v>368</v>
+      </c>
+      <c r="H64">
+        <v>948690523</v>
+      </c>
+      <c r="I64">
+        <v>610771412</v>
+      </c>
+      <c r="J64" t="s">
+        <v>369</v>
+      </c>
+      <c r="K64"/>
+      <c r="L64"/>
+      <c r="M64"/>
+      <c r="N64"/>
+      <c r="O64"/>
+      <c r="P64"/>
+      <c r="Q64"/>
+      <c r="R64" t="s">
+        <v>370</v>
+      </c>
+      <c r="S64" t="s">
+        <v>371</v>
+      </c>
+      <c r="T64"/>
+      <c r="U64"/>
+      <c r="V64"/>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>372</v>
+      </c>
+      <c r="B65"/>
+      <c r="C65" t="s">
+        <v>372</v>
+      </c>
+      <c r="D65" t="s">
+        <v>373</v>
+      </c>
+      <c r="E65">
+        <v>31483</v>
+      </c>
+      <c r="F65" t="s">
+        <v>374</v>
+      </c>
+      <c r="G65" t="s" s="2">
+        <v>375</v>
+      </c>
+      <c r="H65">
+        <v>948338602</v>
+      </c>
+      <c r="I65">
+        <v>679900393</v>
+      </c>
+      <c r="J65"/>
+      <c r="K65"/>
+      <c r="L65"/>
+      <c r="M65"/>
+      <c r="N65"/>
+      <c r="O65"/>
+      <c r="P65"/>
+      <c r="Q65"/>
+      <c r="R65"/>
+      <c r="S65" t="s">
+        <v>376</v>
+      </c>
+      <c r="T65"/>
+      <c r="U65"/>
+      <c r="V65"/>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>377</v>
+      </c>
+      <c r="B66"/>
+      <c r="C66" t="s">
+        <v>377</v>
+      </c>
+      <c r="D66" t="s">
+        <v>378</v>
+      </c>
+      <c r="E66">
+        <v>31714</v>
+      </c>
+      <c r="F66" t="s">
+        <v>379</v>
+      </c>
+      <c r="G66" t="s" s="2">
+        <v>380</v>
+      </c>
+      <c r="H66">
+        <v>948453301</v>
+      </c>
+      <c r="I66">
+        <v>630725905</v>
+      </c>
+      <c r="J66"/>
+      <c r="K66"/>
+      <c r="L66"/>
+      <c r="M66"/>
+      <c r="N66"/>
+      <c r="O66"/>
+      <c r="P66"/>
+      <c r="Q66" t="s">
+        <v>381</v>
+      </c>
+      <c r="R66"/>
+      <c r="S66" t="s">
+        <v>68</v>
+      </c>
+      <c r="T66" t="s">
+        <v>382</v>
+      </c>
+      <c r="U66"/>
+      <c r="V66"/>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>383</v>
+      </c>
+      <c r="B67"/>
+      <c r="C67" t="s">
+        <v>383</v>
+      </c>
+      <c r="D67" t="s">
+        <v>384</v>
+      </c>
+      <c r="E67">
+        <v>31261</v>
+      </c>
+      <c r="F67" t="s">
+        <v>212</v>
+      </c>
+      <c r="G67" t="s" s="2">
+        <v>385</v>
+      </c>
+      <c r="H67">
+        <v>948690131</v>
+      </c>
+      <c r="I67">
+        <v>630673192</v>
+      </c>
+      <c r="J67"/>
+      <c r="K67"/>
+      <c r="L67"/>
+      <c r="M67"/>
+      <c r="N67"/>
+      <c r="O67"/>
+      <c r="P67"/>
+      <c r="Q67"/>
+      <c r="R67"/>
+      <c r="S67" t="s">
+        <v>386</v>
+      </c>
+      <c r="T67"/>
+      <c r="U67"/>
+      <c r="V67"/>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>387</v>
+      </c>
+      <c r="B68"/>
+      <c r="C68" t="s">
+        <v>388</v>
+      </c>
+      <c r="D68" t="s">
+        <v>389</v>
+      </c>
+      <c r="E68">
+        <v>28014</v>
+      </c>
+      <c r="F68"/>
+      <c r="G68" t="s" s="2">
+        <v>390</v>
+      </c>
+      <c r="H68">
+        <v>914297221</v>
+      </c>
+      <c r="I68">
+        <v>649448200</v>
+      </c>
+      <c r="J68"/>
+      <c r="K68"/>
+      <c r="L68"/>
+      <c r="M68"/>
+      <c r="N68"/>
+      <c r="O68"/>
+      <c r="P68"/>
+      <c r="Q68"/>
+      <c r="R68"/>
+      <c r="S68" t="s">
+        <v>391</v>
+      </c>
+      <c r="T68"/>
+      <c r="U68"/>
+      <c r="V68"/>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>392</v>
+      </c>
+      <c r="B69" t="s">
+        <v>393</v>
+      </c>
+      <c r="C69" t="s">
+        <v>394</v>
+      </c>
+      <c r="D69" t="s">
+        <v>395</v>
+      </c>
+      <c r="E69">
+        <v>31513</v>
+      </c>
+      <c r="F69" t="s">
+        <v>396</v>
+      </c>
+      <c r="G69" t="s">
+        <v>397</v>
+      </c>
+      <c r="H69">
+        <v>948830271</v>
+      </c>
+      <c r="I69">
+        <v>605847469</v>
+      </c>
+      <c r="J69" t="s">
+        <v>398</v>
+      </c>
+      <c r="K69"/>
+      <c r="L69"/>
+      <c r="M69"/>
+      <c r="N69"/>
+      <c r="O69"/>
+      <c r="P69"/>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>Alubia, Arroz blanco, Arroz integral, Arroz rojo, Arroz semi integral, Avena Ivory, Cebada, Centeno, Garbanzo, Guisante, Habas, Harina blanca de centeno, Harina blanca de trigo, Harina blanca de trigo Aragón 03, Harina blanca de trigo Espelta, Harina de arroz, Harina de trigo Khorasan integral, Harina integral de avena, Harina integral de centeno, Harina integral de trigo, Harina integral de trigo Aragón 03, Harina integral de trigo Espelta, Harina semi integral de centeno, Harina semi integral de trigo Aragón 03, Harina semi integral de trigo Espelta, Lenteja Pardina, Mijo, Mostaza, Salvado de arroz, Sémola de trigo duro, Trigo Aragón 03, Trigo Bretón, Trigo Espelta, Trigo Khorasan, Trigo Sarraceno, Veza</t>
+        </is>
+      </c>
+      <c r="R69"/>
+      <c r="S69" t="s">
+        <v>399</v>
+      </c>
+      <c r="T69"/>
+      <c r="U69"/>
+      <c r="V69"/>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>400</v>
+      </c>
+      <c r="B70"/>
+      <c r="C70" t="s">
+        <v>400</v>
+      </c>
+      <c r="D70" t="s">
+        <v>401</v>
+      </c>
+      <c r="E70">
+        <v>31523</v>
+      </c>
+      <c r="F70" t="s">
+        <v>402</v>
+      </c>
+      <c r="G70" t="s" s="2">
+        <v>403</v>
+      </c>
+      <c r="H70">
+        <v>948813299</v>
+      </c>
+      <c r="I70">
+        <v>646230173</v>
+      </c>
+      <c r="J70"/>
+      <c r="K70"/>
+      <c r="L70"/>
+      <c r="M70"/>
+      <c r="N70"/>
+      <c r="O70"/>
+      <c r="P70"/>
+      <c r="Q70"/>
+      <c r="R70"/>
+      <c r="S70" t="s">
+        <v>404</v>
+      </c>
+      <c r="T70"/>
+      <c r="U70"/>
+      <c r="V70"/>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>405</v>
+      </c>
+      <c r="B71"/>
+      <c r="C71" t="s">
+        <v>406</v>
+      </c>
+      <c r="D71" t="s">
+        <v>407</v>
+      </c>
+      <c r="E71">
+        <v>31520</v>
+      </c>
+      <c r="F71" t="s">
+        <v>408</v>
+      </c>
+      <c r="G71" t="s" s="2">
+        <v>409</v>
+      </c>
+      <c r="H71" t="s">
+        <v>410</v>
+      </c>
+      <c r="I71">
+        <v>661739058</v>
+      </c>
+      <c r="J71"/>
+      <c r="K71"/>
+      <c r="L71"/>
+      <c r="M71"/>
+      <c r="N71"/>
+      <c r="O71"/>
+      <c r="P71"/>
+      <c r="Q71"/>
+      <c r="R71"/>
+      <c r="S71" t="s">
+        <v>411</v>
+      </c>
+      <c r="T71"/>
+      <c r="U71"/>
+      <c r="V71"/>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>412</v>
+      </c>
+      <c r="B72"/>
+      <c r="C72" t="s">
+        <v>413</v>
+      </c>
+      <c r="D72" t="s">
+        <v>414</v>
+      </c>
+      <c r="E72">
+        <v>31580</v>
+      </c>
+      <c r="F72" t="s">
+        <v>415</v>
+      </c>
+      <c r="G72" t="s" s="2">
+        <v>416</v>
+      </c>
+      <c r="H72">
+        <v>948693043</v>
+      </c>
+      <c r="I72"/>
+      <c r="J72"/>
+      <c r="K72"/>
+      <c r="L72"/>
+      <c r="M72"/>
+      <c r="N72"/>
+      <c r="O72"/>
+      <c r="P72"/>
+      <c r="Q72"/>
+      <c r="R72"/>
+      <c r="S72" t="s">
+        <v>417</v>
+      </c>
+      <c r="T72"/>
+      <c r="U72"/>
+      <c r="V72"/>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>418</v>
+      </c>
+      <c r="B73"/>
+      <c r="C73" t="s">
+        <v>413</v>
+      </c>
+      <c r="D73" t="s">
+        <v>419</v>
+      </c>
+      <c r="E73">
+        <v>31580</v>
+      </c>
+      <c r="F73" t="s">
+        <v>415</v>
+      </c>
+      <c r="G73" t="s" s="2">
+        <v>420</v>
+      </c>
+      <c r="H73">
+        <v>948693043</v>
+      </c>
+      <c r="I73">
+        <v>629401803</v>
+      </c>
+      <c r="J73" t="s">
+        <v>421</v>
+      </c>
+      <c r="K73"/>
+      <c r="L73"/>
+      <c r="M73"/>
+      <c r="N73"/>
+      <c r="O73"/>
+      <c r="P73"/>
+      <c r="Q73"/>
+      <c r="R73"/>
+      <c r="S73" t="inlineStr">
+        <is>
+          <t>Apio, Barbecho, Berza, Bróculi, Calabacín, Calabaza, Cardo, Col china, Col Lombarda, Coliflor, Coliflor Romanescu, Erial, Lechuga, Lechuga hoja de roble, Pasto arbustivo, Pepino, Pimiento, Tomate</t>
+        </is>
+      </c>
+      <c r="T73"/>
+      <c r="U73"/>
+      <c r="V73"/>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>422</v>
+      </c>
+      <c r="B74"/>
+      <c r="C74" t="s">
+        <v>423</v>
+      </c>
+      <c r="D74" t="s">
+        <v>424</v>
+      </c>
+      <c r="E74">
+        <v>31396</v>
+      </c>
+      <c r="F74" t="s">
+        <v>425</v>
+      </c>
+      <c r="G74" t="s" s="2">
+        <v>426</v>
+      </c>
+      <c r="H74">
+        <v>948720020</v>
+      </c>
+      <c r="I74">
+        <v>619758539</v>
+      </c>
+      <c r="J74"/>
+      <c r="K74"/>
+      <c r="L74"/>
+      <c r="M74"/>
+      <c r="N74"/>
+      <c r="O74"/>
+      <c r="P74"/>
+      <c r="Q74"/>
+      <c r="R74"/>
+      <c r="S74" t="s">
+        <v>427</v>
+      </c>
+      <c r="T74" t="s">
+        <v>428</v>
+      </c>
+      <c r="U74"/>
+      <c r="V74"/>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>429</v>
+      </c>
+      <c r="B75"/>
+      <c r="C75" t="s">
+        <v>430</v>
+      </c>
+      <c r="D75" t="s">
+        <v>431</v>
+      </c>
+      <c r="E75">
+        <v>31691</v>
+      </c>
+      <c r="F75" t="s">
+        <v>44</v>
+      </c>
+      <c r="G75" t="s" s="2">
+        <v>432</v>
+      </c>
+      <c r="H75">
+        <v>948890042</v>
+      </c>
+      <c r="I75" t="s">
+        <v>433</v>
+      </c>
+      <c r="J75"/>
+      <c r="K75"/>
+      <c r="L75"/>
+      <c r="M75"/>
+      <c r="N75"/>
+      <c r="O75"/>
+      <c r="P75"/>
+      <c r="Q75"/>
+      <c r="R75"/>
+      <c r="S75" t="s">
+        <v>40</v>
+      </c>
+      <c r="T75" t="s">
+        <v>47</v>
+      </c>
+      <c r="U75"/>
+      <c r="V75"/>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>434</v>
+      </c>
+      <c r="B76"/>
+      <c r="C76" t="s">
+        <v>435</v>
+      </c>
+      <c r="D76" t="s">
+        <v>133</v>
+      </c>
+      <c r="E76">
+        <v>31689</v>
+      </c>
+      <c r="F76" t="s">
+        <v>134</v>
+      </c>
+      <c r="G76" t="s" s="2">
+        <v>436</v>
+      </c>
+      <c r="H76">
+        <v>948890597</v>
+      </c>
+      <c r="I76">
+        <v>617292400</v>
+      </c>
+      <c r="J76" t="s">
+        <v>437</v>
+      </c>
+      <c r="K76"/>
+      <c r="L76"/>
+      <c r="M76"/>
+      <c r="N76"/>
+      <c r="O76"/>
+      <c r="P76"/>
+      <c r="Q76"/>
+      <c r="R76"/>
+      <c r="S76" t="s">
+        <v>40</v>
+      </c>
+      <c r="T76" t="s">
+        <v>350</v>
+      </c>
+      <c r="U76"/>
+      <c r="V76"/>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>438</v>
+      </c>
+      <c r="B77" t="s">
+        <v>439</v>
+      </c>
+      <c r="C77" t="s">
+        <v>440</v>
+      </c>
+      <c r="D77" t="s">
+        <v>441</v>
+      </c>
+      <c r="E77">
+        <v>31591</v>
+      </c>
+      <c r="F77" t="s">
+        <v>442</v>
+      </c>
+      <c r="G77" t="s">
+        <v>443</v>
+      </c>
+      <c r="H77" t="s">
+        <v>444</v>
+      </c>
+      <c r="I77">
+        <v>600320026</v>
+      </c>
+      <c r="J77"/>
+      <c r="K77"/>
+      <c r="L77"/>
+      <c r="M77"/>
+      <c r="N77"/>
+      <c r="O77"/>
+      <c r="P77"/>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>Aceite de girasol, Aceite de oliva, Acelga, Agave, Aguacate, Albaricoque, Alimentos terminados para consumidor final, Almendra, Almendra natural, Almendra repelada, Almendra tostada, Almendra tostada con aceite, Almidon de maíz, Almidón de mandioca, Alubia blanca, Alubia roja, Anacardos, Apio, Arroz, Avellana, Avellana tostada, Avena, Azúcar, Azúcar blanco, Azúcar panela, Barra de espelta, Bizcocho de espelta con algarroba, Bollo de espelta con algarroba, Bollo de espelta con pasas y nueces, Calabacín, Cebada, Cebolla, Cereza, Ciruela pasa, Cogollo, Coliflor, Corteza de vainilla, Crackers de espelta con aceitunas, Dátil, Dátil troceado, Espinaca, Extracto de hojas de olivo, Galleta de arroz con naranja, Galleta de espelta con algarroba, Galleta de espelta con coco, Galleta de espelta con especias, Galleta de espelta con jengibre, Galleta de espelta con vainilla, Galleta nórdica, Garbanzos, Granada, Granola afrutada, Granola nutty, Granola Tropical, Harina de algarroba, Harina de arroz, Harina de centeno, Harina de espelta, Harina de maíz, Harina de sarraceno, Harina de trigo, Higo seco, Hoja de olivo, Huevos, Infusión Chai Mate, Infusión Dark roast, Infusión Detox, Infusión Digestive, Infusión Fresh Green, Infusión Ginger turmenic, Infusión Gingko Recall, Infusión Green tea, Infusión Hibiscus, Infusión Inmune suport, Infusión Lemon ginger, Infusión Mocha mint, Infusión Olive leaf mate, Infusión sleep Ezz, Infusión stress sos, Jengibre, Judías, Lechuga, Lentejas, Limón, Lino marrón, Magdalenas de espelta, Mandarina, Mango, Manzana, Mate, Melocotón, Melón, Mijo, Muesli Deluxe, Muffins de espelta con arándanos, Naranja, Nectarina, Nueces de cáscara, Nueces troceadas, Nuez de Brasil, Nuez de macadamia, Pan de arroz, Pan de centeno, Pan de espelta 4 semillas, Pan de espelta 5 cereales, Pan de espelta con lino y pipas, Pan de espelta con pasas y nueces, Pan de espelta con semillas de girasol, Pan de espelta con sésamo, Pan de molde de espelta, Pasas, Pastas de espelta con avellana, Pastas de espelta con avena, Pastas de espelta con sésamo, Patata, Pera, Pimiento, Pipas de calabaza, Pipas de girasol, Plátano, Pomelo, Psyllium cáscara, Sal marina, Sandía, Semillas de amapola, Semillas de chía, Sésamo, Sirope de arce, Sirope de arroz, Sirope de malta, Tamari, Tomate, Torta de frutos secos, Trigo sarraceno, Triticale, Vinagre balsámico, Vinagre de manzana, Zanahoria</t>
+        </is>
+      </c>
+      <c r="R77"/>
+      <c r="S77" t="inlineStr">
+        <is>
+          <t>Aceitunas, Achicoria, Albaricoques, Alcachofa, Alfalfa, Barbecho, Berza, Borraja, Bróculi, Caqui, Cardo, Centeno, Cerezas, Ciruelas, Col Lombarda, Erial, Escarola, Espárrago, Forraje alfalfa, Fresa, Grosella, Guisante, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía verde, Kale, Laurel, Maíz, Manzanas, Melocotones, Membrillo, Mezcla avena-guisante, Nectarinas, Pasto arbustivo, Pasto forestal, Pastos, Pepino, Peras, Puerros, Uva mesa</t>
+        </is>
+      </c>
+      <c r="T77"/>
+      <c r="U77"/>
+      <c r="V77"/>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>445</v>
+      </c>
+      <c r="B78"/>
+      <c r="C78" t="s">
+        <v>445</v>
+      </c>
+      <c r="D78" t="s">
+        <v>446</v>
+      </c>
+      <c r="E78">
+        <v>31587</v>
+      </c>
+      <c r="F78" t="s">
+        <v>447</v>
+      </c>
+      <c r="G78" t="s" s="2">
+        <v>448</v>
+      </c>
+      <c r="H78" t="s">
+        <v>449</v>
+      </c>
+      <c r="I78">
+        <v>662018617</v>
+      </c>
+      <c r="J78"/>
+      <c r="K78"/>
+      <c r="L78"/>
+      <c r="M78"/>
+      <c r="N78"/>
+      <c r="O78"/>
+      <c r="P78"/>
+      <c r="Q78"/>
+      <c r="R78"/>
+      <c r="S78" t="s">
+        <v>209</v>
+      </c>
+      <c r="T78"/>
+      <c r="U78"/>
+      <c r="V78"/>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>450</v>
+      </c>
+      <c r="B79"/>
+      <c r="C79" t="s">
+        <v>450</v>
+      </c>
+      <c r="D79" t="s">
+        <v>451</v>
+      </c>
+      <c r="E79">
+        <v>31004</v>
+      </c>
+      <c r="F79" t="s">
+        <v>130</v>
+      </c>
+      <c r="G79" t="s" s="2">
+        <v>452</v>
+      </c>
+      <c r="H79" t="s">
+        <v>453</v>
+      </c>
+      <c r="I79">
+        <v>667751315</v>
+      </c>
+      <c r="J79"/>
+      <c r="K79"/>
+      <c r="L79"/>
+      <c r="M79"/>
+      <c r="N79"/>
+      <c r="O79"/>
+      <c r="P79"/>
+      <c r="Q79"/>
+      <c r="R79"/>
+      <c r="S79" t="s">
+        <v>203</v>
+      </c>
+      <c r="T79"/>
+      <c r="U79"/>
+      <c r="V79"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>454</v>
+      </c>
+      <c r="B80"/>
+      <c r="C80" t="s">
+        <v>455</v>
+      </c>
+      <c r="D80" t="s">
+        <v>456</v>
+      </c>
+      <c r="E80">
+        <v>31510</v>
+      </c>
+      <c r="F80" t="s">
+        <v>200</v>
+      </c>
+      <c r="G80" t="s" s="2">
+        <v>457</v>
+      </c>
+      <c r="H80" t="s">
+        <v>458</v>
+      </c>
+      <c r="I80" t="s">
+        <v>459</v>
+      </c>
+      <c r="J80"/>
+      <c r="K80"/>
+      <c r="L80"/>
+      <c r="M80"/>
+      <c r="N80"/>
+      <c r="O80"/>
+      <c r="P80"/>
+      <c r="Q80"/>
+      <c r="R80"/>
+      <c r="S80" t="s">
+        <v>460</v>
+      </c>
+      <c r="T80"/>
+      <c r="U80"/>
+      <c r="V80"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>461</v>
+      </c>
+      <c r="B81"/>
+      <c r="C81" t="s">
+        <v>462</v>
+      </c>
+      <c r="D81" t="s">
+        <v>463</v>
+      </c>
+      <c r="E81">
+        <v>31513</v>
+      </c>
+      <c r="F81" t="s">
+        <v>396</v>
+      </c>
+      <c r="G81" t="s" s="2">
+        <v>464</v>
+      </c>
+      <c r="H81">
+        <v>948831520</v>
+      </c>
+      <c r="I81"/>
+      <c r="J81"/>
+      <c r="K81"/>
+      <c r="L81"/>
+      <c r="M81"/>
+      <c r="N81"/>
+      <c r="O81"/>
+      <c r="P81"/>
+      <c r="Q81"/>
+      <c r="R81"/>
+      <c r="S81" t="s">
+        <v>465</v>
+      </c>
+      <c r="T81"/>
+      <c r="U81"/>
+      <c r="V81"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>466</v>
+      </c>
+      <c r="B82"/>
+      <c r="C82" t="s">
+        <v>466</v>
+      </c>
+      <c r="D82" t="s">
+        <v>467</v>
+      </c>
+      <c r="E82">
+        <v>31510</v>
+      </c>
+      <c r="F82" t="s">
+        <v>200</v>
+      </c>
+      <c r="G82"/>
+      <c r="H82">
+        <v>948840364</v>
+      </c>
+      <c r="I82">
+        <v>699509850</v>
+      </c>
+      <c r="J82"/>
+      <c r="K82"/>
+      <c r="L82"/>
+      <c r="M82"/>
+      <c r="N82"/>
+      <c r="O82"/>
+      <c r="P82"/>
+      <c r="Q82"/>
+      <c r="R82"/>
+      <c r="S82" t="s">
+        <v>203</v>
+      </c>
+      <c r="T82"/>
+      <c r="U82"/>
+      <c r="V82"/>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>468</v>
+      </c>
+      <c r="B83"/>
+      <c r="C83" t="s">
+        <v>468</v>
+      </c>
+      <c r="D83" t="s">
+        <v>469</v>
+      </c>
+      <c r="E83">
+        <v>31510</v>
+      </c>
+      <c r="F83" t="s">
+        <v>200</v>
+      </c>
+      <c r="G83" t="s" s="2">
+        <v>470</v>
+      </c>
+      <c r="H83">
+        <v>948840431</v>
+      </c>
+      <c r="I83"/>
+      <c r="J83"/>
+      <c r="K83"/>
+      <c r="L83"/>
+      <c r="M83"/>
+      <c r="N83"/>
+      <c r="O83"/>
+      <c r="P83"/>
+      <c r="Q83"/>
+      <c r="R83"/>
+      <c r="S83" t="s">
+        <v>203</v>
+      </c>
+      <c r="T83"/>
+      <c r="U83"/>
+      <c r="V83"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>471</v>
+      </c>
+      <c r="B84"/>
+      <c r="C84" t="s">
+        <v>471</v>
+      </c>
+      <c r="D84" t="s">
+        <v>472</v>
+      </c>
+      <c r="E84">
+        <v>31500</v>
+      </c>
+      <c r="F84" t="s">
+        <v>123</v>
+      </c>
+      <c r="G84" t="s" s="2">
+        <v>473</v>
+      </c>
+      <c r="H84">
+        <v>948823665</v>
+      </c>
+      <c r="I84">
+        <v>657817700</v>
+      </c>
+      <c r="J84"/>
+      <c r="K84"/>
+      <c r="L84"/>
+      <c r="M84"/>
+      <c r="N84"/>
+      <c r="O84"/>
+      <c r="P84"/>
+      <c r="Q84"/>
+      <c r="R84"/>
+      <c r="S84" t="s">
+        <v>474</v>
+      </c>
+      <c r="T84"/>
+      <c r="U84"/>
+      <c r="V84"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>475</v>
+      </c>
+      <c r="B85"/>
+      <c r="C85" t="s">
+        <v>475</v>
+      </c>
+      <c r="D85" t="s">
+        <v>476</v>
+      </c>
+      <c r="E85">
+        <v>31510</v>
+      </c>
+      <c r="F85" t="s">
+        <v>200</v>
+      </c>
+      <c r="G85" t="s" s="2">
+        <v>477</v>
+      </c>
+      <c r="H85">
+        <v>948840673</v>
+      </c>
+      <c r="I85">
+        <v>699053576</v>
+      </c>
+      <c r="J85"/>
+      <c r="K85"/>
+      <c r="L85"/>
+      <c r="M85"/>
+      <c r="N85"/>
+      <c r="O85"/>
+      <c r="P85"/>
+      <c r="Q85"/>
+      <c r="R85"/>
+      <c r="S85" t="s">
+        <v>203</v>
+      </c>
+      <c r="T85"/>
+      <c r="U85"/>
+      <c r="V85"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>478</v>
+      </c>
+      <c r="B86"/>
+      <c r="C86" t="s">
+        <v>478</v>
+      </c>
+      <c r="D86" t="s">
+        <v>479</v>
+      </c>
+      <c r="E86">
+        <v>31510</v>
+      </c>
+      <c r="F86" t="s">
+        <v>200</v>
+      </c>
+      <c r="G86"/>
+      <c r="H86">
+        <v>948840207</v>
+      </c>
+      <c r="I86">
+        <v>619462715</v>
+      </c>
+      <c r="J86"/>
+      <c r="K86"/>
+      <c r="L86"/>
+      <c r="M86"/>
+      <c r="N86"/>
+      <c r="O86"/>
+      <c r="P86"/>
+      <c r="Q86"/>
+      <c r="R86"/>
+      <c r="S86" t="s">
+        <v>474</v>
+      </c>
+      <c r="T86"/>
+      <c r="U86"/>
+      <c r="V86"/>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>480</v>
+      </c>
+      <c r="B87"/>
+      <c r="C87" t="s">
+        <v>481</v>
+      </c>
+      <c r="D87" t="s">
+        <v>482</v>
+      </c>
+      <c r="E87">
+        <v>31510</v>
+      </c>
+      <c r="F87" t="s">
+        <v>200</v>
+      </c>
+      <c r="G87" t="s" s="2">
+        <v>483</v>
+      </c>
+      <c r="H87">
+        <v>948081670</v>
+      </c>
+      <c r="I87">
+        <v>606663937</v>
+      </c>
+      <c r="J87"/>
+      <c r="K87"/>
+      <c r="L87"/>
+      <c r="M87"/>
+      <c r="N87"/>
+      <c r="O87"/>
+      <c r="P87"/>
+      <c r="Q87"/>
+      <c r="R87"/>
+      <c r="S87" t="s">
+        <v>484</v>
+      </c>
+      <c r="T87"/>
+      <c r="U87"/>
+      <c r="V87"/>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>485</v>
+      </c>
+      <c r="B88"/>
+      <c r="C88" t="s">
+        <v>485</v>
+      </c>
+      <c r="D88" t="s">
+        <v>486</v>
+      </c>
+      <c r="E88">
+        <v>31510</v>
+      </c>
+      <c r="F88" t="s">
+        <v>200</v>
+      </c>
+      <c r="G88"/>
+      <c r="H88">
+        <v>948840202</v>
+      </c>
+      <c r="I88">
+        <v>650910192</v>
+      </c>
+      <c r="J88"/>
+      <c r="K88"/>
+      <c r="L88"/>
+      <c r="M88"/>
+      <c r="N88"/>
+      <c r="O88"/>
+      <c r="P88"/>
+      <c r="Q88"/>
+      <c r="R88"/>
+      <c r="S88" t="s">
+        <v>474</v>
+      </c>
+      <c r="T88"/>
+      <c r="U88"/>
+      <c r="V88"/>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>487</v>
+      </c>
+      <c r="B89"/>
+      <c r="C89" t="s">
+        <v>487</v>
+      </c>
+      <c r="D89" t="s">
+        <v>488</v>
+      </c>
+      <c r="E89">
+        <v>31510</v>
+      </c>
+      <c r="F89" t="s">
+        <v>200</v>
+      </c>
+      <c r="G89" t="s" s="2">
+        <v>489</v>
+      </c>
+      <c r="H89">
+        <v>948088680</v>
+      </c>
+      <c r="I89">
+        <v>685583076</v>
+      </c>
+      <c r="J89"/>
+      <c r="K89"/>
+      <c r="L89"/>
+      <c r="M89"/>
+      <c r="N89"/>
+      <c r="O89"/>
+      <c r="P89"/>
+      <c r="Q89"/>
+      <c r="R89"/>
+      <c r="S89" t="s">
+        <v>474</v>
+      </c>
+      <c r="T89"/>
+      <c r="U89"/>
+      <c r="V89"/>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>490</v>
+      </c>
+      <c r="B90"/>
+      <c r="C90" t="s">
+        <v>490</v>
+      </c>
+      <c r="D90" t="s">
+        <v>491</v>
+      </c>
+      <c r="E90">
+        <v>31513</v>
+      </c>
+      <c r="F90" t="s">
+        <v>396</v>
+      </c>
+      <c r="G90" t="s" s="2">
+        <v>492</v>
+      </c>
+      <c r="H90">
+        <v>948830481</v>
+      </c>
+      <c r="I90">
+        <v>608088300</v>
+      </c>
+      <c r="J90"/>
+      <c r="K90"/>
+      <c r="L90"/>
+      <c r="M90"/>
+      <c r="N90"/>
+      <c r="O90"/>
+      <c r="P90"/>
+      <c r="Q90"/>
+      <c r="R90"/>
+      <c r="S90" t="s">
+        <v>493</v>
+      </c>
+      <c r="T90"/>
+      <c r="U90"/>
+      <c r="V90"/>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>494</v>
+      </c>
+      <c r="B91"/>
+      <c r="C91" t="s">
+        <v>494</v>
+      </c>
+      <c r="D91" t="s">
+        <v>495</v>
+      </c>
+      <c r="E91">
+        <v>31510</v>
+      </c>
+      <c r="F91" t="s">
+        <v>200</v>
+      </c>
+      <c r="G91" t="s" s="2">
+        <v>496</v>
+      </c>
+      <c r="H91">
+        <v>948840696</v>
+      </c>
+      <c r="I91">
+        <v>638909218</v>
+      </c>
+      <c r="J91"/>
+      <c r="K91"/>
+      <c r="L91"/>
+      <c r="M91"/>
+      <c r="N91"/>
+      <c r="O91"/>
+      <c r="P91"/>
+      <c r="Q91"/>
+      <c r="R91"/>
+      <c r="S91" t="s">
+        <v>474</v>
+      </c>
+      <c r="T91"/>
+      <c r="U91"/>
+      <c r="V91"/>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>497</v>
+      </c>
+      <c r="B92"/>
+      <c r="C92" t="s">
+        <v>497</v>
+      </c>
+      <c r="D92" t="s">
+        <v>498</v>
+      </c>
+      <c r="E92">
+        <v>31510</v>
+      </c>
+      <c r="F92" t="s">
+        <v>200</v>
+      </c>
+      <c r="G92" t="s" s="2">
+        <v>499</v>
+      </c>
+      <c r="H92">
+        <v>948840319</v>
+      </c>
+      <c r="I92">
+        <v>655784617</v>
+      </c>
+      <c r="J92"/>
+      <c r="K92"/>
+      <c r="L92"/>
+      <c r="M92"/>
+      <c r="N92"/>
+      <c r="O92"/>
+      <c r="P92"/>
+      <c r="Q92"/>
+      <c r="R92"/>
+      <c r="S92" t="s">
+        <v>474</v>
+      </c>
+      <c r="T92"/>
+      <c r="U92"/>
+      <c r="V92"/>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>500</v>
+      </c>
+      <c r="B93"/>
+      <c r="C93" t="s">
+        <v>500</v>
+      </c>
+      <c r="D93" t="s">
+        <v>501</v>
+      </c>
+      <c r="E93">
+        <v>31510</v>
+      </c>
+      <c r="F93" t="s">
+        <v>200</v>
+      </c>
+      <c r="G93" t="s" s="2">
+        <v>502</v>
+      </c>
+      <c r="H93">
+        <v>948840416</v>
+      </c>
+      <c r="I93">
+        <v>630290463</v>
+      </c>
+      <c r="J93"/>
+      <c r="K93"/>
+      <c r="L93"/>
+      <c r="M93"/>
+      <c r="N93"/>
+      <c r="O93"/>
+      <c r="P93"/>
+      <c r="Q93"/>
+      <c r="R93"/>
+      <c r="S93" t="s">
+        <v>474</v>
+      </c>
+      <c r="T93"/>
+      <c r="U93"/>
+      <c r="V93"/>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>503</v>
+      </c>
+      <c r="B94"/>
+      <c r="C94" t="s">
+        <v>503</v>
+      </c>
+      <c r="D94" t="s">
+        <v>504</v>
+      </c>
+      <c r="E94">
+        <v>31510</v>
+      </c>
+      <c r="F94" t="s">
+        <v>200</v>
+      </c>
+      <c r="G94" t="s" s="2">
+        <v>505</v>
+      </c>
+      <c r="H94">
+        <v>948840679</v>
+      </c>
+      <c r="I94">
+        <v>696394163</v>
+      </c>
+      <c r="J94"/>
+      <c r="K94"/>
+      <c r="L94"/>
+      <c r="M94"/>
+      <c r="N94"/>
+      <c r="O94"/>
+      <c r="P94"/>
+      <c r="Q94"/>
+      <c r="R94"/>
+      <c r="S94" t="s">
+        <v>506</v>
+      </c>
+      <c r="T94"/>
+      <c r="U94"/>
+      <c r="V94"/>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>507</v>
+      </c>
+      <c r="B95"/>
+      <c r="C95" t="s">
+        <v>507</v>
+      </c>
+      <c r="D95" t="s">
+        <v>508</v>
+      </c>
+      <c r="E95">
+        <v>31522</v>
+      </c>
+      <c r="F95" t="s">
+        <v>509</v>
+      </c>
+      <c r="G95" t="s" s="2">
+        <v>510</v>
+      </c>
+      <c r="H95">
+        <v>948816812</v>
+      </c>
+      <c r="I95">
+        <v>649590523</v>
+      </c>
+      <c r="J95"/>
+      <c r="K95"/>
+      <c r="L95"/>
+      <c r="M95"/>
+      <c r="N95"/>
+      <c r="O95"/>
+      <c r="P95"/>
+      <c r="Q95"/>
+      <c r="R95"/>
+      <c r="S95" t="s">
+        <v>511</v>
+      </c>
+      <c r="T95"/>
+      <c r="U95"/>
+      <c r="V95"/>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>512</v>
+      </c>
+      <c r="B96"/>
+      <c r="C96" t="s">
+        <v>512</v>
+      </c>
+      <c r="D96" t="s">
+        <v>513</v>
+      </c>
+      <c r="E96">
+        <v>31510</v>
+      </c>
+      <c r="F96" t="s">
+        <v>200</v>
+      </c>
+      <c r="G96"/>
+      <c r="H96">
+        <v>948840356</v>
+      </c>
+      <c r="I96"/>
+      <c r="J96"/>
+      <c r="K96"/>
+      <c r="L96"/>
+      <c r="M96"/>
+      <c r="N96"/>
+      <c r="O96"/>
+      <c r="P96"/>
+      <c r="Q96"/>
+      <c r="R96"/>
+      <c r="S96" t="s">
+        <v>514</v>
+      </c>
+      <c r="T96"/>
+      <c r="U96"/>
+      <c r="V96"/>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>515</v>
+      </c>
+      <c r="B97"/>
+      <c r="C97" t="s">
+        <v>515</v>
+      </c>
+      <c r="D97" t="s">
+        <v>516</v>
+      </c>
+      <c r="E97">
+        <v>31510</v>
+      </c>
+      <c r="F97" t="s">
+        <v>200</v>
+      </c>
+      <c r="G97" t="s" s="2">
+        <v>517</v>
+      </c>
+      <c r="H97">
+        <v>948840542</v>
+      </c>
+      <c r="I97">
+        <v>690681402</v>
+      </c>
+      <c r="J97"/>
+      <c r="K97"/>
+      <c r="L97"/>
+      <c r="M97"/>
+      <c r="N97"/>
+      <c r="O97"/>
+      <c r="P97"/>
+      <c r="Q97"/>
+      <c r="R97"/>
+      <c r="S97" t="s">
+        <v>518</v>
+      </c>
+      <c r="T97"/>
+      <c r="U97"/>
+      <c r="V97"/>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>519</v>
+      </c>
+      <c r="B98"/>
+      <c r="C98" t="s">
+        <v>519</v>
+      </c>
+      <c r="D98" t="s">
+        <v>520</v>
+      </c>
+      <c r="E98">
+        <v>31510</v>
+      </c>
+      <c r="F98" t="s">
+        <v>200</v>
+      </c>
+      <c r="G98"/>
+      <c r="H98">
+        <v>948840678</v>
+      </c>
+      <c r="I98"/>
+      <c r="J98"/>
+      <c r="K98"/>
+      <c r="L98"/>
+      <c r="M98"/>
+      <c r="N98"/>
+      <c r="O98"/>
+      <c r="P98"/>
+      <c r="Q98"/>
+      <c r="R98"/>
+      <c r="S98" t="s">
+        <v>203</v>
+      </c>
+      <c r="T98"/>
+      <c r="U98"/>
+      <c r="V98"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>521</v>
+      </c>
+      <c r="B99"/>
+      <c r="C99" t="s">
+        <v>521</v>
+      </c>
+      <c r="D99" t="s">
+        <v>522</v>
+      </c>
+      <c r="E99">
+        <v>31510</v>
+      </c>
+      <c r="F99" t="s">
+        <v>200</v>
+      </c>
+      <c r="G99" t="s" s="2">
+        <v>523</v>
+      </c>
+      <c r="H99">
+        <v>948840308</v>
+      </c>
+      <c r="I99">
+        <v>633662060</v>
+      </c>
+      <c r="J99"/>
+      <c r="K99"/>
+      <c r="L99"/>
+      <c r="M99"/>
+      <c r="N99"/>
+      <c r="O99"/>
+      <c r="P99"/>
+      <c r="Q99"/>
+      <c r="R99"/>
+      <c r="S99" t="s">
+        <v>203</v>
+      </c>
+      <c r="T99"/>
+      <c r="U99"/>
+      <c r="V99"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>524</v>
+      </c>
+      <c r="B100"/>
+      <c r="C100" t="s">
+        <v>524</v>
+      </c>
+      <c r="D100" t="s">
+        <v>525</v>
+      </c>
+      <c r="E100">
+        <v>31513</v>
+      </c>
+      <c r="F100" t="s">
+        <v>396</v>
+      </c>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>526</v>
+      </c>
+      <c r="I100">
+        <v>609739864</v>
+      </c>
+      <c r="J100"/>
+      <c r="K100"/>
+      <c r="L100"/>
+      <c r="M100"/>
+      <c r="N100"/>
+      <c r="O100"/>
+      <c r="P100"/>
+      <c r="Q100"/>
+      <c r="R100"/>
+      <c r="S100" t="s">
+        <v>527</v>
+      </c>
+      <c r="T100"/>
+      <c r="U100"/>
+      <c r="V100"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>528</v>
+      </c>
+      <c r="B101"/>
+      <c r="C101" t="s">
+        <v>528</v>
+      </c>
+      <c r="D101" t="s">
+        <v>529</v>
+      </c>
+      <c r="E101">
+        <v>31510</v>
+      </c>
+      <c r="F101" t="s">
+        <v>200</v>
+      </c>
+      <c r="G101" t="s" s="2">
+        <v>530</v>
+      </c>
+      <c r="H101">
+        <v>948840388</v>
+      </c>
+      <c r="I101">
+        <v>609747469</v>
+      </c>
+      <c r="J101"/>
+      <c r="K101"/>
+      <c r="L101"/>
+      <c r="M101"/>
+      <c r="N101"/>
+      <c r="O101"/>
+      <c r="P101"/>
+      <c r="Q101"/>
+      <c r="R101"/>
+      <c r="S101" t="s">
+        <v>474</v>
+      </c>
+      <c r="T101"/>
+      <c r="U101"/>
+      <c r="V101"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>531</v>
+      </c>
+      <c r="B102"/>
+      <c r="C102" t="s">
+        <v>531</v>
+      </c>
+      <c r="D102" t="s">
+        <v>532</v>
+      </c>
+      <c r="E102">
+        <v>31510</v>
+      </c>
+      <c r="F102" t="s">
+        <v>200</v>
+      </c>
+      <c r="G102"/>
+      <c r="H102">
+        <v>948840382</v>
+      </c>
+      <c r="I102">
+        <v>660859599</v>
+      </c>
+      <c r="J102"/>
+      <c r="K102"/>
+      <c r="L102"/>
+      <c r="M102"/>
+      <c r="N102"/>
+      <c r="O102"/>
+      <c r="P102"/>
+      <c r="Q102"/>
+      <c r="R102"/>
+      <c r="S102" t="s">
+        <v>203</v>
+      </c>
+      <c r="T102"/>
+      <c r="U102"/>
+      <c r="V102"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>533</v>
+      </c>
+      <c r="B103"/>
+      <c r="C103" t="s">
+        <v>533</v>
+      </c>
+      <c r="D103" t="s">
+        <v>534</v>
+      </c>
+      <c r="E103">
+        <v>31510</v>
+      </c>
+      <c r="F103" t="s">
+        <v>200</v>
+      </c>
+      <c r="G103" t="s" s="2">
+        <v>535</v>
+      </c>
+      <c r="H103">
+        <v>948840433</v>
+      </c>
+      <c r="I103"/>
+      <c r="J103"/>
+      <c r="K103"/>
+      <c r="L103"/>
+      <c r="M103"/>
+      <c r="N103"/>
+      <c r="O103"/>
+      <c r="P103"/>
+      <c r="Q103"/>
+      <c r="R103"/>
+      <c r="S103" t="s">
+        <v>474</v>
+      </c>
+      <c r="T103"/>
+      <c r="U103"/>
+      <c r="V103"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>536</v>
+      </c>
+      <c r="B104"/>
+      <c r="C104" t="s">
+        <v>536</v>
+      </c>
+      <c r="D104" t="s">
+        <v>476</v>
+      </c>
+      <c r="E104">
+        <v>31510</v>
+      </c>
+      <c r="F104" t="s">
+        <v>200</v>
+      </c>
+      <c r="G104" t="s" s="2">
+        <v>537</v>
+      </c>
+      <c r="H104">
+        <v>948840673</v>
+      </c>
+      <c r="I104"/>
+      <c r="J104"/>
+      <c r="K104"/>
+      <c r="L104"/>
+      <c r="M104"/>
+      <c r="N104"/>
+      <c r="O104"/>
+      <c r="P104"/>
+      <c r="Q104"/>
+      <c r="R104"/>
+      <c r="S104" t="s">
+        <v>203</v>
+      </c>
+      <c r="T104"/>
+      <c r="U104"/>
+      <c r="V104"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>538</v>
+      </c>
+      <c r="B105"/>
+      <c r="C105" t="s">
+        <v>538</v>
+      </c>
+      <c r="D105" t="s">
+        <v>539</v>
+      </c>
+      <c r="E105">
+        <v>31510</v>
+      </c>
+      <c r="F105" t="s">
+        <v>200</v>
+      </c>
+      <c r="G105"/>
+      <c r="H105">
+        <v>948840243</v>
+      </c>
+      <c r="I105"/>
+      <c r="J105"/>
+      <c r="K105"/>
+      <c r="L105"/>
+      <c r="M105"/>
+      <c r="N105"/>
+      <c r="O105"/>
+      <c r="P105"/>
+      <c r="Q105"/>
+      <c r="R105"/>
+      <c r="S105" t="s">
+        <v>203</v>
+      </c>
+      <c r="T105"/>
+      <c r="U105"/>
+      <c r="V105"/>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>540</v>
+      </c>
+      <c r="B106"/>
+      <c r="C106" t="s">
+        <v>540</v>
+      </c>
+      <c r="D106" t="s">
+        <v>501</v>
+      </c>
+      <c r="E106">
+        <v>31510</v>
+      </c>
+      <c r="F106" t="s">
+        <v>200</v>
+      </c>
+      <c r="G106" t="s" s="2">
+        <v>502</v>
+      </c>
+      <c r="H106">
+        <v>948840416</v>
+      </c>
+      <c r="I106"/>
+      <c r="J106"/>
+      <c r="K106"/>
+      <c r="L106"/>
+      <c r="M106"/>
+      <c r="N106"/>
+      <c r="O106"/>
+      <c r="P106"/>
+      <c r="Q106"/>
+      <c r="R106"/>
+      <c r="S106" t="s">
+        <v>474</v>
+      </c>
+      <c r="T106"/>
+      <c r="U106"/>
+      <c r="V106"/>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>541</v>
+      </c>
+      <c r="B107"/>
+      <c r="C107" t="s">
+        <v>541</v>
+      </c>
+      <c r="D107" t="s">
+        <v>542</v>
+      </c>
+      <c r="E107">
+        <v>31510</v>
+      </c>
+      <c r="F107" t="s">
+        <v>200</v>
+      </c>
+      <c r="G107"/>
+      <c r="H107">
+        <v>948840038</v>
+      </c>
+      <c r="I107"/>
+      <c r="J107"/>
+      <c r="K107"/>
+      <c r="L107"/>
+      <c r="M107"/>
+      <c r="N107"/>
+      <c r="O107"/>
+      <c r="P107"/>
+      <c r="Q107"/>
+      <c r="R107"/>
+      <c r="S107" t="s">
+        <v>543</v>
+      </c>
+      <c r="T107"/>
+      <c r="U107"/>
+      <c r="V107"/>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>544</v>
+      </c>
+      <c r="B108"/>
+      <c r="C108" t="s">
+        <v>544</v>
+      </c>
+      <c r="D108" t="s">
+        <v>545</v>
+      </c>
+      <c r="E108">
+        <v>31510</v>
+      </c>
+      <c r="F108" t="s">
+        <v>200</v>
+      </c>
+      <c r="G108" t="s" s="2">
+        <v>546</v>
+      </c>
+      <c r="H108">
+        <v>948840516</v>
+      </c>
+      <c r="I108"/>
+      <c r="J108"/>
+      <c r="K108"/>
+      <c r="L108"/>
+      <c r="M108"/>
+      <c r="N108"/>
+      <c r="O108"/>
+      <c r="P108"/>
+      <c r="Q108"/>
+      <c r="R108"/>
+      <c r="S108" t="s">
+        <v>543</v>
+      </c>
+      <c r="T108"/>
+      <c r="U108"/>
+      <c r="V108"/>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>547</v>
+      </c>
+      <c r="B109"/>
+      <c r="C109" t="s">
+        <v>547</v>
+      </c>
+      <c r="D109" t="s">
+        <v>548</v>
+      </c>
+      <c r="E109">
+        <v>31510</v>
+      </c>
+      <c r="F109" t="s">
+        <v>200</v>
+      </c>
+      <c r="G109" t="s" s="2">
+        <v>549</v>
+      </c>
+      <c r="H109">
+        <v>948840114</v>
+      </c>
+      <c r="I109">
+        <v>655030378</v>
+      </c>
+      <c r="J109"/>
+      <c r="K109"/>
+      <c r="L109"/>
+      <c r="M109"/>
+      <c r="N109"/>
+      <c r="O109"/>
+      <c r="P109"/>
+      <c r="Q109"/>
+      <c r="R109"/>
+      <c r="S109" t="s">
+        <v>474</v>
+      </c>
+      <c r="T109"/>
+      <c r="U109"/>
+      <c r="V109"/>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>550</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110" t="s">
+        <v>550</v>
+      </c>
+      <c r="D110" t="s">
+        <v>551</v>
+      </c>
+      <c r="E110">
+        <v>31511</v>
+      </c>
+      <c r="F110" t="s">
+        <v>552</v>
+      </c>
+      <c r="G110" t="s" s="2">
+        <v>553</v>
+      </c>
+      <c r="H110">
+        <v>948081321</v>
+      </c>
+      <c r="I110">
+        <v>601132860</v>
+      </c>
+      <c r="J110"/>
+      <c r="K110"/>
+      <c r="L110"/>
+      <c r="M110"/>
+      <c r="N110"/>
+      <c r="O110"/>
+      <c r="P110"/>
+      <c r="Q110"/>
+      <c r="R110"/>
+      <c r="S110" t="s">
+        <v>554</v>
+      </c>
+      <c r="T110"/>
+      <c r="U110"/>
+      <c r="V110"/>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>555</v>
+      </c>
+      <c r="B111"/>
+      <c r="C111" t="s">
+        <v>555</v>
+      </c>
+      <c r="D111" t="s">
+        <v>556</v>
+      </c>
+      <c r="E111">
+        <v>31510</v>
+      </c>
+      <c r="F111" t="s">
+        <v>200</v>
+      </c>
+      <c r="G111"/>
+      <c r="H111">
+        <v>948840107</v>
+      </c>
+      <c r="I111"/>
+      <c r="J111"/>
+      <c r="K111"/>
+      <c r="L111"/>
+      <c r="M111"/>
+      <c r="N111"/>
+      <c r="O111"/>
+      <c r="P111"/>
+      <c r="Q111"/>
+      <c r="R111"/>
+      <c r="S111" t="s">
+        <v>514</v>
+      </c>
+      <c r="T111"/>
+      <c r="U111"/>
+      <c r="V111"/>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>557</v>
+      </c>
+      <c r="B112"/>
+      <c r="C112" t="s">
+        <v>557</v>
+      </c>
+      <c r="D112" t="s">
+        <v>558</v>
+      </c>
+      <c r="E112">
+        <v>31510</v>
+      </c>
+      <c r="F112" t="s">
+        <v>200</v>
+      </c>
+      <c r="G112" t="s" s="2">
+        <v>559</v>
+      </c>
+      <c r="H112">
+        <v>948840120</v>
+      </c>
+      <c r="I112">
+        <v>656944011</v>
+      </c>
+      <c r="J112"/>
+      <c r="K112"/>
+      <c r="L112"/>
+      <c r="M112"/>
+      <c r="N112"/>
+      <c r="O112"/>
+      <c r="P112"/>
+      <c r="Q112"/>
+      <c r="R112"/>
+      <c r="S112" t="s">
+        <v>560</v>
+      </c>
+      <c r="T112"/>
+      <c r="U112"/>
+      <c r="V112"/>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>561</v>
+      </c>
+      <c r="B113"/>
+      <c r="C113" t="s">
+        <v>562</v>
+      </c>
+      <c r="D113" t="s">
+        <v>563</v>
+      </c>
+      <c r="E113">
+        <v>31500</v>
+      </c>
+      <c r="F113" t="s">
+        <v>123</v>
+      </c>
+      <c r="G113" t="s" s="2">
+        <v>564</v>
+      </c>
+      <c r="H113">
+        <v>948820020</v>
+      </c>
+      <c r="I113"/>
+      <c r="J113"/>
+      <c r="K113"/>
+      <c r="L113"/>
+      <c r="M113"/>
+      <c r="N113"/>
+      <c r="O113"/>
+      <c r="P113"/>
+      <c r="Q113"/>
+      <c r="R113"/>
+      <c r="S113" t="s">
+        <v>565</v>
+      </c>
+      <c r="T113"/>
+      <c r="U113"/>
+      <c r="V113"/>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>566</v>
+      </c>
+      <c r="B114"/>
+      <c r="C114" t="s">
+        <v>566</v>
+      </c>
+      <c r="D114" t="s">
+        <v>567</v>
+      </c>
+      <c r="E114">
+        <v>31510</v>
+      </c>
+      <c r="F114" t="s">
+        <v>200</v>
+      </c>
+      <c r="G114" t="s" s="2">
+        <v>568</v>
+      </c>
+      <c r="H114">
+        <v>948840262</v>
+      </c>
+      <c r="I114">
+        <v>650228452</v>
+      </c>
+      <c r="J114"/>
+      <c r="K114"/>
+      <c r="L114"/>
+      <c r="M114"/>
+      <c r="N114"/>
+      <c r="O114"/>
+      <c r="P114"/>
+      <c r="Q114"/>
+      <c r="R114"/>
+      <c r="S114" t="s">
+        <v>474</v>
+      </c>
+      <c r="T114"/>
+      <c r="U114"/>
+      <c r="V114"/>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>569</v>
+      </c>
+      <c r="B115"/>
+      <c r="C115" t="s">
+        <v>569</v>
+      </c>
+      <c r="D115" t="s">
+        <v>570</v>
+      </c>
+      <c r="E115">
+        <v>31510</v>
+      </c>
+      <c r="F115" t="s">
+        <v>200</v>
+      </c>
+      <c r="G115" t="s" s="2">
+        <v>571</v>
+      </c>
+      <c r="H115" t="s">
+        <v>572</v>
+      </c>
+      <c r="I115">
+        <v>608056507</v>
+      </c>
+      <c r="J115"/>
+      <c r="K115"/>
+      <c r="L115"/>
+      <c r="M115"/>
+      <c r="N115"/>
+      <c r="O115"/>
+      <c r="P115"/>
+      <c r="Q115"/>
+      <c r="R115"/>
+      <c r="S115" t="s">
+        <v>573</v>
+      </c>
+      <c r="T115"/>
+      <c r="U115"/>
+      <c r="V115"/>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>574</v>
+      </c>
+      <c r="B116"/>
+      <c r="C116" t="s">
+        <v>575</v>
+      </c>
+      <c r="D116" t="s">
+        <v>576</v>
+      </c>
+      <c r="E116">
+        <v>31510</v>
+      </c>
+      <c r="F116" t="s">
+        <v>200</v>
+      </c>
+      <c r="G116" t="s" s="2">
+        <v>577</v>
+      </c>
+      <c r="H116">
+        <v>948840136</v>
+      </c>
+      <c r="I116">
+        <v>696476455</v>
+      </c>
+      <c r="J116"/>
+      <c r="K116"/>
+      <c r="L116"/>
+      <c r="M116"/>
+      <c r="N116"/>
+      <c r="O116"/>
+      <c r="P116"/>
+      <c r="Q116"/>
+      <c r="R116"/>
+      <c r="S116" t="s">
+        <v>578</v>
+      </c>
+      <c r="T116"/>
+      <c r="U116"/>
+      <c r="V116"/>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>579</v>
+      </c>
+      <c r="B117"/>
+      <c r="C117" t="s">
+        <v>579</v>
+      </c>
+      <c r="D117" t="s">
+        <v>580</v>
+      </c>
+      <c r="E117">
+        <v>31510</v>
+      </c>
+      <c r="F117" t="s">
+        <v>200</v>
+      </c>
+      <c r="G117"/>
+      <c r="H117">
+        <v>948840631</v>
+      </c>
+      <c r="I117"/>
+      <c r="J117"/>
+      <c r="K117"/>
+      <c r="L117"/>
+      <c r="M117"/>
+      <c r="N117"/>
+      <c r="O117"/>
+      <c r="P117"/>
+      <c r="Q117"/>
+      <c r="R117"/>
+      <c r="S117" t="s">
+        <v>203</v>
+      </c>
+      <c r="T117"/>
+      <c r="U117"/>
+      <c r="V117"/>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>581</v>
+      </c>
+      <c r="B118"/>
+      <c r="C118" t="s">
+        <v>581</v>
+      </c>
+      <c r="D118" t="s">
+        <v>582</v>
+      </c>
+      <c r="E118">
+        <v>31523</v>
+      </c>
+      <c r="F118" t="s">
+        <v>402</v>
+      </c>
+      <c r="G118" t="s" s="2">
+        <v>583</v>
+      </c>
+      <c r="H118">
+        <v>948813319</v>
+      </c>
+      <c r="I118">
+        <v>616102346</v>
+      </c>
+      <c r="J118"/>
+      <c r="K118"/>
+      <c r="L118"/>
+      <c r="M118"/>
+      <c r="N118"/>
+      <c r="O118"/>
+      <c r="P118"/>
+      <c r="Q118"/>
+      <c r="R118"/>
+      <c r="S118" t="s">
+        <v>584</v>
+      </c>
+      <c r="T118"/>
+      <c r="U118"/>
+      <c r="V118"/>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>585</v>
+      </c>
+      <c r="B119"/>
+      <c r="C119" t="s">
+        <v>585</v>
+      </c>
+      <c r="D119" t="s">
+        <v>586</v>
+      </c>
+      <c r="E119">
+        <v>31523</v>
+      </c>
+      <c r="F119" t="s">
+        <v>402</v>
+      </c>
+      <c r="G119"/>
+      <c r="H119">
+        <v>948813637</v>
+      </c>
+      <c r="I119">
+        <v>696218034</v>
+      </c>
+      <c r="J119"/>
+      <c r="K119"/>
+      <c r="L119"/>
+      <c r="M119"/>
+      <c r="N119"/>
+      <c r="O119"/>
+      <c r="P119"/>
+      <c r="Q119"/>
+      <c r="R119"/>
+      <c r="S119" t="s">
+        <v>518</v>
+      </c>
+      <c r="T119"/>
+      <c r="U119"/>
+      <c r="V119"/>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>587</v>
+      </c>
+      <c r="B120"/>
+      <c r="C120" t="s">
+        <v>587</v>
+      </c>
+      <c r="D120" t="s">
+        <v>588</v>
+      </c>
+      <c r="E120">
+        <v>31510</v>
+      </c>
+      <c r="F120" t="s">
+        <v>200</v>
+      </c>
+      <c r="G120"/>
+      <c r="H120">
+        <v>948840388</v>
+      </c>
+      <c r="I120"/>
+      <c r="J120"/>
+      <c r="K120"/>
+      <c r="L120"/>
+      <c r="M120"/>
+      <c r="N120"/>
+      <c r="O120"/>
+      <c r="P120"/>
+      <c r="Q120"/>
+      <c r="R120"/>
+      <c r="S120" t="s">
+        <v>203</v>
+      </c>
+      <c r="T120"/>
+      <c r="U120"/>
+      <c r="V120"/>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>589</v>
+      </c>
+      <c r="B121"/>
+      <c r="C121" t="s">
+        <v>589</v>
+      </c>
+      <c r="D121" t="s">
+        <v>590</v>
+      </c>
+      <c r="E121">
+        <v>31510</v>
+      </c>
+      <c r="F121" t="s">
+        <v>200</v>
+      </c>
+      <c r="G121"/>
+      <c r="H121">
+        <v>948840179</v>
+      </c>
+      <c r="I121"/>
+      <c r="J121"/>
+      <c r="K121"/>
+      <c r="L121"/>
+      <c r="M121"/>
+      <c r="N121"/>
+      <c r="O121"/>
+      <c r="P121"/>
+      <c r="Q121"/>
+      <c r="R121"/>
+      <c r="S121" t="s">
+        <v>554</v>
+      </c>
+      <c r="T121"/>
+      <c r="U121"/>
+      <c r="V121"/>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>591</v>
+      </c>
+      <c r="B122"/>
+      <c r="C122" t="s">
+        <v>591</v>
+      </c>
+      <c r="D122" t="s">
+        <v>529</v>
+      </c>
+      <c r="E122">
+        <v>31510</v>
+      </c>
+      <c r="F122" t="s">
+        <v>200</v>
+      </c>
+      <c r="G122"/>
+      <c r="H122">
+        <v>948840388</v>
+      </c>
+      <c r="I122"/>
+      <c r="J122"/>
+      <c r="K122"/>
+      <c r="L122"/>
+      <c r="M122"/>
+      <c r="N122"/>
+      <c r="O122"/>
+      <c r="P122"/>
+      <c r="Q122"/>
+      <c r="R122"/>
+      <c r="S122" t="s">
+        <v>474</v>
+      </c>
+      <c r="T122"/>
+      <c r="U122"/>
+      <c r="V122"/>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>592</v>
+      </c>
+      <c r="B123"/>
+      <c r="C123" t="s">
+        <v>592</v>
+      </c>
+      <c r="D123" t="s">
+        <v>593</v>
+      </c>
+      <c r="E123">
+        <v>31510</v>
+      </c>
+      <c r="F123" t="s">
+        <v>200</v>
+      </c>
+      <c r="G123" t="s" s="2">
+        <v>594</v>
+      </c>
+      <c r="H123">
+        <v>948840538</v>
+      </c>
+      <c r="I123">
+        <v>697346322</v>
+      </c>
+      <c r="J123"/>
+      <c r="K123"/>
+      <c r="L123"/>
+      <c r="M123"/>
+      <c r="N123"/>
+      <c r="O123"/>
+      <c r="P123"/>
+      <c r="Q123"/>
+      <c r="R123"/>
+      <c r="S123" t="s">
+        <v>474</v>
+      </c>
+      <c r="T123"/>
+      <c r="U123"/>
+      <c r="V123"/>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>595</v>
+      </c>
+      <c r="B124"/>
+      <c r="C124" t="s">
+        <v>595</v>
+      </c>
+      <c r="D124" t="s">
+        <v>596</v>
+      </c>
+      <c r="E124">
+        <v>31510</v>
+      </c>
+      <c r="F124" t="s">
+        <v>200</v>
+      </c>
+      <c r="G124" t="s" s="2">
+        <v>597</v>
+      </c>
+      <c r="H124" t="s">
+        <v>598</v>
+      </c>
+      <c r="I124">
+        <v>659677642</v>
+      </c>
+      <c r="J124"/>
+      <c r="K124"/>
+      <c r="L124"/>
+      <c r="M124"/>
+      <c r="N124"/>
+      <c r="O124"/>
+      <c r="P124"/>
+      <c r="Q124"/>
+      <c r="R124"/>
+      <c r="S124" t="s">
+        <v>203</v>
+      </c>
+      <c r="T124"/>
+      <c r="U124"/>
+      <c r="V124"/>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>599</v>
+      </c>
+      <c r="B125"/>
+      <c r="C125" t="s">
+        <v>599</v>
+      </c>
+      <c r="D125" t="s">
+        <v>600</v>
+      </c>
+      <c r="E125">
+        <v>31510</v>
+      </c>
+      <c r="F125" t="s">
+        <v>200</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125">
+        <v>948840088</v>
+      </c>
+      <c r="I125"/>
+      <c r="J125"/>
+      <c r="K125"/>
+      <c r="L125"/>
+      <c r="M125"/>
+      <c r="N125"/>
+      <c r="O125"/>
+      <c r="P125"/>
+      <c r="Q125"/>
+      <c r="R125"/>
+      <c r="S125" t="s">
+        <v>601</v>
+      </c>
+      <c r="T125"/>
+      <c r="U125"/>
+      <c r="V125"/>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>602</v>
+      </c>
+      <c r="B126"/>
+      <c r="C126" t="s">
+        <v>602</v>
+      </c>
+      <c r="D126" t="s">
+        <v>603</v>
+      </c>
+      <c r="E126">
+        <v>31510</v>
+      </c>
+      <c r="F126" t="s">
+        <v>200</v>
+      </c>
+      <c r="G126"/>
+      <c r="H126">
+        <v>948840403</v>
+      </c>
+      <c r="I126">
+        <v>659087726</v>
+      </c>
+      <c r="J126"/>
+      <c r="K126"/>
+      <c r="L126"/>
+      <c r="M126"/>
+      <c r="N126"/>
+      <c r="O126"/>
+      <c r="P126"/>
+      <c r="Q126"/>
+      <c r="R126"/>
+      <c r="S126" t="s">
+        <v>203</v>
+      </c>
+      <c r="T126"/>
+      <c r="U126"/>
+      <c r="V126"/>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>604</v>
+      </c>
+      <c r="B127"/>
+      <c r="C127" t="s">
+        <v>604</v>
+      </c>
+      <c r="D127" t="s">
+        <v>605</v>
+      </c>
+      <c r="E127">
+        <v>31193</v>
+      </c>
+      <c r="F127" t="s">
+        <v>606</v>
+      </c>
+      <c r="G127" t="s" s="2">
+        <v>607</v>
+      </c>
+      <c r="H127">
+        <v>948305851</v>
+      </c>
+      <c r="I127">
+        <v>684053749</v>
+      </c>
+      <c r="J127"/>
+      <c r="K127"/>
+      <c r="L127"/>
+      <c r="M127"/>
+      <c r="N127"/>
+      <c r="O127"/>
+      <c r="P127"/>
+      <c r="Q127"/>
+      <c r="R127"/>
+      <c r="S127" t="s">
+        <v>40</v>
+      </c>
+      <c r="T127" t="s">
+        <v>608</v>
+      </c>
+      <c r="U127"/>
+      <c r="V127"/>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>609</v>
+      </c>
+      <c r="B128"/>
+      <c r="C128" t="s">
+        <v>610</v>
+      </c>
+      <c r="D128" t="s">
+        <v>611</v>
+      </c>
+      <c r="E128">
+        <v>31523</v>
+      </c>
+      <c r="F128" t="s">
+        <v>402</v>
+      </c>
+      <c r="G128" t="s" s="2">
+        <v>612</v>
+      </c>
+      <c r="H128">
+        <v>948813721</v>
+      </c>
+      <c r="I128">
+        <v>669756801</v>
+      </c>
+      <c r="J128"/>
+      <c r="K128"/>
+      <c r="L128"/>
+      <c r="M128"/>
+      <c r="N128"/>
+      <c r="O128"/>
+      <c r="P128"/>
+      <c r="Q128"/>
+      <c r="R128"/>
+      <c r="S128" t="s">
+        <v>613</v>
+      </c>
+      <c r="T128"/>
+      <c r="U128"/>
+      <c r="V128"/>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>614</v>
+      </c>
+      <c r="B129"/>
+      <c r="C129" t="s">
+        <v>615</v>
+      </c>
+      <c r="D129" t="s">
+        <v>616</v>
+      </c>
+      <c r="E129">
+        <v>31500</v>
+      </c>
+      <c r="F129" t="s">
+        <v>123</v>
+      </c>
+      <c r="G129" t="s" s="2">
+        <v>617</v>
+      </c>
+      <c r="H129">
+        <v>948824130</v>
+      </c>
+      <c r="I129">
+        <v>629442214</v>
+      </c>
+      <c r="J129"/>
+      <c r="K129"/>
+      <c r="L129"/>
+      <c r="M129"/>
+      <c r="N129"/>
+      <c r="O129"/>
+      <c r="P129"/>
+      <c r="Q129"/>
+      <c r="R129"/>
+      <c r="S129" t="s">
+        <v>618</v>
+      </c>
+      <c r="T129"/>
+      <c r="U129"/>
+      <c r="V129"/>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>619</v>
+      </c>
+      <c r="B130"/>
+      <c r="C130" t="s">
+        <v>619</v>
+      </c>
+      <c r="D130" t="s">
+        <v>620</v>
+      </c>
+      <c r="E130">
+        <v>31523</v>
+      </c>
+      <c r="F130" t="s">
+        <v>402</v>
+      </c>
+      <c r="G130" t="s" s="2">
+        <v>621</v>
+      </c>
+      <c r="H130" t="s">
+        <v>622</v>
+      </c>
+      <c r="I130">
+        <v>692993825</v>
+      </c>
+      <c r="J130"/>
+      <c r="K130"/>
+      <c r="L130"/>
+      <c r="M130"/>
+      <c r="N130"/>
+      <c r="O130"/>
+      <c r="P130"/>
+      <c r="Q130"/>
+      <c r="R130"/>
+      <c r="S130" t="s">
+        <v>623</v>
+      </c>
+      <c r="T130"/>
+      <c r="U130"/>
+      <c r="V130"/>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>624</v>
+      </c>
+      <c r="B131"/>
+      <c r="C131" t="s">
+        <v>625</v>
+      </c>
+      <c r="D131" t="s">
+        <v>626</v>
+      </c>
+      <c r="E131">
+        <v>31500</v>
+      </c>
+      <c r="F131" t="s">
+        <v>123</v>
+      </c>
+      <c r="G131" t="s" s="2">
+        <v>627</v>
+      </c>
+      <c r="H131">
+        <v>948821352</v>
+      </c>
+      <c r="I131">
+        <v>606829941</v>
+      </c>
+      <c r="J131"/>
+      <c r="K131"/>
+      <c r="L131"/>
+      <c r="M131"/>
+      <c r="N131"/>
+      <c r="O131"/>
+      <c r="P131"/>
+      <c r="Q131"/>
+      <c r="R131"/>
+      <c r="S131" t="s">
+        <v>543</v>
+      </c>
+      <c r="T131"/>
+      <c r="U131"/>
+      <c r="V131"/>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>628</v>
+      </c>
+      <c r="B132"/>
+      <c r="C132" t="s">
+        <v>628</v>
+      </c>
+      <c r="D132" t="s">
+        <v>629</v>
+      </c>
+      <c r="E132">
+        <v>31530</v>
+      </c>
+      <c r="F132" t="s">
+        <v>630</v>
+      </c>
+      <c r="G132" t="s" s="2">
+        <v>631</v>
+      </c>
+      <c r="H132">
+        <v>948800879</v>
+      </c>
+      <c r="I132">
+        <v>629332297</v>
+      </c>
+      <c r="J132"/>
+      <c r="K132"/>
+      <c r="L132"/>
+      <c r="M132"/>
+      <c r="N132"/>
+      <c r="O132"/>
+      <c r="P132"/>
+      <c r="Q132"/>
+      <c r="R132"/>
+      <c r="S132" t="s">
+        <v>632</v>
+      </c>
+      <c r="T132"/>
+      <c r="U132"/>
+      <c r="V132"/>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>633</v>
+      </c>
+      <c r="B133"/>
+      <c r="C133" t="s">
+        <v>633</v>
+      </c>
+      <c r="D133" t="s">
+        <v>634</v>
+      </c>
+      <c r="E133">
+        <v>31510</v>
+      </c>
+      <c r="F133" t="s">
+        <v>200</v>
+      </c>
+      <c r="G133"/>
+      <c r="H133">
+        <v>948840217</v>
+      </c>
+      <c r="I133">
+        <v>656944011</v>
+      </c>
+      <c r="J133"/>
+      <c r="K133"/>
+      <c r="L133"/>
+      <c r="M133"/>
+      <c r="N133"/>
+      <c r="O133"/>
+      <c r="P133"/>
+      <c r="Q133"/>
+      <c r="R133"/>
+      <c r="S133" t="s">
+        <v>635</v>
+      </c>
+      <c r="T133"/>
+      <c r="U133"/>
+      <c r="V133"/>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>636</v>
+      </c>
+      <c r="B134"/>
+      <c r="C134" t="s">
+        <v>636</v>
+      </c>
+      <c r="D134" t="s">
+        <v>637</v>
+      </c>
+      <c r="E134">
+        <v>31500</v>
+      </c>
+      <c r="F134" t="s">
+        <v>123</v>
+      </c>
+      <c r="G134" t="s" s="2">
+        <v>638</v>
+      </c>
+      <c r="H134">
+        <v>948820081</v>
+      </c>
+      <c r="I134">
+        <v>670976343</v>
+      </c>
+      <c r="J134"/>
+      <c r="K134"/>
+      <c r="L134"/>
+      <c r="M134"/>
+      <c r="N134"/>
+      <c r="O134"/>
+      <c r="P134"/>
+      <c r="Q134"/>
+      <c r="R134"/>
+      <c r="S134" t="s">
+        <v>639</v>
+      </c>
+      <c r="T134"/>
+      <c r="U134"/>
+      <c r="V134"/>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>640</v>
+      </c>
+      <c r="B135"/>
+      <c r="C135" t="s">
+        <v>640</v>
+      </c>
+      <c r="D135" t="s">
+        <v>641</v>
+      </c>
+      <c r="E135">
+        <v>31510</v>
+      </c>
+      <c r="F135" t="s">
+        <v>200</v>
+      </c>
+      <c r="G135" t="s" s="2">
+        <v>642</v>
+      </c>
+      <c r="H135">
+        <v>948840435</v>
+      </c>
+      <c r="I135">
+        <v>618261081</v>
+      </c>
+      <c r="J135"/>
+      <c r="K135"/>
+      <c r="L135"/>
+      <c r="M135"/>
+      <c r="N135"/>
+      <c r="O135"/>
+      <c r="P135"/>
+      <c r="Q135"/>
+      <c r="R135"/>
+      <c r="S135" t="s">
+        <v>203</v>
+      </c>
+      <c r="T135"/>
+      <c r="U135"/>
+      <c r="V135"/>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>643</v>
+      </c>
+      <c r="B136"/>
+      <c r="C136" t="s">
+        <v>643</v>
+      </c>
+      <c r="D136" t="s">
+        <v>644</v>
+      </c>
+      <c r="E136">
+        <v>31261</v>
+      </c>
+      <c r="F136" t="s">
+        <v>212</v>
+      </c>
+      <c r="G136"/>
+      <c r="H136">
+        <v>948674098</v>
+      </c>
+      <c r="I136"/>
+      <c r="J136"/>
+      <c r="K136"/>
+      <c r="L136"/>
+      <c r="M136"/>
+      <c r="N136"/>
+      <c r="O136"/>
+      <c r="P136"/>
+      <c r="Q136"/>
+      <c r="R136"/>
+      <c r="S136" t="s">
+        <v>214</v>
+      </c>
+      <c r="T136"/>
+      <c r="U136"/>
+      <c r="V136"/>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>645</v>
+      </c>
+      <c r="B137"/>
+      <c r="C137" t="s">
+        <v>645</v>
+      </c>
+      <c r="D137" t="s">
+        <v>646</v>
+      </c>
+      <c r="E137">
+        <v>31523</v>
+      </c>
+      <c r="F137" t="s">
+        <v>402</v>
+      </c>
+      <c r="G137"/>
+      <c r="H137">
+        <v>948813732</v>
+      </c>
+      <c r="I137">
+        <v>606095460</v>
+      </c>
+      <c r="J137"/>
+      <c r="K137"/>
+      <c r="L137"/>
+      <c r="M137"/>
+      <c r="N137"/>
+      <c r="O137"/>
+      <c r="P137"/>
+      <c r="Q137"/>
+      <c r="R137"/>
+      <c r="S137" t="s">
+        <v>514</v>
+      </c>
+      <c r="T137"/>
+      <c r="U137"/>
+      <c r="V137"/>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>647</v>
+      </c>
+      <c r="B138"/>
+      <c r="C138" t="s">
+        <v>647</v>
+      </c>
+      <c r="D138" t="s">
+        <v>648</v>
+      </c>
+      <c r="E138">
+        <v>31350</v>
+      </c>
+      <c r="F138" t="s">
+        <v>230</v>
+      </c>
+      <c r="G138" t="s" s="2">
+        <v>649</v>
+      </c>
+      <c r="H138">
+        <v>948222730</v>
+      </c>
+      <c r="I138">
+        <v>649317136</v>
+      </c>
+      <c r="J138"/>
+      <c r="K138"/>
+      <c r="L138"/>
+      <c r="M138"/>
+      <c r="N138"/>
+      <c r="O138"/>
+      <c r="P138"/>
+      <c r="Q138"/>
+      <c r="R138"/>
+      <c r="S138" t="s">
+        <v>650</v>
+      </c>
+      <c r="T138"/>
+      <c r="U138"/>
+      <c r="V138"/>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>651</v>
+      </c>
+      <c r="B139"/>
+      <c r="C139" t="s">
+        <v>651</v>
+      </c>
+      <c r="D139" t="s">
+        <v>498</v>
+      </c>
+      <c r="E139">
+        <v>31510</v>
+      </c>
+      <c r="F139" t="s">
+        <v>200</v>
+      </c>
+      <c r="G139" t="s" s="2">
+        <v>652</v>
+      </c>
+      <c r="H139">
+        <v>948840031</v>
+      </c>
+      <c r="I139"/>
+      <c r="J139"/>
+      <c r="K139"/>
+      <c r="L139"/>
+      <c r="M139"/>
+      <c r="N139"/>
+      <c r="O139"/>
+      <c r="P139"/>
+      <c r="Q139"/>
+      <c r="R139"/>
+      <c r="S139" t="s">
+        <v>474</v>
+      </c>
+      <c r="T139"/>
+      <c r="U139"/>
+      <c r="V139"/>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>653</v>
+      </c>
+      <c r="B140"/>
+      <c r="C140" t="s">
+        <v>653</v>
+      </c>
+      <c r="D140" t="s">
+        <v>654</v>
+      </c>
+      <c r="E140">
+        <v>31510</v>
+      </c>
+      <c r="F140" t="s">
+        <v>200</v>
+      </c>
+      <c r="G140"/>
+      <c r="H140">
+        <v>948840217</v>
+      </c>
+      <c r="I140">
+        <v>645835872</v>
+      </c>
+      <c r="J140"/>
+      <c r="K140"/>
+      <c r="L140"/>
+      <c r="M140"/>
+      <c r="N140"/>
+      <c r="O140"/>
+      <c r="P140"/>
+      <c r="Q140"/>
+      <c r="R140"/>
+      <c r="S140" t="s">
+        <v>655</v>
+      </c>
+      <c r="T140"/>
+      <c r="U140"/>
+      <c r="V140"/>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>656</v>
+      </c>
+      <c r="B141"/>
+      <c r="C141" t="s">
+        <v>656</v>
+      </c>
+      <c r="D141" t="s">
+        <v>657</v>
+      </c>
+      <c r="E141">
+        <v>31523</v>
+      </c>
+      <c r="F141" t="s">
+        <v>402</v>
+      </c>
+      <c r="G141"/>
+      <c r="H141">
+        <v>652842414</v>
+      </c>
+      <c r="I141">
+        <v>652842414</v>
+      </c>
+      <c r="J141"/>
+      <c r="K141"/>
+      <c r="L141"/>
+      <c r="M141"/>
+      <c r="N141"/>
+      <c r="O141"/>
+      <c r="P141"/>
+      <c r="Q141"/>
+      <c r="R141"/>
+      <c r="S141" t="s">
+        <v>658</v>
+      </c>
+      <c r="T141"/>
+      <c r="U141"/>
+      <c r="V141"/>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>659</v>
+      </c>
+      <c r="B142"/>
+      <c r="C142" t="s">
+        <v>659</v>
+      </c>
+      <c r="D142" t="s">
+        <v>660</v>
+      </c>
+      <c r="E142">
+        <v>31398</v>
+      </c>
+      <c r="F142" t="s">
+        <v>661</v>
+      </c>
+      <c r="G142" t="s" s="2">
+        <v>662</v>
+      </c>
+      <c r="H142">
+        <v>636515199</v>
+      </c>
+      <c r="I142"/>
+      <c r="J142"/>
+      <c r="K142"/>
+      <c r="L142"/>
+      <c r="M142"/>
+      <c r="N142"/>
+      <c r="O142"/>
+      <c r="P142"/>
+      <c r="Q142"/>
+      <c r="R142"/>
+      <c r="S142" t="s">
+        <v>663</v>
+      </c>
+      <c r="T142"/>
+      <c r="U142"/>
+      <c r="V142"/>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>664</v>
+      </c>
+      <c r="B143"/>
+      <c r="C143" t="s">
+        <v>664</v>
+      </c>
+      <c r="D143" t="s">
+        <v>665</v>
+      </c>
+      <c r="E143">
+        <v>31150</v>
+      </c>
+      <c r="F143" t="s">
+        <v>666</v>
+      </c>
+      <c r="G143" t="s" s="2">
+        <v>667</v>
+      </c>
+      <c r="H143">
+        <v>948343184</v>
+      </c>
+      <c r="I143">
+        <v>609451254</v>
+      </c>
+      <c r="J143"/>
+      <c r="K143"/>
+      <c r="L143"/>
+      <c r="M143"/>
+      <c r="N143"/>
+      <c r="O143"/>
+      <c r="P143"/>
+      <c r="Q143"/>
+      <c r="R143"/>
+      <c r="S143" t="s">
+        <v>668</v>
+      </c>
+      <c r="T143"/>
+      <c r="U143"/>
+      <c r="V143"/>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>669</v>
+      </c>
+      <c r="B144"/>
+      <c r="C144" t="s">
+        <v>670</v>
+      </c>
+      <c r="D144" t="s">
+        <v>671</v>
+      </c>
+      <c r="E144">
+        <v>31829</v>
+      </c>
+      <c r="F144" t="s">
+        <v>224</v>
+      </c>
+      <c r="G144" t="s">
+        <v>672</v>
+      </c>
+      <c r="H144" t="s">
+        <v>673</v>
+      </c>
+      <c r="I144">
+        <v>689265512</v>
+      </c>
+      <c r="J144"/>
+      <c r="K144"/>
+      <c r="L144"/>
+      <c r="M144"/>
+      <c r="N144"/>
+      <c r="O144"/>
+      <c r="P144"/>
+      <c r="Q144" t="s">
+        <v>674</v>
+      </c>
+      <c r="R144"/>
+      <c r="S144" t="s">
+        <v>675</v>
+      </c>
+      <c r="T144" t="s">
+        <v>676</v>
+      </c>
+      <c r="U144"/>
+      <c r="V144"/>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>677</v>
+      </c>
+      <c r="B145"/>
+      <c r="C145" t="s">
+        <v>677</v>
+      </c>
+      <c r="D145" t="s">
+        <v>678</v>
+      </c>
+      <c r="E145">
+        <v>31515</v>
+      </c>
+      <c r="F145" t="s">
+        <v>679</v>
+      </c>
+      <c r="G145" t="s" s="2">
+        <v>680</v>
+      </c>
+      <c r="H145" t="s">
+        <v>681</v>
+      </c>
+      <c r="I145">
+        <v>655389687</v>
+      </c>
+      <c r="J145"/>
+      <c r="K145"/>
+      <c r="L145"/>
+      <c r="M145"/>
+      <c r="N145"/>
+      <c r="O145"/>
+      <c r="P145"/>
+      <c r="Q145"/>
+      <c r="R145"/>
+      <c r="S145" t="s">
+        <v>658</v>
+      </c>
+      <c r="T145"/>
+      <c r="U145"/>
+      <c r="V145"/>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>682</v>
+      </c>
+      <c r="B146"/>
+      <c r="C146" t="s">
+        <v>682</v>
+      </c>
+      <c r="D146" t="s">
+        <v>683</v>
+      </c>
+      <c r="E146">
+        <v>31172</v>
+      </c>
+      <c r="F146" t="s">
+        <v>684</v>
+      </c>
+      <c r="G146" t="s" s="2">
+        <v>685</v>
+      </c>
+      <c r="H146">
+        <v>948328078</v>
+      </c>
+      <c r="I146">
+        <v>667601817</v>
+      </c>
+      <c r="J146"/>
+      <c r="K146"/>
+      <c r="L146"/>
+      <c r="M146"/>
+      <c r="N146"/>
+      <c r="O146"/>
+      <c r="P146"/>
+      <c r="Q146"/>
+      <c r="R146"/>
+      <c r="S146" t="s">
+        <v>686</v>
+      </c>
+      <c r="T146"/>
+      <c r="U146"/>
+      <c r="V146"/>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>687</v>
+      </c>
+      <c r="B147"/>
+      <c r="C147" t="s">
+        <v>687</v>
+      </c>
+      <c r="D147" t="s">
+        <v>688</v>
+      </c>
+      <c r="E147">
+        <v>31510</v>
+      </c>
+      <c r="F147" t="s">
+        <v>200</v>
+      </c>
+      <c r="G147"/>
+      <c r="H147">
+        <v>948840477</v>
+      </c>
+      <c r="I147"/>
+      <c r="J147"/>
+      <c r="K147"/>
+      <c r="L147"/>
+      <c r="M147"/>
+      <c r="N147"/>
+      <c r="O147"/>
+      <c r="P147"/>
+      <c r="Q147"/>
+      <c r="R147"/>
+      <c r="S147" t="s">
+        <v>474</v>
+      </c>
+      <c r="T147"/>
+      <c r="U147"/>
+      <c r="V147"/>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>689</v>
+      </c>
+      <c r="B148"/>
+      <c r="C148" t="s">
+        <v>690</v>
+      </c>
+      <c r="D148" t="s">
+        <v>691</v>
+      </c>
+      <c r="E148">
+        <v>31810</v>
+      </c>
+      <c r="F148" t="s">
+        <v>200</v>
+      </c>
+      <c r="G148" t="s">
+        <v>692</v>
+      </c>
+      <c r="H148" t="s">
+        <v>693</v>
+      </c>
+      <c r="I148">
+        <v>639676748</v>
+      </c>
+      <c r="J148"/>
+      <c r="K148"/>
+      <c r="L148"/>
+      <c r="M148"/>
+      <c r="N148"/>
+      <c r="O148"/>
+      <c r="P148"/>
+      <c r="Q148"/>
+      <c r="R148"/>
+      <c r="S148" t="s">
+        <v>694</v>
+      </c>
+      <c r="T148"/>
+      <c r="U148"/>
+      <c r="V148"/>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>695</v>
+      </c>
+      <c r="B149"/>
+      <c r="C149" t="s">
+        <v>695</v>
+      </c>
+      <c r="D149" t="s">
+        <v>696</v>
+      </c>
+      <c r="E149">
+        <v>31510</v>
+      </c>
+      <c r="F149" t="s">
+        <v>200</v>
+      </c>
+      <c r="G149" t="s" s="2">
+        <v>697</v>
+      </c>
+      <c r="H149">
+        <v>630809815</v>
+      </c>
+      <c r="I149">
+        <v>696040182</v>
+      </c>
+      <c r="J149"/>
+      <c r="K149"/>
+      <c r="L149"/>
+      <c r="M149"/>
+      <c r="N149"/>
+      <c r="O149"/>
+      <c r="P149"/>
+      <c r="Q149"/>
+      <c r="R149"/>
+      <c r="S149" t="s">
+        <v>698</v>
+      </c>
+      <c r="T149"/>
+      <c r="U149"/>
+      <c r="V149"/>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>699</v>
+      </c>
+      <c r="B150"/>
+      <c r="C150" t="s">
+        <v>700</v>
+      </c>
+      <c r="D150" t="s">
+        <v>701</v>
+      </c>
+      <c r="E150">
+        <v>31520</v>
+      </c>
+      <c r="F150" t="s">
+        <v>408</v>
+      </c>
+      <c r="G150" t="s" s="2">
+        <v>702</v>
+      </c>
+      <c r="H150">
+        <v>630594933</v>
+      </c>
+      <c r="I150"/>
+      <c r="J150"/>
+      <c r="K150"/>
+      <c r="L150"/>
+      <c r="M150"/>
+      <c r="N150"/>
+      <c r="O150"/>
+      <c r="P150"/>
+      <c r="Q150"/>
+      <c r="R150"/>
+      <c r="S150" t="s">
+        <v>703</v>
+      </c>
+      <c r="T150"/>
+      <c r="U150"/>
+      <c r="V150"/>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>704</v>
+      </c>
+      <c r="B151"/>
+      <c r="C151" t="s">
+        <v>705</v>
+      </c>
+      <c r="D151" t="s">
+        <v>706</v>
+      </c>
+      <c r="E151">
+        <v>31350</v>
+      </c>
+      <c r="F151" t="s">
+        <v>230</v>
+      </c>
+      <c r="G151" t="s" s="2">
+        <v>707</v>
+      </c>
+      <c r="H151">
+        <v>948734701</v>
+      </c>
+      <c r="I151">
+        <v>654343432</v>
+      </c>
+      <c r="J151"/>
+      <c r="K151"/>
+      <c r="L151"/>
+      <c r="M151"/>
+      <c r="N151"/>
+      <c r="O151"/>
+      <c r="P151"/>
+      <c r="Q151"/>
+      <c r="R151"/>
+      <c r="S151" t="s">
+        <v>708</v>
+      </c>
+      <c r="T151"/>
+      <c r="U151"/>
+      <c r="V151"/>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>709</v>
+      </c>
+      <c r="B152"/>
+      <c r="C152" t="s">
+        <v>709</v>
+      </c>
+      <c r="D152" t="s">
+        <v>710</v>
+      </c>
+      <c r="E152">
+        <v>31510</v>
+      </c>
+      <c r="F152" t="s">
+        <v>200</v>
+      </c>
+      <c r="G152"/>
+      <c r="H152">
+        <v>948840195</v>
+      </c>
+      <c r="I152"/>
+      <c r="J152"/>
+      <c r="K152"/>
+      <c r="L152"/>
+      <c r="M152"/>
+      <c r="N152"/>
+      <c r="O152"/>
+      <c r="P152"/>
+      <c r="Q152"/>
+      <c r="R152"/>
+      <c r="S152" t="s">
+        <v>203</v>
+      </c>
+      <c r="T152"/>
+      <c r="U152"/>
+      <c r="V152"/>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>711</v>
+      </c>
+      <c r="B153"/>
+      <c r="C153" t="s">
+        <v>711</v>
+      </c>
+      <c r="D153" t="s">
+        <v>712</v>
+      </c>
+      <c r="E153">
+        <v>31191</v>
+      </c>
+      <c r="F153" t="s">
+        <v>713</v>
+      </c>
+      <c r="G153" t="s" s="2">
+        <v>714</v>
+      </c>
+      <c r="H153">
+        <v>948312191</v>
+      </c>
+      <c r="I153">
+        <v>644199592</v>
+      </c>
+      <c r="J153"/>
+      <c r="K153"/>
+      <c r="L153"/>
+      <c r="M153"/>
+      <c r="N153"/>
+      <c r="O153"/>
+      <c r="P153"/>
+      <c r="Q153"/>
+      <c r="R153"/>
+      <c r="S153" t="s">
+        <v>715</v>
+      </c>
+      <c r="T153"/>
+      <c r="U153"/>
+      <c r="V153"/>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>716</v>
+      </c>
+      <c r="B154"/>
+      <c r="C154" t="s">
+        <v>716</v>
+      </c>
+      <c r="D154" t="s">
+        <v>717</v>
+      </c>
+      <c r="E154">
+        <v>31520</v>
+      </c>
+      <c r="F154" t="s">
+        <v>408</v>
+      </c>
+      <c r="G154" t="s">
+        <v>718</v>
+      </c>
+      <c r="H154">
+        <v>948850291</v>
+      </c>
+      <c r="I154">
+        <v>637838515</v>
+      </c>
+      <c r="J154"/>
+      <c r="K154"/>
+      <c r="L154"/>
+      <c r="M154"/>
+      <c r="N154"/>
+      <c r="O154"/>
+      <c r="P154"/>
+      <c r="Q154"/>
+      <c r="R154"/>
+      <c r="S154" t="s">
+        <v>719</v>
+      </c>
+      <c r="T154"/>
+      <c r="U154"/>
+      <c r="V154"/>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>720</v>
+      </c>
+      <c r="B155"/>
+      <c r="C155" t="s">
+        <v>720</v>
+      </c>
+      <c r="D155" t="s">
+        <v>721</v>
+      </c>
+      <c r="E155">
+        <v>31621</v>
+      </c>
+      <c r="F155" t="s">
+        <v>722</v>
+      </c>
+      <c r="G155" t="s" s="2">
+        <v>723</v>
+      </c>
+      <c r="H155" t="s">
+        <v>724</v>
+      </c>
+      <c r="I155">
+        <v>630954915</v>
+      </c>
+      <c r="J155"/>
+      <c r="K155"/>
+      <c r="L155"/>
+      <c r="M155"/>
+      <c r="N155"/>
+      <c r="O155"/>
+      <c r="P155"/>
+      <c r="Q155"/>
+      <c r="R155"/>
+      <c r="S155" t="s">
+        <v>725</v>
+      </c>
+      <c r="T155"/>
+      <c r="U155"/>
+      <c r="V155"/>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>726</v>
+      </c>
+      <c r="B156"/>
+      <c r="C156" t="s">
+        <v>726</v>
+      </c>
+      <c r="D156" t="s">
+        <v>727</v>
+      </c>
+      <c r="E156">
+        <v>31520</v>
+      </c>
+      <c r="F156" t="s">
+        <v>408</v>
+      </c>
+      <c r="G156" t="s" s="2">
+        <v>728</v>
+      </c>
+      <c r="H156">
+        <v>948850873</v>
+      </c>
+      <c r="I156">
+        <v>630164339</v>
+      </c>
+      <c r="J156"/>
+      <c r="K156"/>
+      <c r="L156"/>
+      <c r="M156"/>
+      <c r="N156"/>
+      <c r="O156"/>
+      <c r="P156"/>
+      <c r="Q156"/>
+      <c r="R156"/>
+      <c r="S156" t="s">
+        <v>729</v>
+      </c>
+      <c r="T156"/>
+      <c r="U156"/>
+      <c r="V156"/>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>730</v>
+      </c>
+      <c r="B157"/>
+      <c r="C157" t="s">
+        <v>730</v>
+      </c>
+      <c r="D157" t="s">
+        <v>731</v>
+      </c>
+      <c r="E157">
+        <v>31639</v>
+      </c>
+      <c r="F157" t="s">
+        <v>732</v>
+      </c>
+      <c r="G157" t="s" s="2">
+        <v>733</v>
+      </c>
+      <c r="H157" t="s">
+        <v>734</v>
+      </c>
+      <c r="I157">
+        <v>688639205</v>
+      </c>
+      <c r="J157"/>
+      <c r="K157"/>
+      <c r="L157"/>
+      <c r="M157"/>
+      <c r="N157"/>
+      <c r="O157"/>
+      <c r="P157"/>
+      <c r="Q157"/>
+      <c r="R157"/>
+      <c r="S157" t="s">
+        <v>68</v>
+      </c>
+      <c r="T157" t="s">
+        <v>61</v>
+      </c>
+      <c r="U157"/>
+      <c r="V157"/>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>735</v>
+      </c>
+      <c r="B158"/>
+      <c r="C158" t="s">
+        <v>735</v>
+      </c>
+      <c r="D158" t="s">
+        <v>736</v>
+      </c>
+      <c r="E158">
+        <v>31262</v>
+      </c>
+      <c r="F158" t="s">
+        <v>737</v>
+      </c>
+      <c r="G158" t="s" s="2">
+        <v>738</v>
+      </c>
+      <c r="H158">
+        <v>948523124</v>
+      </c>
+      <c r="I158">
+        <v>630810959</v>
+      </c>
+      <c r="J158"/>
+      <c r="K158"/>
+      <c r="L158"/>
+      <c r="M158"/>
+      <c r="N158"/>
+      <c r="O158"/>
+      <c r="P158"/>
+      <c r="Q158"/>
+      <c r="R158"/>
+      <c r="S158" t="s">
+        <v>725</v>
+      </c>
+      <c r="T158"/>
+      <c r="U158"/>
+      <c r="V158"/>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>739</v>
+      </c>
+      <c r="B159"/>
+      <c r="C159" t="s">
+        <v>739</v>
+      </c>
+      <c r="D159" t="s">
+        <v>740</v>
+      </c>
+      <c r="E159">
+        <v>31520</v>
+      </c>
+      <c r="F159" t="s">
+        <v>408</v>
+      </c>
+      <c r="G159" t="s" s="2">
+        <v>741</v>
+      </c>
+      <c r="H159">
+        <v>948850317</v>
+      </c>
+      <c r="I159">
+        <v>647808531</v>
+      </c>
+      <c r="J159"/>
+      <c r="K159"/>
+      <c r="L159"/>
+      <c r="M159"/>
+      <c r="N159"/>
+      <c r="O159"/>
+      <c r="P159"/>
+      <c r="Q159"/>
+      <c r="R159"/>
+      <c r="S159" t="s">
+        <v>511</v>
+      </c>
+      <c r="T159"/>
+      <c r="U159"/>
+      <c r="V159"/>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>742</v>
+      </c>
+      <c r="B160"/>
+      <c r="C160" t="s">
+        <v>742</v>
+      </c>
+      <c r="D160" t="s">
+        <v>743</v>
+      </c>
+      <c r="E160">
+        <v>31510</v>
+      </c>
+      <c r="F160" t="s">
+        <v>200</v>
+      </c>
+      <c r="G160" t="s" s="2">
+        <v>744</v>
+      </c>
+      <c r="H160">
+        <v>948840428</v>
+      </c>
+      <c r="I160" t="s">
+        <v>745</v>
+      </c>
+      <c r="J160"/>
+      <c r="K160"/>
+      <c r="L160"/>
+      <c r="M160"/>
+      <c r="N160"/>
+      <c r="O160"/>
+      <c r="P160"/>
+      <c r="Q160"/>
+      <c r="R160"/>
+      <c r="S160" t="s">
+        <v>203</v>
+      </c>
+      <c r="T160"/>
+      <c r="U160"/>
+      <c r="V160"/>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>746</v>
+      </c>
+      <c r="B161"/>
+      <c r="C161" t="s">
+        <v>746</v>
+      </c>
+      <c r="D161" t="s">
+        <v>747</v>
+      </c>
+      <c r="E161">
+        <v>31520</v>
+      </c>
+      <c r="F161" t="s">
+        <v>408</v>
+      </c>
+      <c r="G161" t="s" s="2">
+        <v>748</v>
+      </c>
+      <c r="H161">
+        <v>948850772</v>
+      </c>
+      <c r="I161">
+        <v>636438463</v>
+      </c>
+      <c r="J161"/>
+      <c r="K161"/>
+      <c r="L161"/>
+      <c r="M161"/>
+      <c r="N161"/>
+      <c r="O161"/>
+      <c r="P161"/>
+      <c r="Q161"/>
+      <c r="R161"/>
+      <c r="S161" t="s">
+        <v>749</v>
+      </c>
+      <c r="T161"/>
+      <c r="U161"/>
+      <c r="V161"/>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>750</v>
+      </c>
+      <c r="B162"/>
+      <c r="C162" t="s">
+        <v>750</v>
+      </c>
+      <c r="D162" t="s">
+        <v>751</v>
+      </c>
+      <c r="E162">
+        <v>31520</v>
+      </c>
+      <c r="F162" t="s">
+        <v>408</v>
+      </c>
+      <c r="G162" t="s" s="2">
+        <v>752</v>
+      </c>
+      <c r="H162">
+        <v>948851420</v>
+      </c>
+      <c r="I162"/>
+      <c r="J162"/>
+      <c r="K162"/>
+      <c r="L162"/>
+      <c r="M162"/>
+      <c r="N162"/>
+      <c r="O162"/>
+      <c r="P162"/>
+      <c r="Q162"/>
+      <c r="R162"/>
+      <c r="S162" t="s">
+        <v>753</v>
+      </c>
+      <c r="T162"/>
+      <c r="U162"/>
+      <c r="V162"/>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>754</v>
+      </c>
+      <c r="B163"/>
+      <c r="C163" t="s">
+        <v>755</v>
+      </c>
+      <c r="D163" t="s">
+        <v>756</v>
+      </c>
+      <c r="E163">
+        <v>31513</v>
+      </c>
+      <c r="F163" t="s">
+        <v>396</v>
+      </c>
+      <c r="G163" t="s" s="2">
+        <v>757</v>
+      </c>
+      <c r="H163">
+        <v>948830271</v>
+      </c>
+      <c r="I163">
+        <v>651833046</v>
+      </c>
+      <c r="J163"/>
+      <c r="K163"/>
+      <c r="L163"/>
+      <c r="M163"/>
+      <c r="N163"/>
+      <c r="O163"/>
+      <c r="P163"/>
+      <c r="Q163"/>
+      <c r="R163"/>
+      <c r="S163" t="s">
+        <v>758</v>
+      </c>
+      <c r="T163"/>
+      <c r="U163"/>
+      <c r="V163"/>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>759</v>
+      </c>
+      <c r="B164"/>
+      <c r="C164" t="s">
+        <v>759</v>
+      </c>
+      <c r="D164" t="s">
+        <v>760</v>
+      </c>
+      <c r="E164">
+        <v>31550</v>
+      </c>
+      <c r="F164" t="s">
+        <v>761</v>
+      </c>
+      <c r="G164" t="s" s="2">
+        <v>762</v>
+      </c>
+      <c r="H164" t="s">
+        <v>763</v>
+      </c>
+      <c r="I164">
+        <v>667586986</v>
+      </c>
+      <c r="J164" t="s">
+        <v>764</v>
+      </c>
+      <c r="K164"/>
+      <c r="L164"/>
+      <c r="M164"/>
+      <c r="N164"/>
+      <c r="O164"/>
+      <c r="P164"/>
+      <c r="Q164"/>
+      <c r="R164"/>
+      <c r="S164" t="s">
+        <v>765</v>
+      </c>
+      <c r="T164"/>
+      <c r="U164"/>
+      <c r="V164"/>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>766</v>
+      </c>
+      <c r="B165"/>
+      <c r="C165" t="s">
+        <v>767</v>
+      </c>
+      <c r="D165" t="s">
+        <v>768</v>
+      </c>
+      <c r="E165">
+        <v>31243</v>
+      </c>
+      <c r="F165" t="s">
+        <v>769</v>
+      </c>
+      <c r="G165" t="s" s="2">
+        <v>770</v>
+      </c>
+      <c r="H165">
+        <v>948921961</v>
+      </c>
+      <c r="I165"/>
+      <c r="J165" t="s">
+        <v>771</v>
+      </c>
+      <c r="K165"/>
+      <c r="L165"/>
+      <c r="M165"/>
+      <c r="N165"/>
+      <c r="O165"/>
+      <c r="P165"/>
+      <c r="Q165" t="inlineStr">
+        <is>
+          <t>Aceite oliva virgen extra, Alcachofas enteras (corazon), Alcachofas mitades, Alubia blanca al natural, Champiñon laminado, Compota de manzana, Espárragos Blancos, Espárragos Blancos gruesos, Espinacas al natural, Garbanzos al natural, Guisante natural, Limonada, Limonada agave, Limonada hibiscus, Limonada hierbabuena, Limonada jengibre, Limonada sin azúcar, Maíz dulce, Menestra de verduras, Mermelada de albaricoque, Mermelada de arándano, Mermelada de fresa, Mermelada de melocotón, Mermelada de naranja, Naranjada sin azúcar, Nectar de albaricoque, Pimiento del piquillo extra, Pimiento del piquillo rotos, Piperrada, Puré de manzana, Puré de manzana y kiwi, Puré de manzana y pera, Puré de manzana, fresa y arándano, Puré de plátano y fresa, Puré de plátano, fresa y melocotón, Shii-take, Surtido de verduras, Tomate frito, Tomate frito picante, Tomate frito sin azúcar, Tomate triturado, Zumo de arándano, Zumo de granada, Zumo de lima, Zumo de limón, Zumo de mandarina, Zumo de mandarina con superalimento, Zumo de mandarina y romero, Zumo de manzana, Zumo de manzana y jengibre, Zumo de manzana y kiwi, Zumo de manzana y mango, Zumo de manzana, granada, fresa y acai, Zumo de manzana, pepino, piña y té matcha, Zumo de manzana, zanahoria, mango y jengibre, Zumo de naranja, Zumo de naranja y zanahoria, Zumo de pera, Zumo de pera con limón, Zumo de pera con superalimento, Zumo de pera y pimienta de sichuan, Zumo de piña, Zumo de pomelo, Zumo de tomate con pimiento de Espelette, Zumo de tomate wasabi, Zumo de uva, Zumo de uva y melocotón</t>
+        </is>
+      </c>
+      <c r="R165"/>
+      <c r="S165" t="s">
+        <v>209</v>
+      </c>
+      <c r="T165"/>
+      <c r="U165"/>
+      <c r="V165"/>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>772</v>
+      </c>
+      <c r="B166"/>
+      <c r="C166" t="s">
+        <v>772</v>
+      </c>
+      <c r="D166" t="s">
+        <v>743</v>
+      </c>
+      <c r="E166">
+        <v>31510</v>
+      </c>
+      <c r="F166" t="s">
+        <v>200</v>
+      </c>
+      <c r="G166" t="s" s="2">
+        <v>744</v>
+      </c>
+      <c r="H166">
+        <v>948840428</v>
+      </c>
+      <c r="I166">
+        <v>686973941</v>
+      </c>
+      <c r="J166"/>
+      <c r="K166"/>
+      <c r="L166"/>
+      <c r="M166"/>
+      <c r="N166"/>
+      <c r="O166"/>
+      <c r="P166"/>
+      <c r="Q166"/>
+      <c r="R166"/>
+      <c r="S166" t="s">
+        <v>474</v>
+      </c>
+      <c r="T166"/>
+      <c r="U166"/>
+      <c r="V166"/>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>773</v>
+      </c>
+      <c r="B167"/>
+      <c r="C167" t="s">
+        <v>773</v>
+      </c>
+      <c r="D167" t="s">
+        <v>774</v>
+      </c>
+      <c r="E167">
+        <v>31513</v>
+      </c>
+      <c r="F167" t="s">
+        <v>396</v>
+      </c>
+      <c r="G167" t="s" s="2">
+        <v>464</v>
+      </c>
+      <c r="H167">
+        <v>948830532</v>
+      </c>
+      <c r="I167">
+        <v>609755840</v>
+      </c>
+      <c r="J167"/>
+      <c r="K167"/>
+      <c r="L167"/>
+      <c r="M167"/>
+      <c r="N167"/>
+      <c r="O167"/>
+      <c r="P167"/>
+      <c r="Q167"/>
+      <c r="R167"/>
+      <c r="S167" t="s">
+        <v>775</v>
+      </c>
+      <c r="T167"/>
+      <c r="U167"/>
+      <c r="V167"/>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>776</v>
+      </c>
+      <c r="B168"/>
+      <c r="C168" t="s">
+        <v>776</v>
+      </c>
+      <c r="D168" t="s">
+        <v>777</v>
+      </c>
+      <c r="E168">
+        <v>31520</v>
+      </c>
+      <c r="F168" t="s">
+        <v>408</v>
+      </c>
+      <c r="G168" t="s" s="2">
+        <v>778</v>
+      </c>
+      <c r="H168">
+        <v>948851655</v>
+      </c>
+      <c r="I168">
+        <v>678860011</v>
+      </c>
+      <c r="J168"/>
+      <c r="K168"/>
+      <c r="L168"/>
+      <c r="M168"/>
+      <c r="N168"/>
+      <c r="O168"/>
+      <c r="P168"/>
+      <c r="Q168"/>
+      <c r="R168"/>
+      <c r="S168" t="s">
+        <v>411</v>
+      </c>
+      <c r="T168"/>
+      <c r="U168"/>
+      <c r="V168"/>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>779</v>
+      </c>
+      <c r="B169"/>
+      <c r="C169" t="s">
+        <v>779</v>
+      </c>
+      <c r="D169" t="s">
+        <v>780</v>
+      </c>
+      <c r="E169">
+        <v>31520</v>
+      </c>
+      <c r="F169" t="s">
+        <v>408</v>
+      </c>
+      <c r="G169" t="s" s="2">
+        <v>781</v>
+      </c>
+      <c r="H169">
+        <v>948850586</v>
+      </c>
+      <c r="I169"/>
+      <c r="J169"/>
+      <c r="K169"/>
+      <c r="L169"/>
+      <c r="M169"/>
+      <c r="N169"/>
+      <c r="O169"/>
+      <c r="P169"/>
+      <c r="Q169"/>
+      <c r="R169"/>
+      <c r="S169" t="s">
+        <v>782</v>
+      </c>
+      <c r="T169"/>
+      <c r="U169"/>
+      <c r="V169"/>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>783</v>
+      </c>
+      <c r="B170"/>
+      <c r="C170" t="s">
+        <v>783</v>
+      </c>
+      <c r="D170" t="s">
+        <v>784</v>
+      </c>
+      <c r="E170">
+        <v>31520</v>
+      </c>
+      <c r="F170" t="s">
+        <v>408</v>
+      </c>
+      <c r="G170" t="s" s="2">
+        <v>785</v>
+      </c>
+      <c r="H170">
+        <v>948080077</v>
+      </c>
+      <c r="I170">
+        <v>678421291</v>
+      </c>
+      <c r="J170"/>
+      <c r="K170"/>
+      <c r="L170"/>
+      <c r="M170"/>
+      <c r="N170"/>
+      <c r="O170"/>
+      <c r="P170"/>
+      <c r="Q170"/>
+      <c r="R170"/>
+      <c r="S170" t="s">
+        <v>209</v>
+      </c>
+      <c r="T170"/>
+      <c r="U170"/>
+      <c r="V170"/>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>786</v>
+      </c>
+      <c r="B171"/>
+      <c r="C171" t="s">
+        <v>787</v>
+      </c>
+      <c r="D171" t="s">
+        <v>788</v>
+      </c>
+      <c r="E171">
+        <v>31600</v>
+      </c>
+      <c r="F171" t="s">
+        <v>789</v>
+      </c>
+      <c r="G171" t="s" s="2">
+        <v>790</v>
+      </c>
+      <c r="H171" t="s">
+        <v>791</v>
+      </c>
+      <c r="I171">
+        <v>699591345</v>
+      </c>
+      <c r="J171"/>
+      <c r="K171"/>
+      <c r="L171"/>
+      <c r="M171"/>
+      <c r="N171"/>
+      <c r="O171"/>
+      <c r="P171"/>
+      <c r="Q171"/>
+      <c r="R171"/>
+      <c r="S171" t="s">
+        <v>792</v>
+      </c>
+      <c r="T171"/>
+      <c r="U171"/>
+      <c r="V171"/>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>793</v>
+      </c>
+      <c r="B172"/>
+      <c r="C172" t="s">
+        <v>793</v>
+      </c>
+      <c r="D172" t="s">
+        <v>794</v>
+      </c>
+      <c r="E172">
+        <v>31490</v>
+      </c>
+      <c r="F172" t="s">
+        <v>795</v>
+      </c>
+      <c r="G172" t="s" s="2">
+        <v>796</v>
+      </c>
+      <c r="H172">
+        <v>948879038</v>
+      </c>
+      <c r="I172">
+        <v>696093441</v>
+      </c>
+      <c r="J172"/>
+      <c r="K172"/>
+      <c r="L172"/>
+      <c r="M172"/>
+      <c r="N172"/>
+      <c r="O172"/>
+      <c r="P172"/>
+      <c r="Q172"/>
+      <c r="R172"/>
+      <c r="S172" t="s">
+        <v>725</v>
+      </c>
+      <c r="T172"/>
+      <c r="U172"/>
+      <c r="V172"/>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>797</v>
+      </c>
+      <c r="B173"/>
+      <c r="C173" t="s">
+        <v>797</v>
+      </c>
+      <c r="D173" t="s">
+        <v>798</v>
+      </c>
+      <c r="E173">
+        <v>31520</v>
+      </c>
+      <c r="F173" t="s">
+        <v>408</v>
+      </c>
+      <c r="G173"/>
+      <c r="H173">
+        <v>948851033</v>
+      </c>
+      <c r="I173">
+        <v>656879180</v>
+      </c>
+      <c r="J173"/>
+      <c r="K173"/>
+      <c r="L173"/>
+      <c r="M173"/>
+      <c r="N173"/>
+      <c r="O173"/>
+      <c r="P173"/>
+      <c r="Q173"/>
+      <c r="R173"/>
+      <c r="S173" t="s">
+        <v>411</v>
+      </c>
+      <c r="T173"/>
+      <c r="U173"/>
+      <c r="V173"/>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>799</v>
+      </c>
+      <c r="B174"/>
+      <c r="C174" t="s">
+        <v>799</v>
+      </c>
+      <c r="D174" t="s">
+        <v>800</v>
+      </c>
+      <c r="E174">
+        <v>31550</v>
+      </c>
+      <c r="F174" t="s">
+        <v>761</v>
+      </c>
+      <c r="G174" t="s" s="2">
+        <v>801</v>
+      </c>
+      <c r="H174">
+        <v>948386225</v>
+      </c>
+      <c r="I174">
+        <v>626353885</v>
+      </c>
+      <c r="J174"/>
+      <c r="K174"/>
+      <c r="L174"/>
+      <c r="M174"/>
+      <c r="N174"/>
+      <c r="O174"/>
+      <c r="P174"/>
+      <c r="Q174"/>
+      <c r="R174"/>
+      <c r="S174" t="s">
+        <v>209</v>
+      </c>
+      <c r="T174"/>
+      <c r="U174"/>
+      <c r="V174"/>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>802</v>
+      </c>
+      <c r="B175"/>
+      <c r="C175" t="s">
+        <v>803</v>
+      </c>
+      <c r="D175" t="s">
+        <v>804</v>
+      </c>
+      <c r="E175">
+        <v>31522</v>
+      </c>
+      <c r="F175" t="s">
+        <v>509</v>
+      </c>
+      <c r="G175" t="s" s="2">
+        <v>805</v>
+      </c>
+      <c r="H175">
+        <v>948847495</v>
+      </c>
+      <c r="I175">
+        <v>696741427</v>
+      </c>
+      <c r="J175" t="s">
+        <v>806</v>
+      </c>
+      <c r="K175"/>
+      <c r="L175"/>
+      <c r="M175"/>
+      <c r="N175"/>
+      <c r="O175"/>
+      <c r="P175"/>
+      <c r="Q175" t="s">
+        <v>807</v>
+      </c>
+      <c r="R175"/>
+      <c r="S175" t="s">
+        <v>808</v>
+      </c>
+      <c r="T175"/>
+      <c r="U175"/>
+      <c r="V175"/>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>809</v>
+      </c>
+      <c r="B176"/>
+      <c r="C176" t="s">
+        <v>810</v>
+      </c>
+      <c r="D176" t="s">
+        <v>811</v>
+      </c>
+      <c r="E176">
+        <v>31520</v>
+      </c>
+      <c r="F176" t="s">
+        <v>408</v>
+      </c>
+      <c r="G176" t="s" s="2">
+        <v>812</v>
+      </c>
+      <c r="H176">
+        <v>948850902</v>
+      </c>
+      <c r="I176">
+        <v>687449196</v>
+      </c>
+      <c r="J176"/>
+      <c r="K176"/>
+      <c r="L176"/>
+      <c r="M176"/>
+      <c r="N176"/>
+      <c r="O176"/>
+      <c r="P176"/>
+      <c r="Q176"/>
+      <c r="R176"/>
+      <c r="S176" t="s">
+        <v>209</v>
+      </c>
+      <c r="T176"/>
+      <c r="U176"/>
+      <c r="V176"/>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>813</v>
+      </c>
+      <c r="B177"/>
+      <c r="C177" t="s">
+        <v>813</v>
+      </c>
+      <c r="D177" t="s">
+        <v>814</v>
+      </c>
+      <c r="E177">
+        <v>31008</v>
+      </c>
+      <c r="F177" t="s">
+        <v>130</v>
+      </c>
+      <c r="G177" t="s" s="2">
+        <v>815</v>
+      </c>
+      <c r="H177" t="s">
+        <v>816</v>
+      </c>
+      <c r="I177">
+        <v>646392437</v>
+      </c>
+      <c r="J177"/>
+      <c r="K177"/>
+      <c r="L177"/>
+      <c r="M177"/>
+      <c r="N177"/>
+      <c r="O177"/>
+      <c r="P177"/>
+      <c r="Q177"/>
+      <c r="R177"/>
+      <c r="S177" t="s">
+        <v>817</v>
+      </c>
+      <c r="T177"/>
+      <c r="U177"/>
+      <c r="V177"/>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>818</v>
+      </c>
+      <c r="B178"/>
+      <c r="C178" t="s">
+        <v>818</v>
+      </c>
+      <c r="D178" t="s">
+        <v>819</v>
+      </c>
+      <c r="E178">
+        <v>31592</v>
+      </c>
+      <c r="F178" t="s">
+        <v>195</v>
+      </c>
+      <c r="G178" t="s" s="2">
+        <v>820</v>
+      </c>
+      <c r="H178">
+        <v>948812755</v>
+      </c>
+      <c r="I178"/>
+      <c r="J178"/>
+      <c r="K178"/>
+      <c r="L178"/>
+      <c r="M178"/>
+      <c r="N178"/>
+      <c r="O178"/>
+      <c r="P178"/>
+      <c r="Q178"/>
+      <c r="R178"/>
+      <c r="S178" t="s">
+        <v>821</v>
+      </c>
+      <c r="T178"/>
+      <c r="U178"/>
+      <c r="V178"/>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>822</v>
+      </c>
+      <c r="B179"/>
+      <c r="C179" t="s">
+        <v>822</v>
+      </c>
+      <c r="D179" t="s">
+        <v>823</v>
+      </c>
+      <c r="E179">
+        <v>31593</v>
+      </c>
+      <c r="F179" t="s">
+        <v>824</v>
+      </c>
+      <c r="G179"/>
+      <c r="H179">
+        <v>948404769</v>
+      </c>
+      <c r="I179"/>
+      <c r="J179"/>
+      <c r="K179"/>
+      <c r="L179"/>
+      <c r="M179"/>
+      <c r="N179"/>
+      <c r="O179"/>
+      <c r="P179"/>
+      <c r="Q179"/>
+      <c r="R179"/>
+      <c r="S179" t="s">
+        <v>825</v>
+      </c>
+      <c r="T179"/>
+      <c r="U179"/>
+      <c r="V179"/>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>826</v>
+      </c>
+      <c r="B180"/>
+      <c r="C180" t="s">
+        <v>827</v>
+      </c>
+      <c r="D180" t="s">
+        <v>828</v>
+      </c>
+      <c r="E180">
+        <v>50001</v>
+      </c>
+      <c r="F180" t="s">
+        <v>829</v>
+      </c>
+      <c r="G180" t="s" s="2">
+        <v>830</v>
+      </c>
+      <c r="H180" t="s">
+        <v>831</v>
+      </c>
+      <c r="I180">
+        <v>639386135</v>
+      </c>
+      <c r="J180"/>
+      <c r="K180"/>
+      <c r="L180"/>
+      <c r="M180"/>
+      <c r="N180"/>
+      <c r="O180"/>
+      <c r="P180"/>
+      <c r="Q180"/>
+      <c r="R180"/>
+      <c r="S180" t="s">
+        <v>832</v>
+      </c>
+      <c r="T180"/>
+      <c r="U180"/>
+      <c r="V180"/>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>833</v>
+      </c>
+      <c r="B181"/>
+      <c r="C181" t="s">
+        <v>833</v>
+      </c>
+      <c r="D181" t="s">
+        <v>834</v>
+      </c>
+      <c r="E181">
+        <v>31262</v>
+      </c>
+      <c r="F181" t="s">
+        <v>737</v>
+      </c>
+      <c r="G181" t="s" s="2">
+        <v>835</v>
+      </c>
+      <c r="H181">
+        <v>948523145</v>
+      </c>
+      <c r="I181">
+        <v>669948848</v>
+      </c>
+      <c r="J181"/>
+      <c r="K181"/>
+      <c r="L181"/>
+      <c r="M181"/>
+      <c r="N181"/>
+      <c r="O181"/>
+      <c r="P181"/>
+      <c r="Q181"/>
+      <c r="R181"/>
+      <c r="S181" t="s">
+        <v>836</v>
+      </c>
+      <c r="T181"/>
+      <c r="U181"/>
+      <c r="V181"/>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>837</v>
+      </c>
+      <c r="B182" t="s">
+        <v>838</v>
+      </c>
+      <c r="C182" t="s">
+        <v>837</v>
+      </c>
+      <c r="D182" t="s">
+        <v>839</v>
+      </c>
+      <c r="E182">
+        <v>31370</v>
+      </c>
+      <c r="F182" t="s">
+        <v>840</v>
+      </c>
+      <c r="G182" t="s" s="2">
+        <v>841</v>
+      </c>
+      <c r="H182">
+        <v>948714726</v>
+      </c>
+      <c r="I182">
+        <v>609979806</v>
+      </c>
+      <c r="J182"/>
+      <c r="K182"/>
+      <c r="L182"/>
+      <c r="M182"/>
+      <c r="N182"/>
+      <c r="O182"/>
+      <c r="P182"/>
+      <c r="Q182" t="s">
+        <v>842</v>
+      </c>
+      <c r="R182"/>
+      <c r="S182" t="s">
+        <v>843</v>
+      </c>
+      <c r="T182"/>
+      <c r="U182"/>
+      <c r="V182"/>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>844</v>
+      </c>
+      <c r="B183"/>
+      <c r="C183" t="s">
+        <v>844</v>
+      </c>
+      <c r="D183" t="s">
+        <v>845</v>
+      </c>
+      <c r="E183">
+        <v>31593</v>
+      </c>
+      <c r="F183" t="s">
+        <v>824</v>
+      </c>
+      <c r="G183" t="s" s="2">
+        <v>846</v>
+      </c>
+      <c r="H183">
+        <v>948776253</v>
+      </c>
+      <c r="I183" t="s">
+        <v>847</v>
+      </c>
+      <c r="J183"/>
+      <c r="K183"/>
+      <c r="L183"/>
+      <c r="M183"/>
+      <c r="N183"/>
+      <c r="O183"/>
+      <c r="P183"/>
+      <c r="Q183"/>
+      <c r="R183"/>
+      <c r="S183" t="s">
+        <v>848</v>
+      </c>
+      <c r="T183"/>
+      <c r="U183"/>
+      <c r="V183"/>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>849</v>
+      </c>
+      <c r="B184"/>
+      <c r="C184" t="s">
+        <v>849</v>
+      </c>
+      <c r="D184" t="s">
+        <v>850</v>
+      </c>
+      <c r="E184">
+        <v>31370</v>
+      </c>
+      <c r="F184" t="s">
+        <v>840</v>
+      </c>
+      <c r="G184" t="s" s="2">
+        <v>851</v>
+      </c>
+      <c r="H184">
+        <v>948714981</v>
+      </c>
+      <c r="I184">
+        <v>606666632</v>
+      </c>
+      <c r="J184"/>
+      <c r="K184"/>
+      <c r="L184"/>
+      <c r="M184"/>
+      <c r="N184"/>
+      <c r="O184"/>
+      <c r="P184"/>
+      <c r="Q184"/>
+      <c r="R184"/>
+      <c r="S184" t="s">
+        <v>852</v>
+      </c>
+      <c r="T184"/>
+      <c r="U184"/>
+      <c r="V184"/>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>853</v>
+      </c>
+      <c r="B185"/>
+      <c r="C185" t="s">
+        <v>854</v>
+      </c>
+      <c r="D185" t="s">
+        <v>855</v>
+      </c>
+      <c r="E185">
+        <v>31250</v>
+      </c>
+      <c r="F185" t="s">
+        <v>856</v>
+      </c>
+      <c r="G185" t="s" s="2">
+        <v>857</v>
+      </c>
+      <c r="H185">
+        <v>948543106</v>
+      </c>
+      <c r="I185">
+        <v>619006593</v>
+      </c>
+      <c r="J185"/>
+      <c r="K185"/>
+      <c r="L185"/>
+      <c r="M185"/>
+      <c r="N185"/>
+      <c r="O185"/>
+      <c r="P185"/>
+      <c r="Q185"/>
+      <c r="R185"/>
+      <c r="S185" t="s">
+        <v>858</v>
+      </c>
+      <c r="T185"/>
+      <c r="U185"/>
+      <c r="V185"/>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>859</v>
+      </c>
+      <c r="B186"/>
+      <c r="C186" t="s">
+        <v>860</v>
+      </c>
+      <c r="D186" t="s">
+        <v>861</v>
+      </c>
+      <c r="E186">
+        <v>31520</v>
+      </c>
+      <c r="F186" t="s">
+        <v>408</v>
+      </c>
+      <c r="G186" t="s" s="2">
+        <v>862</v>
+      </c>
+      <c r="H186">
+        <v>948850283</v>
+      </c>
+      <c r="I186"/>
+      <c r="J186"/>
+      <c r="K186"/>
+      <c r="L186"/>
+      <c r="M186"/>
+      <c r="N186"/>
+      <c r="O186"/>
+      <c r="P186"/>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>Acelga, Ajo tierno manojo, Albaricoque, Alcachofa, Apio, Berenjena, Berza, Borraja, Brócoli, Calabacín, Calabaza, Cardo, Cebolla, Cebolleta, Cogollo, Col de bruselas, Coliflor, Esparrago, Espinaca, Guindillas, Guisante en vaina, Hinojo, Judía verde, Kale, Lechuga, Maíz cocido, Manzana, Melocotón, Nectarina, Patata, Pepino, Pimiento, Puerro, Remolacha, Tomate</t>
+        </is>
+      </c>
+      <c r="R186"/>
+      <c r="S186" t="s">
+        <v>863</v>
+      </c>
+      <c r="T186"/>
+      <c r="U186"/>
+      <c r="V186"/>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>864</v>
+      </c>
+      <c r="B187"/>
+      <c r="C187" t="s">
+        <v>864</v>
+      </c>
+      <c r="D187" t="s">
+        <v>865</v>
+      </c>
+      <c r="E187">
+        <v>31243</v>
+      </c>
+      <c r="F187" t="s">
+        <v>769</v>
+      </c>
+      <c r="G187" t="s" s="2">
+        <v>866</v>
+      </c>
+      <c r="H187" t="s">
+        <v>867</v>
+      </c>
+      <c r="I187">
+        <v>677598652</v>
+      </c>
+      <c r="J187"/>
+      <c r="K187"/>
+      <c r="L187"/>
+      <c r="M187"/>
+      <c r="N187"/>
+      <c r="O187"/>
+      <c r="P187"/>
+      <c r="Q187"/>
+      <c r="R187"/>
+      <c r="S187" t="s">
+        <v>868</v>
+      </c>
+      <c r="T187"/>
+      <c r="U187"/>
+      <c r="V187"/>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>869</v>
+      </c>
+      <c r="B188"/>
+      <c r="C188" t="s">
+        <v>869</v>
+      </c>
+      <c r="D188" t="s">
+        <v>870</v>
+      </c>
+      <c r="E188">
+        <v>31520</v>
+      </c>
+      <c r="F188" t="s">
+        <v>408</v>
+      </c>
+      <c r="G188" t="s" s="2">
+        <v>871</v>
+      </c>
+      <c r="H188">
+        <v>948850448</v>
+      </c>
+      <c r="I188">
+        <v>654500512</v>
+      </c>
+      <c r="J188" t="s">
+        <v>872</v>
+      </c>
+      <c r="K188"/>
+      <c r="L188"/>
+      <c r="M188"/>
+      <c r="N188"/>
+      <c r="O188"/>
+      <c r="P188"/>
+      <c r="Q188"/>
+      <c r="R188"/>
+      <c r="S188" t="s">
+        <v>873</v>
+      </c>
+      <c r="T188"/>
+      <c r="U188"/>
+      <c r="V188"/>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>874</v>
+      </c>
+      <c r="B189"/>
+      <c r="C189" t="s">
+        <v>874</v>
+      </c>
+      <c r="D189" t="s">
+        <v>875</v>
+      </c>
+      <c r="E189">
+        <v>31380</v>
+      </c>
+      <c r="F189" t="s">
+        <v>876</v>
+      </c>
+      <c r="G189" t="s" s="2">
+        <v>877</v>
+      </c>
+      <c r="H189" t="s">
+        <v>878</v>
+      </c>
+      <c r="I189">
+        <v>696385695</v>
+      </c>
+      <c r="J189"/>
+      <c r="K189"/>
+      <c r="L189"/>
+      <c r="M189"/>
+      <c r="N189"/>
+      <c r="O189"/>
+      <c r="P189"/>
+      <c r="Q189"/>
+      <c r="R189"/>
+      <c r="S189" t="s">
+        <v>879</v>
+      </c>
+      <c r="T189"/>
+      <c r="U189"/>
+      <c r="V189"/>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>880</v>
+      </c>
+      <c r="B190"/>
+      <c r="C190" t="s">
+        <v>880</v>
+      </c>
+      <c r="D190" t="s">
+        <v>881</v>
+      </c>
+      <c r="E190">
+        <v>31250</v>
+      </c>
+      <c r="F190" t="s">
+        <v>856</v>
+      </c>
+      <c r="G190" t="s" s="2">
+        <v>882</v>
+      </c>
+      <c r="H190">
+        <v>948543164</v>
+      </c>
+      <c r="I190">
+        <v>655642607</v>
+      </c>
+      <c r="J190"/>
+      <c r="K190"/>
+      <c r="L190"/>
+      <c r="M190"/>
+      <c r="N190"/>
+      <c r="O190"/>
+      <c r="P190"/>
+      <c r="Q190"/>
+      <c r="R190"/>
+      <c r="S190" t="s">
+        <v>209</v>
+      </c>
+      <c r="T190"/>
+      <c r="U190"/>
+      <c r="V190"/>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>883</v>
+      </c>
+      <c r="B191"/>
+      <c r="C191" t="s">
+        <v>883</v>
+      </c>
+      <c r="D191" t="s">
+        <v>884</v>
+      </c>
+      <c r="E191">
+        <v>31250</v>
+      </c>
+      <c r="F191" t="s">
+        <v>856</v>
+      </c>
+      <c r="G191" t="s" s="2">
+        <v>885</v>
+      </c>
+      <c r="H191">
+        <v>948543176</v>
+      </c>
+      <c r="I191">
+        <v>649516391</v>
+      </c>
+      <c r="J191"/>
+      <c r="K191"/>
+      <c r="L191"/>
+      <c r="M191"/>
+      <c r="N191"/>
+      <c r="O191"/>
+      <c r="P191"/>
+      <c r="Q191"/>
+      <c r="R191"/>
+      <c r="S191" t="s">
+        <v>209</v>
+      </c>
+      <c r="T191"/>
+      <c r="U191"/>
+      <c r="V191"/>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>886</v>
+      </c>
+      <c r="B192"/>
+      <c r="C192" t="s">
+        <v>887</v>
+      </c>
+      <c r="D192" t="s">
+        <v>888</v>
+      </c>
+      <c r="E192">
+        <v>31520</v>
+      </c>
+      <c r="F192" t="s">
+        <v>408</v>
+      </c>
+      <c r="G192" t="s">
+        <v>889</v>
+      </c>
+      <c r="H192">
+        <v>948080472</v>
+      </c>
+      <c r="I192"/>
+      <c r="J192"/>
+      <c r="K192"/>
+      <c r="L192"/>
+      <c r="M192"/>
+      <c r="N192"/>
+      <c r="O192"/>
+      <c r="P192"/>
+      <c r="Q192"/>
+      <c r="R192"/>
+      <c r="S192" t="s">
+        <v>890</v>
+      </c>
+      <c r="T192"/>
+      <c r="U192"/>
+      <c r="V192"/>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>891</v>
+      </c>
+      <c r="B193"/>
+      <c r="C193" t="s">
+        <v>891</v>
+      </c>
+      <c r="D193" t="s">
+        <v>892</v>
+      </c>
+      <c r="E193">
+        <v>31593</v>
+      </c>
+      <c r="F193" t="s">
+        <v>824</v>
+      </c>
+      <c r="G193" t="s" s="2">
+        <v>893</v>
+      </c>
+      <c r="H193" t="s">
+        <v>894</v>
+      </c>
+      <c r="I193">
+        <v>616985943</v>
+      </c>
+      <c r="J193"/>
+      <c r="K193"/>
+      <c r="L193"/>
+      <c r="M193"/>
+      <c r="N193"/>
+      <c r="O193"/>
+      <c r="P193"/>
+      <c r="Q193"/>
+      <c r="R193"/>
+      <c r="S193" t="s">
+        <v>895</v>
+      </c>
+      <c r="T193"/>
+      <c r="U193"/>
+      <c r="V193"/>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>896</v>
+      </c>
+      <c r="B194"/>
+      <c r="C194" t="s">
+        <v>897</v>
+      </c>
+      <c r="D194" t="s">
+        <v>898</v>
+      </c>
+      <c r="E194">
+        <v>31592</v>
+      </c>
+      <c r="F194" t="s">
+        <v>195</v>
+      </c>
+      <c r="G194" t="s" s="2">
+        <v>899</v>
+      </c>
+      <c r="H194">
+        <v>676556742</v>
+      </c>
+      <c r="I194"/>
+      <c r="J194"/>
+      <c r="K194"/>
+      <c r="L194"/>
+      <c r="M194"/>
+      <c r="N194"/>
+      <c r="O194"/>
+      <c r="P194"/>
+      <c r="Q194"/>
+      <c r="R194"/>
+      <c r="S194" t="s">
+        <v>209</v>
+      </c>
+      <c r="T194"/>
+      <c r="U194"/>
+      <c r="V194"/>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>900</v>
+      </c>
+      <c r="B195"/>
+      <c r="C195" t="s">
+        <v>900</v>
+      </c>
+      <c r="D195" t="s">
+        <v>901</v>
+      </c>
+      <c r="E195">
+        <v>31470</v>
+      </c>
+      <c r="F195" t="s">
+        <v>902</v>
+      </c>
+      <c r="G195" t="s" s="2">
+        <v>903</v>
+      </c>
+      <c r="H195" t="s">
+        <v>904</v>
+      </c>
+      <c r="I195">
+        <v>680376752</v>
+      </c>
+      <c r="J195"/>
+      <c r="K195"/>
+      <c r="L195"/>
+      <c r="M195"/>
+      <c r="N195"/>
+      <c r="O195"/>
+      <c r="P195"/>
+      <c r="Q195"/>
+      <c r="R195"/>
+      <c r="S195" t="s">
+        <v>618</v>
+      </c>
+      <c r="T195"/>
+      <c r="U195"/>
+      <c r="V195"/>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>905</v>
+      </c>
+      <c r="B196"/>
+      <c r="C196" t="s">
+        <v>906</v>
+      </c>
+      <c r="D196" t="s">
+        <v>907</v>
+      </c>
+      <c r="E196">
+        <v>31360</v>
+      </c>
+      <c r="F196" t="s">
+        <v>908</v>
+      </c>
+      <c r="G196" t="s" s="2">
+        <v>909</v>
+      </c>
+      <c r="H196" t="s">
+        <v>910</v>
+      </c>
+      <c r="I196">
+        <v>619196299</v>
+      </c>
+      <c r="J196"/>
+      <c r="K196"/>
+      <c r="L196"/>
+      <c r="M196"/>
+      <c r="N196"/>
+      <c r="O196"/>
+      <c r="P196"/>
+      <c r="Q196"/>
+      <c r="R196"/>
+      <c r="S196" t="s">
+        <v>911</v>
+      </c>
+      <c r="T196"/>
+      <c r="U196"/>
+      <c r="V196"/>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>912</v>
+      </c>
+      <c r="B197"/>
+      <c r="C197" t="s">
+        <v>912</v>
+      </c>
+      <c r="D197" t="s">
+        <v>913</v>
+      </c>
+      <c r="E197">
+        <v>31521</v>
+      </c>
+      <c r="F197" t="s">
+        <v>306</v>
+      </c>
+      <c r="G197" t="s" s="2">
+        <v>914</v>
+      </c>
+      <c r="H197" t="s">
+        <v>915</v>
+      </c>
+      <c r="I197">
+        <v>619404988</v>
+      </c>
+      <c r="J197"/>
+      <c r="K197"/>
+      <c r="L197"/>
+      <c r="M197"/>
+      <c r="N197"/>
+      <c r="O197"/>
+      <c r="P197"/>
+      <c r="Q197"/>
+      <c r="R197"/>
+      <c r="S197" t="s">
+        <v>916</v>
+      </c>
+      <c r="T197"/>
+      <c r="U197"/>
+      <c r="V197"/>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>917</v>
+      </c>
+      <c r="B198"/>
+      <c r="C198" t="s">
+        <v>917</v>
+      </c>
+      <c r="D198" t="s">
+        <v>918</v>
+      </c>
+      <c r="E198">
+        <v>20749</v>
+      </c>
+      <c r="F198" t="s">
+        <v>919</v>
+      </c>
+      <c r="G198" t="s" s="2">
+        <v>920</v>
+      </c>
+      <c r="H198" t="s">
+        <v>921</v>
+      </c>
+      <c r="I198">
+        <v>656790752</v>
+      </c>
+      <c r="J198"/>
+      <c r="K198"/>
+      <c r="L198"/>
+      <c r="M198"/>
+      <c r="N198"/>
+      <c r="O198"/>
+      <c r="P198"/>
+      <c r="Q198"/>
+      <c r="R198"/>
+      <c r="S198" t="s">
+        <v>821</v>
+      </c>
+      <c r="T198"/>
+      <c r="U198"/>
+      <c r="V198"/>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>922</v>
+      </c>
+      <c r="B199"/>
+      <c r="C199" t="s">
+        <v>922</v>
+      </c>
+      <c r="D199" t="s">
+        <v>923</v>
+      </c>
+      <c r="E199">
+        <v>31869</v>
+      </c>
+      <c r="F199" t="s">
+        <v>924</v>
+      </c>
+      <c r="G199" t="s" s="2">
+        <v>925</v>
+      </c>
+      <c r="H199">
+        <v>948503297</v>
+      </c>
+      <c r="I199">
+        <v>659797688</v>
+      </c>
+      <c r="J199"/>
+      <c r="K199"/>
+      <c r="L199"/>
+      <c r="M199"/>
+      <c r="N199"/>
+      <c r="O199"/>
+      <c r="P199"/>
+      <c r="Q199"/>
+      <c r="R199"/>
+      <c r="S199" t="s">
+        <v>34</v>
+      </c>
+      <c r="T199"/>
+      <c r="U199"/>
+      <c r="V199"/>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>926</v>
+      </c>
+      <c r="B200"/>
+      <c r="C200" t="s">
+        <v>926</v>
+      </c>
+      <c r="D200" t="s">
+        <v>927</v>
+      </c>
+      <c r="E200">
+        <v>31383</v>
+      </c>
+      <c r="F200" t="s">
+        <v>928</v>
+      </c>
+      <c r="G200" t="s" s="2">
+        <v>929</v>
+      </c>
+      <c r="H200" t="s">
+        <v>930</v>
+      </c>
+      <c r="I200">
+        <v>699712112</v>
+      </c>
+      <c r="J200"/>
+      <c r="K200"/>
+      <c r="L200"/>
+      <c r="M200"/>
+      <c r="N200"/>
+      <c r="O200"/>
+      <c r="P200"/>
+      <c r="Q200"/>
+      <c r="R200"/>
+      <c r="S200" t="s">
+        <v>209</v>
+      </c>
+      <c r="T200"/>
+      <c r="U200"/>
+      <c r="V200"/>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>931</v>
+      </c>
+      <c r="B201"/>
+      <c r="C201" t="s">
+        <v>931</v>
+      </c>
+      <c r="D201" t="s">
+        <v>932</v>
+      </c>
+      <c r="E201">
+        <v>31007</v>
+      </c>
+      <c r="F201" t="s">
+        <v>130</v>
+      </c>
+      <c r="G201" t="s" s="2">
+        <v>933</v>
+      </c>
+      <c r="H201" t="s">
+        <v>934</v>
+      </c>
+      <c r="I201">
+        <v>676905094</v>
+      </c>
+      <c r="J201"/>
+      <c r="K201"/>
+      <c r="L201"/>
+      <c r="M201"/>
+      <c r="N201"/>
+      <c r="O201"/>
+      <c r="P201"/>
+      <c r="Q201"/>
+      <c r="R201"/>
+      <c r="S201" t="s">
+        <v>935</v>
+      </c>
+      <c r="T201"/>
+      <c r="U201"/>
+      <c r="V201"/>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>936</v>
+      </c>
+      <c r="B202"/>
+      <c r="C202" t="s">
+        <v>936</v>
+      </c>
+      <c r="D202" t="s">
+        <v>937</v>
+      </c>
+      <c r="E202">
+        <v>31261</v>
+      </c>
+      <c r="F202" t="s">
+        <v>212</v>
+      </c>
+      <c r="G202"/>
+      <c r="H202">
+        <v>948674322</v>
+      </c>
+      <c r="I202">
+        <v>609740229</v>
+      </c>
+      <c r="J202"/>
+      <c r="K202"/>
+      <c r="L202"/>
+      <c r="M202"/>
+      <c r="N202"/>
+      <c r="O202"/>
+      <c r="P202"/>
+      <c r="Q202"/>
+      <c r="R202"/>
+      <c r="S202" t="s">
+        <v>938</v>
+      </c>
+      <c r="T202"/>
+      <c r="U202"/>
+      <c r="V202"/>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>939</v>
+      </c>
+      <c r="B203"/>
+      <c r="C203" t="s">
+        <v>939</v>
+      </c>
+      <c r="D203" t="s">
+        <v>937</v>
+      </c>
+      <c r="E203">
+        <v>31261</v>
+      </c>
+      <c r="F203" t="s">
+        <v>212</v>
+      </c>
+      <c r="G203"/>
+      <c r="H203">
+        <v>948674322</v>
+      </c>
+      <c r="I203">
+        <v>600459098</v>
+      </c>
+      <c r="J203"/>
+      <c r="K203"/>
+      <c r="L203"/>
+      <c r="M203"/>
+      <c r="N203"/>
+      <c r="O203"/>
+      <c r="P203"/>
+      <c r="Q203"/>
+      <c r="R203"/>
+      <c r="S203" t="s">
+        <v>938</v>
+      </c>
+      <c r="T203"/>
+      <c r="U203"/>
+      <c r="V203"/>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>940</v>
+      </c>
+      <c r="B204"/>
+      <c r="C204" t="s">
+        <v>940</v>
+      </c>
+      <c r="D204" t="s">
+        <v>941</v>
+      </c>
+      <c r="E204">
+        <v>31261</v>
+      </c>
+      <c r="F204" t="s">
+        <v>212</v>
+      </c>
+      <c r="G204" t="s" s="2">
+        <v>942</v>
+      </c>
+      <c r="H204" t="s">
+        <v>943</v>
+      </c>
+      <c r="I204">
+        <v>627904943</v>
+      </c>
+      <c r="J204"/>
+      <c r="K204"/>
+      <c r="L204"/>
+      <c r="M204"/>
+      <c r="N204"/>
+      <c r="O204"/>
+      <c r="P204"/>
+      <c r="Q204"/>
+      <c r="R204"/>
+      <c r="S204" t="s">
+        <v>944</v>
+      </c>
+      <c r="T204"/>
+      <c r="U204"/>
+      <c r="V204"/>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>945</v>
+      </c>
+      <c r="B205"/>
+      <c r="C205" t="s">
+        <v>946</v>
+      </c>
+      <c r="D205" t="s">
+        <v>947</v>
+      </c>
+      <c r="E205">
+        <v>31262</v>
+      </c>
+      <c r="F205" t="s">
+        <v>737</v>
+      </c>
+      <c r="G205" t="s" s="2">
+        <v>948</v>
+      </c>
+      <c r="H205" t="s">
+        <v>949</v>
+      </c>
+      <c r="I205">
+        <v>647922945</v>
+      </c>
+      <c r="J205"/>
+      <c r="K205"/>
+      <c r="L205"/>
+      <c r="M205"/>
+      <c r="N205"/>
+      <c r="O205"/>
+      <c r="P205"/>
+      <c r="Q205"/>
+      <c r="R205"/>
+      <c r="S205" t="s">
+        <v>950</v>
+      </c>
+      <c r="T205"/>
+      <c r="U205"/>
+      <c r="V205"/>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>951</v>
+      </c>
+      <c r="B206"/>
+      <c r="C206" t="s">
+        <v>951</v>
+      </c>
+      <c r="D206" t="s">
+        <v>952</v>
+      </c>
+      <c r="E206">
+        <v>31570</v>
+      </c>
+      <c r="F206" t="s">
+        <v>953</v>
+      </c>
+      <c r="G206" t="s">
+        <v>954</v>
+      </c>
+      <c r="H206">
+        <v>948672035</v>
+      </c>
+      <c r="I206">
+        <v>696701619</v>
+      </c>
+      <c r="J206"/>
+      <c r="K206"/>
+      <c r="L206"/>
+      <c r="M206"/>
+      <c r="N206"/>
+      <c r="O206"/>
+      <c r="P206"/>
+      <c r="Q206"/>
+      <c r="R206"/>
+      <c r="S206" t="s">
+        <v>955</v>
+      </c>
+      <c r="T206"/>
+      <c r="U206"/>
+      <c r="V206"/>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>956</v>
+      </c>
+      <c r="B207"/>
+      <c r="C207" t="s">
+        <v>956</v>
+      </c>
+      <c r="D207" t="s">
+        <v>957</v>
+      </c>
+      <c r="E207">
+        <v>31292</v>
+      </c>
+      <c r="F207" t="s">
+        <v>206</v>
+      </c>
+      <c r="G207" t="s" s="2">
+        <v>958</v>
+      </c>
+      <c r="H207" t="s">
+        <v>959</v>
+      </c>
+      <c r="I207">
+        <v>687726763</v>
+      </c>
+      <c r="J207"/>
+      <c r="K207"/>
+      <c r="L207"/>
+      <c r="M207"/>
+      <c r="N207"/>
+      <c r="O207"/>
+      <c r="P207"/>
+      <c r="Q207"/>
+      <c r="R207"/>
+      <c r="S207" t="s">
+        <v>858</v>
+      </c>
+      <c r="T207"/>
+      <c r="U207"/>
+      <c r="V207"/>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>960</v>
+      </c>
+      <c r="B208"/>
+      <c r="C208" t="s">
+        <v>960</v>
+      </c>
+      <c r="D208" t="s">
+        <v>961</v>
+      </c>
+      <c r="E208">
+        <v>31229</v>
+      </c>
+      <c r="F208" t="s">
+        <v>962</v>
+      </c>
+      <c r="G208" t="s" s="2">
+        <v>963</v>
+      </c>
+      <c r="H208">
+        <v>948648040</v>
+      </c>
+      <c r="I208">
+        <v>608035221</v>
+      </c>
+      <c r="J208"/>
+      <c r="K208"/>
+      <c r="L208"/>
+      <c r="M208"/>
+      <c r="N208"/>
+      <c r="O208"/>
+      <c r="P208"/>
+      <c r="Q208"/>
+      <c r="R208"/>
+      <c r="S208" t="s">
+        <v>209</v>
+      </c>
+      <c r="T208"/>
+      <c r="U208"/>
+      <c r="V208"/>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>964</v>
+      </c>
+      <c r="B209"/>
+      <c r="C209" t="s">
+        <v>964</v>
+      </c>
+      <c r="D209" t="s">
+        <v>965</v>
+      </c>
+      <c r="E209">
+        <v>31867</v>
+      </c>
+      <c r="F209"/>
+      <c r="G209" t="s" s="2">
+        <v>966</v>
+      </c>
+      <c r="H209">
+        <v>650132904</v>
+      </c>
+      <c r="I209">
+        <v>650132904</v>
+      </c>
+      <c r="J209"/>
+      <c r="K209"/>
+      <c r="L209"/>
+      <c r="M209"/>
+      <c r="N209"/>
+      <c r="O209"/>
+      <c r="P209"/>
+      <c r="Q209"/>
+      <c r="R209"/>
+      <c r="S209" t="s">
+        <v>34</v>
+      </c>
+      <c r="T209"/>
+      <c r="U209"/>
+      <c r="V209"/>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>967</v>
+      </c>
+      <c r="B210"/>
+      <c r="C210" t="s">
+        <v>967</v>
+      </c>
+      <c r="D210" t="s">
+        <v>968</v>
+      </c>
+      <c r="E210">
+        <v>31580</v>
+      </c>
+      <c r="F210" t="s">
+        <v>415</v>
+      </c>
+      <c r="G210" t="s" s="2">
+        <v>969</v>
+      </c>
+      <c r="H210" t="s">
+        <v>970</v>
+      </c>
+      <c r="I210">
+        <v>639332184</v>
+      </c>
+      <c r="J210"/>
+      <c r="K210"/>
+      <c r="L210"/>
+      <c r="M210"/>
+      <c r="N210"/>
+      <c r="O210"/>
+      <c r="P210"/>
+      <c r="Q210"/>
+      <c r="R210"/>
+      <c r="S210" t="s">
+        <v>209</v>
+      </c>
+      <c r="T210"/>
+      <c r="U210"/>
+      <c r="V210"/>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>971</v>
+      </c>
+      <c r="B211"/>
+      <c r="C211" t="s">
+        <v>971</v>
+      </c>
+      <c r="D211" t="s">
+        <v>972</v>
+      </c>
+      <c r="E211">
+        <v>31591</v>
+      </c>
+      <c r="F211" t="s">
+        <v>442</v>
+      </c>
+      <c r="G211" t="s" s="2">
+        <v>973</v>
+      </c>
+      <c r="H211">
+        <v>662116253</v>
+      </c>
+      <c r="I211"/>
+      <c r="J211"/>
+      <c r="K211"/>
+      <c r="L211"/>
+      <c r="M211"/>
+      <c r="N211"/>
+      <c r="O211"/>
+      <c r="P211"/>
+      <c r="Q211"/>
+      <c r="R211"/>
+      <c r="S211" t="s">
+        <v>974</v>
+      </c>
+      <c r="T211"/>
+      <c r="U211"/>
+      <c r="V211"/>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>975</v>
+      </c>
+      <c r="B212"/>
+      <c r="C212" t="s">
+        <v>951</v>
+      </c>
+      <c r="D212" t="s">
+        <v>976</v>
+      </c>
+      <c r="E212">
+        <v>31570</v>
+      </c>
+      <c r="F212" t="s">
+        <v>953</v>
+      </c>
+      <c r="G212" t="s" s="2">
+        <v>977</v>
+      </c>
+      <c r="H212">
+        <v>948672071</v>
+      </c>
+      <c r="I212">
+        <v>696701619</v>
+      </c>
+      <c r="J212" t="s">
+        <v>978</v>
+      </c>
+      <c r="K212"/>
+      <c r="L212"/>
+      <c r="M212"/>
+      <c r="N212"/>
+      <c r="O212"/>
+      <c r="P212"/>
+      <c r="Q212"/>
+      <c r="R212"/>
+      <c r="S212" t="s">
+        <v>979</v>
+      </c>
+      <c r="T212"/>
+      <c r="U212"/>
+      <c r="V212"/>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>980</v>
+      </c>
+      <c r="B213"/>
+      <c r="C213" t="s">
+        <v>980</v>
+      </c>
+      <c r="D213" t="s">
+        <v>981</v>
+      </c>
+      <c r="E213">
+        <v>31300</v>
+      </c>
+      <c r="F213" t="s">
+        <v>301</v>
+      </c>
+      <c r="G213" t="s" s="2">
+        <v>982</v>
+      </c>
+      <c r="H213" t="s">
+        <v>983</v>
+      </c>
+      <c r="I213">
+        <v>635103990</v>
+      </c>
+      <c r="J213"/>
+      <c r="K213"/>
+      <c r="L213"/>
+      <c r="M213"/>
+      <c r="N213"/>
+      <c r="O213"/>
+      <c r="P213"/>
+      <c r="Q213"/>
+      <c r="R213"/>
+      <c r="S213" t="s">
+        <v>858</v>
+      </c>
+      <c r="T213"/>
+      <c r="U213"/>
+      <c r="V213"/>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>984</v>
+      </c>
+      <c r="B214"/>
+      <c r="C214" t="s">
+        <v>984</v>
+      </c>
+      <c r="D214" t="s">
+        <v>985</v>
+      </c>
+      <c r="E214">
+        <v>31460</v>
+      </c>
+      <c r="F214" t="s">
+        <v>986</v>
+      </c>
+      <c r="G214" t="s" s="2">
+        <v>987</v>
+      </c>
+      <c r="H214" t="s">
+        <v>988</v>
+      </c>
+      <c r="I214">
+        <v>659098586</v>
+      </c>
+      <c r="J214"/>
+      <c r="K214"/>
+      <c r="L214"/>
+      <c r="M214"/>
+      <c r="N214"/>
+      <c r="O214"/>
+      <c r="P214"/>
+      <c r="Q214"/>
+      <c r="R214"/>
+      <c r="S214" t="s">
+        <v>989</v>
+      </c>
+      <c r="T214"/>
+      <c r="U214"/>
+      <c r="V214"/>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>990</v>
+      </c>
+      <c r="B215"/>
+      <c r="C215" t="s">
+        <v>990</v>
+      </c>
+      <c r="D215" t="s">
+        <v>991</v>
+      </c>
+      <c r="E215">
+        <v>31470</v>
+      </c>
+      <c r="F215" t="s">
+        <v>902</v>
+      </c>
+      <c r="G215" t="s" s="2">
+        <v>992</v>
+      </c>
+      <c r="H215" t="s">
+        <v>993</v>
+      </c>
+      <c r="I215">
+        <v>630016311</v>
+      </c>
+      <c r="J215"/>
+      <c r="K215"/>
+      <c r="L215"/>
+      <c r="M215"/>
+      <c r="N215"/>
+      <c r="O215"/>
+      <c r="P215"/>
+      <c r="Q215"/>
+      <c r="R215"/>
+      <c r="S215" t="s">
+        <v>994</v>
+      </c>
+      <c r="T215"/>
+      <c r="U215"/>
+      <c r="V215"/>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>995</v>
+      </c>
+      <c r="B216"/>
+      <c r="C216" t="s">
+        <v>995</v>
+      </c>
+      <c r="D216" t="s">
+        <v>996</v>
+      </c>
+      <c r="E216">
+        <v>31290</v>
+      </c>
+      <c r="F216" t="s">
+        <v>997</v>
+      </c>
+      <c r="G216" t="s" s="2">
+        <v>998</v>
+      </c>
+      <c r="H216">
+        <v>948540373</v>
+      </c>
+      <c r="I216">
+        <v>687500991</v>
+      </c>
+      <c r="J216"/>
+      <c r="K216"/>
+      <c r="L216"/>
+      <c r="M216"/>
+      <c r="N216"/>
+      <c r="O216"/>
+      <c r="P216"/>
+      <c r="Q216"/>
+      <c r="R216"/>
+      <c r="S216" t="s">
+        <v>858</v>
+      </c>
+      <c r="T216"/>
+      <c r="U216"/>
+      <c r="V216"/>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>999</v>
+      </c>
+      <c r="B217"/>
+      <c r="C217" t="s">
+        <v>999</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E217">
+        <v>31292</v>
+      </c>
+      <c r="F217" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G217" t="s" s="2">
+        <v>1002</v>
+      </c>
+      <c r="H217">
+        <v>948541339</v>
+      </c>
+      <c r="I217">
+        <v>660479551</v>
+      </c>
+      <c r="J217"/>
+      <c r="K217"/>
+      <c r="L217"/>
+      <c r="M217"/>
+      <c r="N217"/>
+      <c r="O217"/>
+      <c r="P217"/>
+      <c r="Q217"/>
+      <c r="R217"/>
+      <c r="S217" t="s">
+        <v>1003</v>
+      </c>
+      <c r="T217"/>
+      <c r="U217"/>
+      <c r="V217"/>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B218"/>
+      <c r="C218" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E218">
+        <v>31866</v>
+      </c>
+      <c r="F218" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G218"/>
+      <c r="H218">
+        <v>948503101</v>
+      </c>
+      <c r="I218"/>
+      <c r="J218"/>
+      <c r="K218"/>
+      <c r="L218"/>
+      <c r="M218"/>
+      <c r="N218"/>
+      <c r="O218"/>
+      <c r="P218"/>
+      <c r="Q218"/>
+      <c r="R218"/>
+      <c r="S218" t="s">
+        <v>1007</v>
+      </c>
+      <c r="T218" t="s">
+        <v>81</v>
+      </c>
+      <c r="U218"/>
+      <c r="V218"/>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B219"/>
+      <c r="C219" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D219" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E219">
+        <v>31293</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G219" t="s" s="2">
+        <v>1011</v>
+      </c>
+      <c r="H219">
+        <v>948698291</v>
+      </c>
+      <c r="I219">
+        <v>609492523</v>
+      </c>
+      <c r="J219"/>
+      <c r="K219"/>
+      <c r="L219"/>
+      <c r="M219"/>
+      <c r="N219"/>
+      <c r="O219"/>
+      <c r="P219"/>
+      <c r="Q219"/>
+      <c r="R219"/>
+      <c r="S219" t="s">
+        <v>858</v>
+      </c>
+      <c r="T219"/>
+      <c r="U219"/>
+      <c r="V219"/>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B220"/>
+      <c r="C220" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E220">
+        <v>26003</v>
+      </c>
+      <c r="F220"/>
+      <c r="G220" t="s" s="2">
+        <v>1015</v>
+      </c>
+      <c r="H220">
+        <v>941271217</v>
+      </c>
+      <c r="I220"/>
+      <c r="J220"/>
+      <c r="K220"/>
+      <c r="L220"/>
+      <c r="M220"/>
+      <c r="N220"/>
+      <c r="O220"/>
+      <c r="P220"/>
+      <c r="Q220"/>
+      <c r="R220"/>
+      <c r="S220" t="s">
+        <v>1016</v>
+      </c>
+      <c r="T220"/>
+      <c r="U220"/>
+      <c r="V220"/>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B221"/>
+      <c r="C221" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E221">
+        <v>31481</v>
+      </c>
+      <c r="F221" t="s">
+        <v>277</v>
+      </c>
+      <c r="G221" t="s" s="2">
+        <v>1019</v>
+      </c>
+      <c r="H221">
+        <v>948334080</v>
+      </c>
+      <c r="I221">
+        <v>618447516</v>
+      </c>
+      <c r="J221"/>
+      <c r="K221"/>
+      <c r="L221"/>
+      <c r="M221"/>
+      <c r="N221"/>
+      <c r="O221"/>
+      <c r="P221"/>
+      <c r="Q221"/>
+      <c r="R221"/>
+      <c r="S221" t="s">
+        <v>1020</v>
+      </c>
+      <c r="T221"/>
+      <c r="U221"/>
+      <c r="V221"/>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B222"/>
+      <c r="C222" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E222">
+        <v>31392</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G222" t="s" s="2">
+        <v>1024</v>
+      </c>
+      <c r="H222" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I222">
+        <v>630984764</v>
+      </c>
+      <c r="J222"/>
+      <c r="K222"/>
+      <c r="L222"/>
+      <c r="M222"/>
+      <c r="N222"/>
+      <c r="O222"/>
+      <c r="P222"/>
+      <c r="Q222"/>
+      <c r="R222"/>
+      <c r="S222" t="s">
+        <v>1026</v>
+      </c>
+      <c r="T222"/>
+      <c r="U222"/>
+      <c r="V222"/>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B223"/>
+      <c r="C223" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E223">
+        <v>31110</v>
+      </c>
+      <c r="F223" t="s">
+        <v>85</v>
+      </c>
+      <c r="G223" t="s" s="2">
+        <v>1030</v>
+      </c>
+      <c r="H223">
+        <v>948311518</v>
+      </c>
+      <c r="I223">
+        <v>696894695</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1031</v>
+      </c>
+      <c r="K223"/>
+      <c r="L223"/>
+      <c r="M223"/>
+      <c r="N223"/>
+      <c r="O223"/>
+      <c r="P223"/>
+      <c r="Q223"/>
+      <c r="R223"/>
+      <c r="S223" t="inlineStr">
+        <is>
+          <t>Acelga, Alcachofa, Aloe vera, Barbecho, Berenjena, Berza, Borraja, Bróculi, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Coliflor, Consuelda, Frambuesa, Fresa, Frutos rojos, Grosella, Guindillas, Judía, Judía pocha, Judía verde, Lechuga, Melisa o toronjil, Mora, Patata, Pepino, Pimiento, Puerros, Remolacha, Tomate</t>
+        </is>
+      </c>
+      <c r="T223"/>
+      <c r="U223"/>
+      <c r="V223"/>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B224"/>
+      <c r="C224" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E224">
+        <v>31272</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G224" t="s" s="2">
+        <v>1036</v>
+      </c>
+      <c r="H224" t="s">
+        <v>1037</v>
+      </c>
+      <c r="I224">
+        <v>636100524</v>
+      </c>
+      <c r="J224"/>
+      <c r="K224"/>
+      <c r="L224"/>
+      <c r="M224"/>
+      <c r="N224"/>
+      <c r="O224"/>
+      <c r="P224"/>
+      <c r="Q224" t="s">
+        <v>1038</v>
+      </c>
+      <c r="R224"/>
+      <c r="S224" t="inlineStr">
+        <is>
+          <t>Aceitunas, Almendras, Barbecho, Cebada, Centeno, Espárrago, Forraje avena-veza, Frutal multicultivo, Lupulo, Manzanas, Pasto arbustivo, Pasto forestal, Pastos, Peras, Trufa, Uva blanca</t>
+        </is>
+      </c>
+      <c r="T224"/>
+      <c r="U224"/>
+      <c r="V224"/>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B225"/>
+      <c r="C225" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E225">
+        <v>31179</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G225" t="s" s="2">
+        <v>1042</v>
+      </c>
+      <c r="H225" t="s">
+        <v>1043</v>
+      </c>
+      <c r="I225">
+        <v>696892359</v>
+      </c>
+      <c r="J225"/>
+      <c r="K225"/>
+      <c r="L225"/>
+      <c r="M225"/>
+      <c r="N225"/>
+      <c r="O225"/>
+      <c r="P225"/>
+      <c r="Q225"/>
+      <c r="R225"/>
+      <c r="S225" t="s">
+        <v>1044</v>
+      </c>
+      <c r="T225"/>
+      <c r="U225"/>
+      <c r="V225"/>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B226"/>
+      <c r="C226" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E226">
+        <v>31002</v>
+      </c>
+      <c r="F226" t="s">
+        <v>130</v>
+      </c>
+      <c r="G226" t="s" s="2">
+        <v>992</v>
+      </c>
+      <c r="H226" t="s">
+        <v>1047</v>
+      </c>
+      <c r="I226">
+        <v>630016311</v>
+      </c>
+      <c r="J226"/>
+      <c r="K226"/>
+      <c r="L226"/>
+      <c r="M226"/>
+      <c r="N226"/>
+      <c r="O226"/>
+      <c r="P226"/>
+      <c r="Q226"/>
+      <c r="R226"/>
+      <c r="S226" t="s">
+        <v>1048</v>
+      </c>
+      <c r="T226"/>
+      <c r="U226"/>
+      <c r="V226"/>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B227"/>
+      <c r="C227" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E227">
+        <v>31243</v>
+      </c>
+      <c r="F227" t="s">
+        <v>769</v>
+      </c>
+      <c r="G227" t="s" s="2">
+        <v>1051</v>
+      </c>
+      <c r="H227">
+        <v>948537602</v>
+      </c>
+      <c r="I227">
+        <v>659977814</v>
+      </c>
+      <c r="J227"/>
+      <c r="K227"/>
+      <c r="L227"/>
+      <c r="M227"/>
+      <c r="N227"/>
+      <c r="O227"/>
+      <c r="P227"/>
+      <c r="Q227"/>
+      <c r="R227"/>
+      <c r="S227" t="s">
+        <v>209</v>
+      </c>
+      <c r="T227"/>
+      <c r="U227"/>
+      <c r="V227"/>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B228"/>
+      <c r="C228" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E228">
+        <v>31689</v>
+      </c>
+      <c r="F228" t="s">
+        <v>134</v>
+      </c>
+      <c r="G228" t="s" s="2">
+        <v>1054</v>
+      </c>
+      <c r="H228">
+        <v>626155885</v>
+      </c>
+      <c r="I228"/>
+      <c r="J228"/>
+      <c r="K228"/>
+      <c r="L228"/>
+      <c r="M228"/>
+      <c r="N228"/>
+      <c r="O228"/>
+      <c r="P228"/>
+      <c r="Q228"/>
+      <c r="R228"/>
+      <c r="S228" t="s">
+        <v>46</v>
+      </c>
+      <c r="T228" t="s">
+        <v>47</v>
+      </c>
+      <c r="U228"/>
+      <c r="V228"/>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B229"/>
+      <c r="C229" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E229">
+        <v>31867</v>
+      </c>
+      <c r="F229" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G229" t="s" s="2">
+        <v>1058</v>
+      </c>
+      <c r="H229">
+        <v>650147600</v>
+      </c>
+      <c r="I229"/>
+      <c r="J229"/>
+      <c r="K229"/>
+      <c r="L229"/>
+      <c r="M229"/>
+      <c r="N229"/>
+      <c r="O229"/>
+      <c r="P229"/>
+      <c r="Q229"/>
+      <c r="R229"/>
+      <c r="S229" t="s">
+        <v>46</v>
+      </c>
+      <c r="T229" t="s">
+        <v>47</v>
+      </c>
+      <c r="U229"/>
+      <c r="V229"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B230"/>
+      <c r="C230" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E230">
+        <v>31382</v>
+      </c>
+      <c r="F230" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G230" t="s" s="2">
+        <v>1062</v>
+      </c>
+      <c r="H230">
+        <v>686884176</v>
+      </c>
+      <c r="I230"/>
+      <c r="J230"/>
+      <c r="K230"/>
+      <c r="L230"/>
+      <c r="M230"/>
+      <c r="N230"/>
+      <c r="O230"/>
+      <c r="P230"/>
+      <c r="Q230"/>
+      <c r="R230"/>
+      <c r="S230" t="s">
+        <v>989</v>
+      </c>
+      <c r="T230"/>
+      <c r="U230"/>
+      <c r="V230"/>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B231"/>
+      <c r="C231" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E231">
+        <v>31229</v>
+      </c>
+      <c r="F231" t="s">
+        <v>962</v>
+      </c>
+      <c r="G231" t="s" s="2">
+        <v>1065</v>
+      </c>
+      <c r="H231">
+        <v>948648136</v>
+      </c>
+      <c r="I231">
+        <v>651707988</v>
+      </c>
+      <c r="J231"/>
+      <c r="K231"/>
+      <c r="L231"/>
+      <c r="M231"/>
+      <c r="N231"/>
+      <c r="O231"/>
+      <c r="P231"/>
+      <c r="Q231"/>
+      <c r="R231"/>
+      <c r="S231" t="s">
+        <v>1066</v>
+      </c>
+      <c r="T231"/>
+      <c r="U231"/>
+      <c r="V231"/>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B232"/>
+      <c r="C232" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E232">
+        <v>31264</v>
+      </c>
+      <c r="F232" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G232" t="s" s="2">
+        <v>1070</v>
+      </c>
+      <c r="H232">
+        <v>948551995</v>
+      </c>
+      <c r="I232">
+        <v>649193440</v>
+      </c>
+      <c r="J232"/>
+      <c r="K232"/>
+      <c r="L232"/>
+      <c r="M232"/>
+      <c r="N232"/>
+      <c r="O232"/>
+      <c r="P232"/>
+      <c r="Q232"/>
+      <c r="R232"/>
+      <c r="S232" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T232"/>
+      <c r="U232"/>
+      <c r="V232"/>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B233"/>
+      <c r="C233" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E233">
+        <v>31011</v>
+      </c>
+      <c r="F233" t="s">
+        <v>130</v>
+      </c>
+      <c r="G233" t="s" s="2">
+        <v>1074</v>
+      </c>
+      <c r="H233" t="s">
+        <v>1075</v>
+      </c>
+      <c r="I233">
+        <v>609901089</v>
+      </c>
+      <c r="J233"/>
+      <c r="K233"/>
+      <c r="L233"/>
+      <c r="M233"/>
+      <c r="N233"/>
+      <c r="O233"/>
+      <c r="P233"/>
+      <c r="Q233"/>
+      <c r="R233"/>
+      <c r="S233" t="s">
+        <v>1076</v>
+      </c>
+      <c r="T233"/>
+      <c r="U233"/>
+      <c r="V233"/>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B234"/>
+      <c r="C234" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E234">
+        <v>31370</v>
+      </c>
+      <c r="F234" t="s">
+        <v>840</v>
+      </c>
+      <c r="G234" t="s" s="2">
+        <v>1079</v>
+      </c>
+      <c r="H234">
+        <v>948734148</v>
+      </c>
+      <c r="I234">
+        <v>686589862</v>
+      </c>
+      <c r="J234" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K234"/>
+      <c r="L234"/>
+      <c r="M234"/>
+      <c r="N234"/>
+      <c r="O234"/>
+      <c r="P234"/>
+      <c r="Q234"/>
+      <c r="R234"/>
+      <c r="S234" t="s">
+        <v>1081</v>
+      </c>
+      <c r="T234"/>
+      <c r="U234"/>
+      <c r="V234"/>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B235"/>
+      <c r="C235" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E235" t="s" s="3">
+        <v>1084</v>
+      </c>
+      <c r="F235" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G235" t="s" s="2">
+        <v>1086</v>
+      </c>
+      <c r="H235" t="s">
+        <v>1087</v>
+      </c>
+      <c r="I235">
+        <v>616735133</v>
+      </c>
+      <c r="J235"/>
+      <c r="K235"/>
+      <c r="L235"/>
+      <c r="M235"/>
+      <c r="N235"/>
+      <c r="O235"/>
+      <c r="P235"/>
+      <c r="Q235"/>
+      <c r="R235"/>
+      <c r="S235" t="s">
+        <v>725</v>
+      </c>
+      <c r="T235"/>
+      <c r="U235"/>
+      <c r="V235"/>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B236"/>
+      <c r="C236" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E236">
+        <v>31292</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G236" t="s" s="2">
+        <v>1002</v>
+      </c>
+      <c r="H236">
+        <v>948541339</v>
+      </c>
+      <c r="I236">
+        <v>667611463</v>
+      </c>
+      <c r="J236" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K236"/>
+      <c r="L236"/>
+      <c r="M236"/>
+      <c r="N236"/>
+      <c r="O236"/>
+      <c r="P236"/>
+      <c r="Q236"/>
+      <c r="R236"/>
+      <c r="S236" t="s">
+        <v>1090</v>
+      </c>
+      <c r="T236"/>
+      <c r="U236"/>
+      <c r="V236"/>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B237"/>
+      <c r="C237" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D237" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E237">
+        <v>31523</v>
+      </c>
+      <c r="F237" t="s">
+        <v>402</v>
+      </c>
+      <c r="G237" t="s" s="2">
+        <v>1093</v>
+      </c>
+      <c r="H237" t="s">
+        <v>1094</v>
+      </c>
+      <c r="I237">
+        <v>678421303</v>
+      </c>
+      <c r="J237" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K237"/>
+      <c r="L237"/>
+      <c r="M237"/>
+      <c r="N237"/>
+      <c r="O237"/>
+      <c r="P237"/>
+      <c r="Q237"/>
+      <c r="R237" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S237" t="s">
+        <v>1097</v>
+      </c>
+      <c r="T237"/>
+      <c r="U237"/>
+      <c r="V237"/>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B238"/>
+      <c r="C238" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E238">
+        <v>31515</v>
+      </c>
+      <c r="F238" t="s">
+        <v>679</v>
+      </c>
+      <c r="G238" t="s" s="2">
+        <v>1100</v>
+      </c>
+      <c r="H238">
+        <v>948406800</v>
+      </c>
+      <c r="I238">
+        <v>616393199</v>
+      </c>
+      <c r="J238" t="s">
+        <v>1101</v>
+      </c>
+      <c r="K238"/>
+      <c r="L238"/>
+      <c r="M238"/>
+      <c r="N238"/>
+      <c r="O238"/>
+      <c r="P238"/>
+      <c r="Q238"/>
+      <c r="R238"/>
+      <c r="S238" t="s">
+        <v>1102</v>
+      </c>
+      <c r="T238"/>
+      <c r="U238"/>
+      <c r="V238"/>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B239"/>
+      <c r="C239" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E239">
+        <v>31513</v>
+      </c>
+      <c r="F239" t="s">
+        <v>396</v>
+      </c>
+      <c r="G239" t="s" s="2">
+        <v>1105</v>
+      </c>
+      <c r="H239">
+        <v>948830547</v>
+      </c>
+      <c r="I239">
+        <v>696173340</v>
+      </c>
+      <c r="J239"/>
+      <c r="K239"/>
+      <c r="L239"/>
+      <c r="M239"/>
+      <c r="N239"/>
+      <c r="O239"/>
+      <c r="P239"/>
+      <c r="Q239"/>
+      <c r="R239"/>
+      <c r="S239" t="s">
+        <v>1106</v>
+      </c>
+      <c r="T239"/>
+      <c r="U239"/>
+      <c r="V239"/>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B240"/>
+      <c r="C240" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E240">
+        <v>31448</v>
+      </c>
+      <c r="F240" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G240" t="s" s="2">
+        <v>1111</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I240">
+        <v>676713900</v>
+      </c>
+      <c r="J240"/>
+      <c r="K240"/>
+      <c r="L240"/>
+      <c r="M240"/>
+      <c r="N240"/>
+      <c r="O240"/>
+      <c r="P240"/>
+      <c r="Q240"/>
+      <c r="R240"/>
+      <c r="S240" t="s">
+        <v>1113</v>
+      </c>
+      <c r="T240"/>
+      <c r="U240"/>
+      <c r="V240"/>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B241"/>
+      <c r="C241" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D241" t="s">
+        <v>991</v>
+      </c>
+      <c r="E241">
+        <v>31470</v>
+      </c>
+      <c r="F241" t="s">
+        <v>902</v>
+      </c>
+      <c r="G241" t="s" s="2">
+        <v>992</v>
+      </c>
+      <c r="H241" t="s">
+        <v>1115</v>
+      </c>
+      <c r="I241">
+        <v>630016311</v>
+      </c>
+      <c r="J241"/>
+      <c r="K241"/>
+      <c r="L241"/>
+      <c r="M241"/>
+      <c r="N241"/>
+      <c r="O241"/>
+      <c r="P241"/>
+      <c r="Q241"/>
+      <c r="R241"/>
+      <c r="S241" t="s">
+        <v>1116</v>
+      </c>
+      <c r="T241"/>
+      <c r="U241"/>
+      <c r="V241"/>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B242"/>
+      <c r="C242" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E242">
+        <v>31250</v>
+      </c>
+      <c r="F242" t="s">
+        <v>856</v>
+      </c>
+      <c r="G242" t="s" s="2">
+        <v>1119</v>
+      </c>
+      <c r="H242" t="s">
+        <v>1120</v>
+      </c>
+      <c r="I242">
+        <v>617264069</v>
+      </c>
+      <c r="J242"/>
+      <c r="K242"/>
+      <c r="L242"/>
+      <c r="M242"/>
+      <c r="N242"/>
+      <c r="O242"/>
+      <c r="P242"/>
+      <c r="Q242" t="s">
+        <v>807</v>
+      </c>
+      <c r="R242"/>
+      <c r="S242" t="s">
+        <v>1121</v>
+      </c>
+      <c r="T242"/>
+      <c r="U242"/>
+      <c r="V242"/>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B243"/>
+      <c r="C243" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E243">
+        <v>31587</v>
+      </c>
+      <c r="F243" t="s">
+        <v>447</v>
+      </c>
+      <c r="G243" t="s" s="2">
+        <v>1124</v>
+      </c>
+      <c r="H243" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I243">
+        <v>626997523</v>
+      </c>
+      <c r="J243"/>
+      <c r="K243"/>
+      <c r="L243"/>
+      <c r="M243"/>
+      <c r="N243"/>
+      <c r="O243"/>
+      <c r="P243"/>
+      <c r="Q243"/>
+      <c r="R243"/>
+      <c r="S243" t="s">
+        <v>1126</v>
+      </c>
+      <c r="T243"/>
+      <c r="U243"/>
+      <c r="V243"/>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B244"/>
+      <c r="C244" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E244">
+        <v>31253</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G244"/>
+      <c r="H244">
+        <v>948737057</v>
+      </c>
+      <c r="I244">
+        <v>685689483</v>
+      </c>
+      <c r="J244"/>
+      <c r="K244"/>
+      <c r="L244"/>
+      <c r="M244"/>
+      <c r="N244"/>
+      <c r="O244"/>
+      <c r="P244"/>
+      <c r="Q244"/>
+      <c r="R244"/>
+      <c r="S244" t="s">
+        <v>825</v>
+      </c>
+      <c r="T244"/>
+      <c r="U244"/>
+      <c r="V244"/>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B245"/>
+      <c r="C245" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E245">
+        <v>31515</v>
+      </c>
+      <c r="F245" t="s">
+        <v>679</v>
+      </c>
+      <c r="G245" t="s" s="2">
+        <v>1133</v>
+      </c>
+      <c r="H245">
+        <v>678452081</v>
+      </c>
+      <c r="I245"/>
+      <c r="J245"/>
+      <c r="K245"/>
+      <c r="L245"/>
+      <c r="M245"/>
+      <c r="N245"/>
+      <c r="O245"/>
+      <c r="P245"/>
+      <c r="Q245"/>
+      <c r="R245"/>
+      <c r="S245" t="s">
+        <v>1134</v>
+      </c>
+      <c r="T245"/>
+      <c r="U245"/>
+      <c r="V245"/>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B246"/>
+      <c r="C246" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E246">
+        <v>31153</v>
+      </c>
+      <c r="F246" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G246" t="s" s="2">
+        <v>1138</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J246"/>
+      <c r="K246"/>
+      <c r="L246"/>
+      <c r="M246"/>
+      <c r="N246"/>
+      <c r="O246"/>
+      <c r="P246"/>
+      <c r="Q246"/>
+      <c r="R246"/>
+      <c r="S246" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T246"/>
+      <c r="U246"/>
+      <c r="V246"/>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B247"/>
+      <c r="C247" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E247">
+        <v>31713</v>
+      </c>
+      <c r="F247" t="s">
+        <v>357</v>
+      </c>
+      <c r="G247" t="s" s="2">
+        <v>1144</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J247"/>
+      <c r="K247"/>
+      <c r="L247"/>
+      <c r="M247"/>
+      <c r="N247"/>
+      <c r="O247"/>
+      <c r="P247"/>
+      <c r="Q247"/>
+      <c r="R247" t="s">
+        <v>1147</v>
+      </c>
+      <c r="S247" t="s">
+        <v>1148</v>
+      </c>
+      <c r="T247"/>
+      <c r="U247"/>
+      <c r="V247"/>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E248">
+        <v>31109</v>
+      </c>
+      <c r="F248" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G248" t="s" s="2">
+        <v>1154</v>
+      </c>
+      <c r="H248">
+        <v>945600119</v>
+      </c>
+      <c r="I248">
+        <v>677446366</v>
+      </c>
+      <c r="J248" t="s">
+        <v>1155</v>
+      </c>
+      <c r="K248"/>
+      <c r="L248"/>
+      <c r="M248"/>
+      <c r="N248"/>
+      <c r="O248"/>
+      <c r="P248"/>
+      <c r="Q248"/>
+      <c r="R248" t="s">
+        <v>1156</v>
+      </c>
+      <c r="S248" t="s">
+        <v>1157</v>
+      </c>
+      <c r="T248"/>
+      <c r="U248"/>
+      <c r="V248"/>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B249"/>
+      <c r="C249" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E249">
+        <v>31390</v>
+      </c>
+      <c r="F249" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G249" t="s" s="2">
+        <v>1161</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I249">
+        <v>686368406</v>
+      </c>
+      <c r="J249"/>
+      <c r="K249"/>
+      <c r="L249"/>
+      <c r="M249"/>
+      <c r="N249"/>
+      <c r="O249"/>
+      <c r="P249"/>
+      <c r="Q249"/>
+      <c r="R249"/>
+      <c r="S249" t="s">
+        <v>1163</v>
+      </c>
+      <c r="T249"/>
+      <c r="U249"/>
+      <c r="V249"/>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E250">
+        <v>31320</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G250" t="s" s="2">
+        <v>1169</v>
+      </c>
+      <c r="H250">
+        <v>948861219</v>
+      </c>
+      <c r="I250"/>
+      <c r="J250"/>
+      <c r="K250"/>
+      <c r="L250"/>
+      <c r="M250"/>
+      <c r="N250"/>
+      <c r="O250"/>
+      <c r="P250"/>
+      <c r="Q250"/>
+      <c r="R250" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S250" t="s">
+        <v>1170</v>
+      </c>
+      <c r="T250"/>
+      <c r="U250"/>
+      <c r="V250"/>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B251"/>
+      <c r="C251" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E251">
+        <v>31421</v>
+      </c>
+      <c r="F251" t="s">
+        <v>57</v>
+      </c>
+      <c r="G251" t="s" s="2">
+        <v>1173</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1174</v>
+      </c>
+      <c r="I251">
+        <v>649503685</v>
+      </c>
+      <c r="J251"/>
+      <c r="K251"/>
+      <c r="L251"/>
+      <c r="M251"/>
+      <c r="N251"/>
+      <c r="O251"/>
+      <c r="P251"/>
+      <c r="Q251"/>
+      <c r="R251"/>
+      <c r="S251" t="s">
+        <v>1175</v>
+      </c>
+      <c r="T251"/>
+      <c r="U251"/>
+      <c r="V251"/>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B252"/>
+      <c r="C252" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E252">
+        <v>31591</v>
+      </c>
+      <c r="F252" t="s">
+        <v>442</v>
+      </c>
+      <c r="G252" t="s" s="2">
+        <v>1178</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I252">
+        <v>679827069</v>
+      </c>
+      <c r="J252"/>
+      <c r="K252"/>
+      <c r="L252"/>
+      <c r="M252"/>
+      <c r="N252"/>
+      <c r="O252"/>
+      <c r="P252"/>
+      <c r="Q252"/>
+      <c r="R252"/>
+      <c r="S252" t="s">
+        <v>1180</v>
+      </c>
+      <c r="T252"/>
+      <c r="U252"/>
+      <c r="V252"/>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B253"/>
+      <c r="C253" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E253">
+        <v>31100</v>
+      </c>
+      <c r="F253" t="s">
+        <v>310</v>
+      </c>
+      <c r="G253" t="s" s="2">
+        <v>1184</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J253"/>
+      <c r="K253"/>
+      <c r="L253"/>
+      <c r="M253"/>
+      <c r="N253"/>
+      <c r="O253"/>
+      <c r="P253"/>
+      <c r="Q253"/>
+      <c r="R253"/>
+      <c r="S253" t="inlineStr">
+        <is>
+          <t>Aceitunas, Ajedrea, Ajenjo, Alfalfa, Almendras, Aloe vera, Aromáticas condimentarias y medicinales, Artemisa, Barbecho, Calendula, Cipres, Ciruelas, Coirrama, Enebro, Equinacea, Escabiosa, Espino, Espliego, Eucalipto, Ginko biloba, Gordolobo, Grosella, Helicriso, Hierba luisa, Lavanda, Lilos, Malva, Manzanilla, Marrubio, Mejorana, Melisa o toronjil, Menta piperita, Milenrama, Nueces, Orégano, Pasto arbustivo, Perejil, Romero, Rosa canina, Salvia, Santolina, Serpol, Tilo, Tomillo, Verbena, Vid americana</t>
+        </is>
+      </c>
+      <c r="T253"/>
+      <c r="U253"/>
+      <c r="V253"/>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B254"/>
+      <c r="C254" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E254">
+        <v>31500</v>
+      </c>
+      <c r="F254" t="s">
+        <v>123</v>
+      </c>
+      <c r="G254" t="s" s="2">
+        <v>1189</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I254">
+        <v>677408605</v>
+      </c>
+      <c r="J254"/>
+      <c r="K254"/>
+      <c r="L254"/>
+      <c r="M254"/>
+      <c r="N254"/>
+      <c r="O254"/>
+      <c r="P254"/>
+      <c r="Q254"/>
+      <c r="R254"/>
+      <c r="S254" t="s">
+        <v>1191</v>
+      </c>
+      <c r="T254"/>
+      <c r="U254"/>
+      <c r="V254"/>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B255"/>
+      <c r="C255" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E255">
+        <v>31591</v>
+      </c>
+      <c r="F255" t="s">
+        <v>442</v>
+      </c>
+      <c r="G255" t="s" s="2">
+        <v>1194</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1195</v>
+      </c>
+      <c r="I255">
+        <v>619909807</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1196</v>
+      </c>
+      <c r="K255"/>
+      <c r="L255"/>
+      <c r="M255"/>
+      <c r="N255"/>
+      <c r="O255"/>
+      <c r="P255"/>
+      <c r="Q255" t="s">
+        <v>1197</v>
+      </c>
+      <c r="R255"/>
+      <c r="S255" t="s">
+        <v>1198</v>
+      </c>
+      <c r="T255"/>
+      <c r="U255"/>
+      <c r="V255"/>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B256"/>
+      <c r="C256" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E256">
+        <v>26587</v>
+      </c>
+      <c r="F256"/>
+      <c r="G256" t="s" s="2">
+        <v>1202</v>
+      </c>
+      <c r="H256">
+        <v>941398008</v>
+      </c>
+      <c r="I256">
+        <v>608745429</v>
+      </c>
+      <c r="J256" t="s">
+        <v>1203</v>
+      </c>
+      <c r="K256"/>
+      <c r="L256"/>
+      <c r="M256"/>
+      <c r="N256"/>
+      <c r="O256"/>
+      <c r="P256"/>
+      <c r="Q256" t="s">
+        <v>1204</v>
+      </c>
+      <c r="R256" t="s">
+        <v>1205</v>
+      </c>
+      <c r="S256" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T256"/>
+      <c r="U256"/>
+      <c r="V256"/>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B257"/>
+      <c r="C257" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E257">
+        <v>31500</v>
+      </c>
+      <c r="F257" t="s">
+        <v>123</v>
+      </c>
+      <c r="G257" t="s" s="2">
+        <v>1209</v>
+      </c>
+      <c r="H257">
+        <v>948826269</v>
+      </c>
+      <c r="I257"/>
+      <c r="J257"/>
+      <c r="K257"/>
+      <c r="L257"/>
+      <c r="M257"/>
+      <c r="N257"/>
+      <c r="O257"/>
+      <c r="P257"/>
+      <c r="Q257"/>
+      <c r="R257"/>
+      <c r="S257" t="s">
+        <v>1210</v>
+      </c>
+      <c r="T257"/>
+      <c r="U257"/>
+      <c r="V257"/>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B258"/>
+      <c r="C258" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E258">
+        <v>31380</v>
+      </c>
+      <c r="F258" t="s">
+        <v>876</v>
+      </c>
+      <c r="G258" t="s" s="2">
+        <v>1214</v>
+      </c>
+      <c r="H258">
+        <v>615549149</v>
+      </c>
+      <c r="I258"/>
+      <c r="J258"/>
+      <c r="K258"/>
+      <c r="L258"/>
+      <c r="M258"/>
+      <c r="N258"/>
+      <c r="O258"/>
+      <c r="P258"/>
+      <c r="Q258"/>
+      <c r="R258"/>
+      <c r="S258" t="s">
+        <v>1215</v>
+      </c>
+      <c r="T258"/>
+      <c r="U258"/>
+      <c r="V258"/>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B259"/>
+      <c r="C259" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E259">
+        <v>31200</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G259" t="s" s="2">
+        <v>1220</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1221</v>
+      </c>
+      <c r="I259">
+        <v>608723842</v>
+      </c>
+      <c r="J259"/>
+      <c r="K259"/>
+      <c r="L259"/>
+      <c r="M259"/>
+      <c r="N259"/>
+      <c r="O259"/>
+      <c r="P259"/>
+      <c r="Q259"/>
+      <c r="R259"/>
+      <c r="S259" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Almendras, Apio, Barbecho, Berza, Borraja, Calabacín, Calabaza, Cebolla, Col Lombarda, Espárrago, Espinaca, Judía verde, Lechuga, Pasto arbustivo, Pepino, Tomate</t>
+        </is>
+      </c>
+      <c r="T259"/>
+      <c r="U259"/>
+      <c r="V259"/>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E260">
+        <v>31390</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G260"/>
+      <c r="H260">
+        <v>948740006</v>
+      </c>
+      <c r="I260"/>
+      <c r="J260" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K260"/>
+      <c r="L260"/>
+      <c r="M260"/>
+      <c r="N260"/>
+      <c r="O260"/>
+      <c r="P260"/>
+      <c r="Q260"/>
+      <c r="R260"/>
+      <c r="S260" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T260"/>
+      <c r="U260"/>
+      <c r="V260"/>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B261"/>
+      <c r="C261" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E261">
+        <v>31521</v>
+      </c>
+      <c r="F261" t="s">
+        <v>306</v>
+      </c>
+      <c r="G261" t="s" s="2">
+        <v>1228</v>
+      </c>
+      <c r="H261">
+        <v>660858096</v>
+      </c>
+      <c r="I261"/>
+      <c r="J261"/>
+      <c r="K261"/>
+      <c r="L261"/>
+      <c r="M261"/>
+      <c r="N261"/>
+      <c r="O261"/>
+      <c r="P261"/>
+      <c r="Q261"/>
+      <c r="R261"/>
+      <c r="S261" t="s">
+        <v>1229</v>
+      </c>
+      <c r="T261"/>
+      <c r="U261"/>
+      <c r="V261"/>
+    </row>
+    <row r="262">
+      <c r="A262" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B262"/>
+      <c r="C262" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E262">
+        <v>31515</v>
+      </c>
+      <c r="F262" t="s">
+        <v>679</v>
+      </c>
+      <c r="G262" t="s" s="2">
+        <v>1232</v>
+      </c>
+      <c r="H262">
+        <v>948830271</v>
+      </c>
+      <c r="I262"/>
+      <c r="J262"/>
+      <c r="K262"/>
+      <c r="L262"/>
+      <c r="M262"/>
+      <c r="N262"/>
+      <c r="O262"/>
+      <c r="P262"/>
+      <c r="Q262"/>
+      <c r="R262"/>
+      <c r="S262" t="s">
+        <v>1233</v>
+      </c>
+      <c r="T262"/>
+      <c r="U262"/>
+      <c r="V262"/>
+    </row>
+    <row r="263">
+      <c r="A263" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B263"/>
+      <c r="C263" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E263">
+        <v>31380</v>
+      </c>
+      <c r="F263" t="s">
+        <v>876</v>
+      </c>
+      <c r="G263" t="s" s="2">
+        <v>1236</v>
+      </c>
+      <c r="H263">
+        <v>695582149</v>
+      </c>
+      <c r="I263"/>
+      <c r="J263"/>
+      <c r="K263"/>
+      <c r="L263"/>
+      <c r="M263"/>
+      <c r="N263"/>
+      <c r="O263"/>
+      <c r="P263"/>
+      <c r="Q263"/>
+      <c r="R263"/>
+      <c r="S263" t="s">
+        <v>1237</v>
+      </c>
+      <c r="T263"/>
+      <c r="U263"/>
+      <c r="V263"/>
+    </row>
+    <row r="264">
+      <c r="A264" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B264"/>
+      <c r="C264" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E264">
+        <v>31390</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G264" t="s" s="2">
+        <v>1241</v>
+      </c>
+      <c r="H264">
+        <v>948740006</v>
+      </c>
+      <c r="I264"/>
+      <c r="J264" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K264"/>
+      <c r="L264"/>
+      <c r="M264"/>
+      <c r="N264"/>
+      <c r="O264"/>
+      <c r="P264"/>
+      <c r="Q264"/>
+      <c r="R264" t="s">
+        <v>1242</v>
+      </c>
+      <c r="S264" t="s">
+        <v>1243</v>
+      </c>
+      <c r="T264"/>
+      <c r="U264"/>
+      <c r="V264"/>
+    </row>
+    <row r="265">
+      <c r="A265" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B265"/>
+      <c r="C265" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E265">
+        <v>31579</v>
+      </c>
+      <c r="F265" t="s">
+        <v>332</v>
+      </c>
+      <c r="G265" t="s" s="2">
+        <v>1247</v>
+      </c>
+      <c r="H265">
+        <v>948690404</v>
+      </c>
+      <c r="I265">
+        <v>649403571</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1248</v>
+      </c>
+      <c r="K265"/>
+      <c r="L265"/>
+      <c r="M265"/>
+      <c r="N265"/>
+      <c r="O265"/>
+      <c r="P265"/>
+      <c r="Q265" t="s">
+        <v>1249</v>
+      </c>
+      <c r="R265"/>
+      <c r="S265" t="s">
+        <v>1250</v>
+      </c>
+      <c r="T265"/>
+      <c r="U265"/>
+      <c r="V265"/>
+    </row>
+    <row r="266">
+      <c r="A266" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B266"/>
+      <c r="C266" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E266">
+        <v>31241</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G266" t="s" s="2">
+        <v>1254</v>
+      </c>
+      <c r="H266">
+        <v>948554083</v>
+      </c>
+      <c r="I266">
+        <v>676187505</v>
+      </c>
+      <c r="J266"/>
+      <c r="K266"/>
+      <c r="L266"/>
+      <c r="M266"/>
+      <c r="N266"/>
+      <c r="O266"/>
+      <c r="P266"/>
+      <c r="Q266"/>
+      <c r="R266"/>
+      <c r="S266" t="s">
+        <v>1255</v>
+      </c>
+      <c r="T266"/>
+      <c r="U266"/>
+      <c r="V266"/>
+    </row>
+    <row r="267">
+      <c r="A267" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B267"/>
+      <c r="C267" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E267">
+        <v>31241</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G267" t="s" s="2">
+        <v>1258</v>
+      </c>
+      <c r="H267">
+        <v>948554040</v>
+      </c>
+      <c r="I267">
+        <v>626806589</v>
+      </c>
+      <c r="J267"/>
+      <c r="K267"/>
+      <c r="L267"/>
+      <c r="M267"/>
+      <c r="N267"/>
+      <c r="O267"/>
+      <c r="P267"/>
+      <c r="Q267"/>
+      <c r="R267"/>
+      <c r="S267" t="s">
+        <v>1259</v>
+      </c>
+      <c r="T267"/>
+      <c r="U267"/>
+      <c r="V267"/>
+    </row>
+    <row r="268">
+      <c r="A268" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B268"/>
+      <c r="C268" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E268">
+        <v>31313</v>
+      </c>
+      <c r="F268" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G268" t="s" s="2">
+        <v>1264</v>
+      </c>
+      <c r="H268">
+        <v>948715896</v>
+      </c>
+      <c r="I268">
+        <v>649107354</v>
+      </c>
+      <c r="J268"/>
+      <c r="K268"/>
+      <c r="L268"/>
+      <c r="M268"/>
+      <c r="N268"/>
+      <c r="O268"/>
+      <c r="P268"/>
+      <c r="Q268"/>
+      <c r="R268"/>
+      <c r="S268" t="s">
+        <v>1259</v>
+      </c>
+      <c r="T268"/>
+      <c r="U268"/>
+      <c r="V268"/>
+    </row>
+    <row r="269">
+      <c r="A269" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E269">
+        <v>31514</v>
+      </c>
+      <c r="F269" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G269" t="s" s="2">
+        <v>1269</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1270</v>
+      </c>
+      <c r="I269">
+        <v>636398273</v>
+      </c>
+      <c r="J269"/>
+      <c r="K269"/>
+      <c r="L269"/>
+      <c r="M269"/>
+      <c r="N269"/>
+      <c r="O269"/>
+      <c r="P269"/>
+      <c r="Q269"/>
+      <c r="R269"/>
+      <c r="S269" t="s">
+        <v>1271</v>
+      </c>
+      <c r="T269"/>
+      <c r="U269"/>
+      <c r="V269"/>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B270"/>
+      <c r="C270" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E270">
+        <v>31400</v>
+      </c>
+      <c r="F270" t="s">
+        <v>241</v>
+      </c>
+      <c r="G270" t="s" s="2">
+        <v>1274</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1275</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J270"/>
+      <c r="K270"/>
+      <c r="L270"/>
+      <c r="M270"/>
+      <c r="N270"/>
+      <c r="O270"/>
+      <c r="P270"/>
+      <c r="Q270"/>
+      <c r="R270"/>
+      <c r="S270" t="s">
+        <v>1277</v>
+      </c>
+      <c r="T270"/>
+      <c r="U270"/>
+      <c r="V270"/>
+    </row>
+    <row r="271">
+      <c r="A271" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B271"/>
+      <c r="C271" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E271">
+        <v>31382</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G271" t="s" s="2">
+        <v>1280</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I271">
+        <v>669280161</v>
+      </c>
+      <c r="J271"/>
+      <c r="K271"/>
+      <c r="L271"/>
+      <c r="M271"/>
+      <c r="N271"/>
+      <c r="O271"/>
+      <c r="P271"/>
+      <c r="Q271"/>
+      <c r="R271"/>
+      <c r="S271" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T271"/>
+      <c r="U271"/>
+      <c r="V271"/>
+    </row>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B272"/>
+      <c r="C272" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E272">
+        <v>31550</v>
+      </c>
+      <c r="F272" t="s">
+        <v>761</v>
+      </c>
+      <c r="G272" t="s" s="2">
+        <v>1284</v>
+      </c>
+      <c r="H272">
+        <v>948410541</v>
+      </c>
+      <c r="I272">
+        <v>685626356</v>
+      </c>
+      <c r="J272"/>
+      <c r="K272"/>
+      <c r="L272"/>
+      <c r="M272"/>
+      <c r="N272"/>
+      <c r="O272"/>
+      <c r="P272"/>
+      <c r="Q272"/>
+      <c r="R272"/>
+      <c r="S272" t="s">
+        <v>658</v>
+      </c>
+      <c r="T272"/>
+      <c r="U272"/>
+      <c r="V272"/>
+    </row>
+    <row r="273">
+      <c r="A273" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B273"/>
+      <c r="C273" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E273">
+        <v>31200</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G273" t="s" s="2">
+        <v>1287</v>
+      </c>
+      <c r="H273">
+        <v>948545017</v>
+      </c>
+      <c r="I273">
+        <v>669936025</v>
+      </c>
+      <c r="J273"/>
+      <c r="K273"/>
+      <c r="L273"/>
+      <c r="M273"/>
+      <c r="N273"/>
+      <c r="O273"/>
+      <c r="P273"/>
+      <c r="Q273"/>
+      <c r="R273"/>
+      <c r="S273" t="s">
+        <v>1288</v>
+      </c>
+      <c r="T273"/>
+      <c r="U273"/>
+      <c r="V273"/>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B274"/>
+      <c r="C274" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E274">
+        <v>31382</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G274" t="s" s="2">
+        <v>1291</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1292</v>
+      </c>
+      <c r="I274">
+        <v>676927844</v>
+      </c>
+      <c r="J274" t="s">
+        <v>1293</v>
+      </c>
+      <c r="K274"/>
+      <c r="L274"/>
+      <c r="M274"/>
+      <c r="N274"/>
+      <c r="O274"/>
+      <c r="P274"/>
+      <c r="Q274"/>
+      <c r="R274"/>
+      <c r="S274" t="s">
+        <v>1294</v>
+      </c>
+      <c r="T274"/>
+      <c r="U274"/>
+      <c r="V274"/>
+    </row>
+    <row r="275">
+      <c r="A275" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B275"/>
+      <c r="C275" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E275">
+        <v>31495</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G275" t="s" s="2">
+        <v>1298</v>
+      </c>
+      <c r="H275">
+        <v>948738120</v>
+      </c>
+      <c r="I275">
+        <v>637151118</v>
+      </c>
+      <c r="J275"/>
+      <c r="K275"/>
+      <c r="L275"/>
+      <c r="M275"/>
+      <c r="N275"/>
+      <c r="O275"/>
+      <c r="P275"/>
+      <c r="Q275"/>
+      <c r="R275"/>
+      <c r="S275" t="s">
+        <v>1299</v>
+      </c>
+      <c r="T275"/>
+      <c r="U275"/>
+      <c r="V275"/>
+    </row>
+    <row r="276">
+      <c r="A276" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B276"/>
+      <c r="C276" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E276">
+        <v>31241</v>
+      </c>
+      <c r="F276" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G276" t="s" s="2">
+        <v>1258</v>
+      </c>
+      <c r="H276">
+        <v>948554083</v>
+      </c>
+      <c r="I276">
+        <v>626806589</v>
+      </c>
+      <c r="J276"/>
+      <c r="K276"/>
+      <c r="L276"/>
+      <c r="M276"/>
+      <c r="N276"/>
+      <c r="O276"/>
+      <c r="P276"/>
+      <c r="Q276"/>
+      <c r="R276"/>
+      <c r="S276" t="s">
+        <v>1302</v>
+      </c>
+      <c r="T276"/>
+      <c r="U276"/>
+      <c r="V276"/>
+    </row>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B277"/>
+      <c r="C277" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E277">
+        <v>31589</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G277" t="s" s="2">
+        <v>1307</v>
+      </c>
+      <c r="H277">
+        <v>948667048</v>
+      </c>
+      <c r="I277">
+        <v>669376857</v>
+      </c>
+      <c r="J277" t="s">
+        <v>1308</v>
+      </c>
+      <c r="K277"/>
+      <c r="L277"/>
+      <c r="M277"/>
+      <c r="N277"/>
+      <c r="O277"/>
+      <c r="P277"/>
+      <c r="Q277"/>
+      <c r="R277"/>
+      <c r="S277" t="s">
+        <v>1309</v>
+      </c>
+      <c r="T277"/>
+      <c r="U277"/>
+      <c r="V277"/>
+    </row>
+    <row r="278">
+      <c r="A278" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B278"/>
+      <c r="C278" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E278">
+        <v>31292</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G278" t="s" s="2">
+        <v>1002</v>
+      </c>
+      <c r="H278">
+        <v>948541339</v>
+      </c>
+      <c r="I278">
+        <v>667611463</v>
+      </c>
+      <c r="J278" t="s">
+        <v>1089</v>
+      </c>
+      <c r="K278"/>
+      <c r="L278"/>
+      <c r="M278"/>
+      <c r="N278"/>
+      <c r="O278"/>
+      <c r="P278"/>
+      <c r="Q278" t="s">
+        <v>1311</v>
+      </c>
+      <c r="R278" t="s">
+        <v>1312</v>
+      </c>
+      <c r="S278" t="s">
+        <v>1259</v>
+      </c>
+      <c r="T278"/>
+      <c r="U278"/>
+      <c r="V278"/>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B279"/>
+      <c r="C279" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E279">
+        <v>31418</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1316</v>
+      </c>
+      <c r="G279" t="s" s="2">
+        <v>1317</v>
+      </c>
+      <c r="H279">
+        <v>948893112</v>
+      </c>
+      <c r="I279">
+        <v>676505032</v>
+      </c>
+      <c r="J279"/>
+      <c r="K279"/>
+      <c r="L279"/>
+      <c r="M279"/>
+      <c r="N279"/>
+      <c r="O279"/>
+      <c r="P279"/>
+      <c r="Q279"/>
+      <c r="R279"/>
+      <c r="S279" t="s">
+        <v>46</v>
+      </c>
+      <c r="T279" t="s">
+        <v>47</v>
+      </c>
+      <c r="U279"/>
+      <c r="V279"/>
+    </row>
+    <row r="280">
+      <c r="A280" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B280"/>
+      <c r="C280" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E280">
+        <v>22400</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G280" t="s" s="2">
+        <v>1322</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1323</v>
+      </c>
+      <c r="I280">
+        <v>629924094</v>
+      </c>
+      <c r="J280"/>
+      <c r="K280"/>
+      <c r="L280"/>
+      <c r="M280"/>
+      <c r="N280"/>
+      <c r="O280"/>
+      <c r="P280"/>
+      <c r="Q280" t="inlineStr">
+        <is>
+          <t>Avena descascarillada, Avena grano, Avenilla, Cascarilla de avena, Cascarilla de avena granulada, Copos de avena, Copos de cebada, Copos de centeno, Copos de trigo, Copos de trigo espelta, Harina de avena, Perlas de avena, Salvado de avena</t>
+        </is>
+      </c>
+      <c r="R280"/>
+      <c r="S280" t="s">
+        <v>1324</v>
+      </c>
+      <c r="T280"/>
+      <c r="U280" t="s">
+        <v>1325</v>
+      </c>
+      <c r="V280"/>
+    </row>
+    <row r="281">
+      <c r="A281" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B281"/>
+      <c r="C281" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E281">
+        <v>31300</v>
+      </c>
+      <c r="F281" t="s">
+        <v>301</v>
+      </c>
+      <c r="G281" t="s" s="2">
+        <v>1329</v>
+      </c>
+      <c r="H281">
+        <v>691752313</v>
+      </c>
+      <c r="I281">
+        <v>688848696</v>
+      </c>
+      <c r="J281" t="s">
+        <v>1330</v>
+      </c>
+      <c r="K281"/>
+      <c r="L281"/>
+      <c r="M281"/>
+      <c r="N281"/>
+      <c r="O281"/>
+      <c r="P281"/>
+      <c r="Q281" t="s">
+        <v>1331</v>
+      </c>
+      <c r="R281"/>
+      <c r="S281" t="s">
+        <v>1332</v>
+      </c>
+      <c r="T281" t="s">
+        <v>61</v>
+      </c>
+      <c r="U281"/>
+      <c r="V281"/>
+    </row>
+    <row r="282">
+      <c r="A282" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B282"/>
+      <c r="C282" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E282">
+        <v>31869</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G282" t="s" s="2">
+        <v>1337</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1338</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J282"/>
+      <c r="K282"/>
+      <c r="L282"/>
+      <c r="M282"/>
+      <c r="N282"/>
+      <c r="O282"/>
+      <c r="P282"/>
+      <c r="Q282"/>
+      <c r="R282"/>
+      <c r="S282" t="s">
+        <v>1340</v>
+      </c>
+      <c r="T282" t="s">
+        <v>191</v>
+      </c>
+      <c r="U282"/>
+      <c r="V282"/>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B283"/>
+      <c r="C283" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E283">
+        <v>31869</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G283" t="s" s="2">
+        <v>1343</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1344</v>
+      </c>
+      <c r="I283">
+        <v>638901257</v>
+      </c>
+      <c r="J283"/>
+      <c r="K283"/>
+      <c r="L283"/>
+      <c r="M283"/>
+      <c r="N283"/>
+      <c r="O283"/>
+      <c r="P283"/>
+      <c r="Q283"/>
+      <c r="R283"/>
+      <c r="S283" t="s">
+        <v>1345</v>
+      </c>
+      <c r="T283" t="s">
+        <v>61</v>
+      </c>
+      <c r="U283"/>
+      <c r="V283"/>
+    </row>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B284"/>
+      <c r="C284" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E284">
+        <v>31194</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1348</v>
+      </c>
+      <c r="G284" t="s" s="2">
+        <v>1349</v>
+      </c>
+      <c r="H284">
+        <v>948301088</v>
+      </c>
+      <c r="I284">
+        <v>676823091</v>
+      </c>
+      <c r="J284"/>
+      <c r="K284"/>
+      <c r="L284"/>
+      <c r="M284"/>
+      <c r="N284"/>
+      <c r="O284"/>
+      <c r="P284"/>
+      <c r="Q284"/>
+      <c r="R284"/>
+      <c r="S284" t="s">
+        <v>1175</v>
+      </c>
+      <c r="T284"/>
+      <c r="U284"/>
+      <c r="V284"/>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B285"/>
+      <c r="C285" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E285">
+        <v>31440</v>
+      </c>
+      <c r="F285" t="s">
+        <v>286</v>
+      </c>
+      <c r="G285" t="s" s="2">
+        <v>1352</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1353</v>
+      </c>
+      <c r="I285">
+        <v>683356833</v>
+      </c>
+      <c r="J285"/>
+      <c r="K285"/>
+      <c r="L285"/>
+      <c r="M285"/>
+      <c r="N285"/>
+      <c r="O285"/>
+      <c r="P285"/>
+      <c r="Q285"/>
+      <c r="R285"/>
+      <c r="S285" t="s">
+        <v>1354</v>
+      </c>
+      <c r="T285"/>
+      <c r="U285"/>
+      <c r="V285"/>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B286"/>
+      <c r="C286" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E286">
+        <v>31460</v>
+      </c>
+      <c r="F286" t="s">
+        <v>986</v>
+      </c>
+      <c r="G286" t="s" s="2">
+        <v>1357</v>
+      </c>
+      <c r="H286">
+        <v>948877347</v>
+      </c>
+      <c r="I286"/>
+      <c r="J286"/>
+      <c r="K286"/>
+      <c r="L286"/>
+      <c r="M286"/>
+      <c r="N286"/>
+      <c r="O286"/>
+      <c r="P286"/>
+      <c r="Q286"/>
+      <c r="R286"/>
+      <c r="S286" t="s">
+        <v>1358</v>
+      </c>
+      <c r="T286"/>
+      <c r="U286"/>
+      <c r="V286"/>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B287"/>
+      <c r="C287" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E287">
+        <v>31292</v>
+      </c>
+      <c r="F287" t="s">
+        <v>206</v>
+      </c>
+      <c r="G287" t="s" s="2">
+        <v>1362</v>
+      </c>
+      <c r="H287">
+        <v>948921867</v>
+      </c>
+      <c r="I287">
+        <v>673061673</v>
+      </c>
+      <c r="J287" t="s">
+        <v>1363</v>
+      </c>
+      <c r="K287"/>
+      <c r="L287"/>
+      <c r="M287"/>
+      <c r="N287"/>
+      <c r="O287"/>
+      <c r="P287"/>
+      <c r="Q287"/>
+      <c r="R287" t="s">
+        <v>1364</v>
+      </c>
+      <c r="S287" t="s">
+        <v>1365</v>
+      </c>
+      <c r="T287"/>
+      <c r="U287"/>
+      <c r="V287"/>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B288"/>
+      <c r="C288" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E288">
+        <v>31750</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G288" t="s" s="2">
+        <v>1370</v>
+      </c>
+      <c r="H288">
+        <v>948451764</v>
+      </c>
+      <c r="I288">
+        <v>699212226</v>
+      </c>
+      <c r="J288"/>
+      <c r="K288"/>
+      <c r="L288"/>
+      <c r="M288"/>
+      <c r="N288"/>
+      <c r="O288"/>
+      <c r="P288"/>
+      <c r="Q288" t="s">
+        <v>1371</v>
+      </c>
+      <c r="R288"/>
+      <c r="S288" t="s">
+        <v>1372</v>
+      </c>
+      <c r="T288"/>
+      <c r="U288"/>
+      <c r="V288"/>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B289"/>
+      <c r="C289" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E289">
+        <v>31440</v>
+      </c>
+      <c r="F289" t="s">
+        <v>286</v>
+      </c>
+      <c r="G289" t="s" s="2">
+        <v>1375</v>
+      </c>
+      <c r="H289">
+        <v>948880433</v>
+      </c>
+      <c r="I289">
+        <v>661090911</v>
+      </c>
+      <c r="J289"/>
+      <c r="K289"/>
+      <c r="L289"/>
+      <c r="M289"/>
+      <c r="N289"/>
+      <c r="O289"/>
+      <c r="P289"/>
+      <c r="Q289"/>
+      <c r="R289"/>
+      <c r="S289" t="s">
+        <v>1376</v>
+      </c>
+      <c r="T289"/>
+      <c r="U289"/>
+      <c r="V289"/>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B290"/>
+      <c r="C290" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E290">
+        <v>26540</v>
+      </c>
+      <c r="F290"/>
+      <c r="G290" t="s" s="2">
+        <v>1379</v>
+      </c>
+      <c r="H290">
+        <v>607180494</v>
+      </c>
+      <c r="I290"/>
+      <c r="J290"/>
+      <c r="K290"/>
+      <c r="L290"/>
+      <c r="M290"/>
+      <c r="N290"/>
+      <c r="O290"/>
+      <c r="P290"/>
+      <c r="Q290"/>
+      <c r="R290"/>
+      <c r="S290" t="s">
+        <v>1380</v>
+      </c>
+      <c r="T290"/>
+      <c r="U290"/>
+      <c r="V290"/>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B291"/>
+      <c r="C291" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E291">
+        <v>31241</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G291" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H291">
+        <v>948395011</v>
+      </c>
+      <c r="I291">
+        <v>637273753</v>
+      </c>
+      <c r="J291"/>
+      <c r="K291"/>
+      <c r="L291"/>
+      <c r="M291"/>
+      <c r="N291"/>
+      <c r="O291"/>
+      <c r="P291"/>
+      <c r="Q291" t="inlineStr">
+        <is>
+          <t>Gorrikis, Gosakis, Grano de trigo sarraceno, Hamburguesa vegetal, Harina de arroz integral, Harina de garbanzo, Harina de quinoa, Harina de trigo sarraceno, Kilikis, Mix de harina, Saltxistorra, Txitxiriburguer</t>
+        </is>
+      </c>
+      <c r="R291"/>
+      <c r="S291" t="s">
+        <v>1384</v>
+      </c>
+      <c r="T291"/>
+      <c r="U291"/>
+      <c r="V291"/>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B292"/>
+      <c r="C292" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E292">
+        <v>31740</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1388</v>
+      </c>
+      <c r="G292" t="s" s="2">
+        <v>1389</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1390</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1391</v>
+      </c>
+      <c r="J292"/>
+      <c r="K292"/>
+      <c r="L292"/>
+      <c r="M292"/>
+      <c r="N292"/>
+      <c r="O292"/>
+      <c r="P292"/>
+      <c r="Q292"/>
+      <c r="R292"/>
+      <c r="S292" t="s">
+        <v>1392</v>
+      </c>
+      <c r="T292"/>
+      <c r="U292"/>
+      <c r="V292"/>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B293"/>
+      <c r="C293" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E293">
+        <v>31512</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G293" t="s" s="2">
+        <v>1397</v>
+      </c>
+      <c r="H293">
+        <v>948847845</v>
+      </c>
+      <c r="I293">
+        <v>609467736</v>
+      </c>
+      <c r="J293"/>
+      <c r="K293"/>
+      <c r="L293"/>
+      <c r="M293"/>
+      <c r="N293"/>
+      <c r="O293"/>
+      <c r="P293"/>
+      <c r="Q293"/>
+      <c r="R293"/>
+      <c r="S293" t="s">
+        <v>1398</v>
+      </c>
+      <c r="T293"/>
+      <c r="U293"/>
+      <c r="V293"/>
+    </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E294">
+        <v>31579</v>
+      </c>
+      <c r="F294" t="s">
+        <v>332</v>
+      </c>
+      <c r="G294" t="s" s="2">
+        <v>1402</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1403</v>
+      </c>
+      <c r="I294">
+        <v>659475847</v>
+      </c>
+      <c r="J294"/>
+      <c r="K294"/>
+      <c r="L294"/>
+      <c r="M294"/>
+      <c r="N294"/>
+      <c r="O294"/>
+      <c r="P294"/>
+      <c r="Q294"/>
+      <c r="R294"/>
+      <c r="S294" t="s">
+        <v>1404</v>
+      </c>
+      <c r="T294"/>
+      <c r="U294"/>
+      <c r="V294"/>
+    </row>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B295"/>
+      <c r="C295" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E295">
+        <v>31730</v>
+      </c>
+      <c r="F295" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G295" t="s" s="2">
+        <v>1408</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1409</v>
+      </c>
+      <c r="I295" t="s">
+        <v>1410</v>
+      </c>
+      <c r="J295"/>
+      <c r="K295"/>
+      <c r="L295"/>
+      <c r="M295"/>
+      <c r="N295"/>
+      <c r="O295"/>
+      <c r="P295"/>
+      <c r="Q295" t="s">
+        <v>179</v>
+      </c>
+      <c r="R295"/>
+      <c r="S295" t="s">
+        <v>46</v>
+      </c>
+      <c r="T295" t="s">
+        <v>1411</v>
+      </c>
+      <c r="U295"/>
+      <c r="V295"/>
+    </row>
+    <row r="296">
+      <c r="A296" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E296">
+        <v>31749</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1415</v>
+      </c>
+      <c r="G296" t="s" s="2">
+        <v>1416</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1417</v>
+      </c>
+      <c r="I296">
+        <v>690869842</v>
+      </c>
+      <c r="J296"/>
+      <c r="K296"/>
+      <c r="L296"/>
+      <c r="M296"/>
+      <c r="N296"/>
+      <c r="O296"/>
+      <c r="P296"/>
+      <c r="Q296"/>
+      <c r="R296"/>
+      <c r="S296" t="s">
+        <v>1418</v>
+      </c>
+      <c r="T296"/>
+      <c r="U296"/>
+      <c r="V296"/>
+    </row>
+    <row r="297">
+      <c r="A297" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B297"/>
+      <c r="C297" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E297">
+        <v>31001</v>
+      </c>
+      <c r="F297" t="s">
+        <v>130</v>
+      </c>
+      <c r="G297" t="s" s="2">
+        <v>1421</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1422</v>
+      </c>
+      <c r="I297">
+        <v>638840041</v>
+      </c>
+      <c r="J297"/>
+      <c r="K297"/>
+      <c r="L297"/>
+      <c r="M297"/>
+      <c r="N297"/>
+      <c r="O297"/>
+      <c r="P297"/>
+      <c r="Q297"/>
+      <c r="R297"/>
+      <c r="S297" t="s">
+        <v>1423</v>
+      </c>
+      <c r="T297"/>
+      <c r="U297"/>
+      <c r="V297"/>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B298"/>
+      <c r="C298" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E298">
+        <v>31440</v>
+      </c>
+      <c r="F298" t="s">
+        <v>286</v>
+      </c>
+      <c r="G298" t="s" s="2">
+        <v>1426</v>
+      </c>
+      <c r="H298">
+        <v>948880331</v>
+      </c>
+      <c r="I298">
+        <v>610733982</v>
+      </c>
+      <c r="J298"/>
+      <c r="K298"/>
+      <c r="L298"/>
+      <c r="M298"/>
+      <c r="N298"/>
+      <c r="O298"/>
+      <c r="P298"/>
+      <c r="Q298"/>
+      <c r="R298"/>
+      <c r="S298" t="s">
+        <v>1427</v>
+      </c>
+      <c r="T298"/>
+      <c r="U298"/>
+      <c r="V298"/>
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B299"/>
+      <c r="C299" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E299">
+        <v>31592</v>
+      </c>
+      <c r="F299" t="s">
+        <v>195</v>
+      </c>
+      <c r="G299" t="s" s="2">
+        <v>1430</v>
+      </c>
+      <c r="H299">
+        <v>607548373</v>
+      </c>
+      <c r="I299"/>
+      <c r="J299"/>
+      <c r="K299"/>
+      <c r="L299"/>
+      <c r="M299"/>
+      <c r="N299"/>
+      <c r="O299"/>
+      <c r="P299"/>
+      <c r="Q299"/>
+      <c r="R299"/>
+      <c r="S299" t="s">
+        <v>1431</v>
+      </c>
+      <c r="T299"/>
+      <c r="U299"/>
+      <c r="V299"/>
+    </row>
+    <row r="300">
+      <c r="A300" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B300"/>
+      <c r="C300" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E300">
+        <v>31589</v>
+      </c>
+      <c r="F300" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G300" t="s" s="2">
+        <v>1434</v>
+      </c>
+      <c r="H300">
+        <v>636289452</v>
+      </c>
+      <c r="I300"/>
+      <c r="J300"/>
+      <c r="K300"/>
+      <c r="L300"/>
+      <c r="M300"/>
+      <c r="N300"/>
+      <c r="O300"/>
+      <c r="P300"/>
+      <c r="Q300"/>
+      <c r="R300"/>
+      <c r="S300" t="s">
+        <v>725</v>
+      </c>
+      <c r="T300"/>
+      <c r="U300"/>
+      <c r="V300"/>
+    </row>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B301"/>
+      <c r="C301" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E301">
+        <v>31510</v>
+      </c>
+      <c r="F301" t="s">
+        <v>200</v>
+      </c>
+      <c r="G301" t="s" s="2">
+        <v>1437</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I301">
+        <v>609537299</v>
+      </c>
+      <c r="J301"/>
+      <c r="K301"/>
+      <c r="L301"/>
+      <c r="M301"/>
+      <c r="N301"/>
+      <c r="O301"/>
+      <c r="P301"/>
+      <c r="Q301"/>
+      <c r="R301"/>
+      <c r="S301" t="s">
+        <v>203</v>
+      </c>
+      <c r="T301"/>
+      <c r="U301"/>
+      <c r="V301"/>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B302"/>
+      <c r="C302" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E302">
+        <v>31177</v>
+      </c>
+      <c r="F302"/>
+      <c r="G302" t="s" s="2">
+        <v>1441</v>
+      </c>
+      <c r="H302">
+        <v>629483422</v>
+      </c>
+      <c r="I302"/>
+      <c r="J302"/>
+      <c r="K302"/>
+      <c r="L302"/>
+      <c r="M302"/>
+      <c r="N302"/>
+      <c r="O302"/>
+      <c r="P302"/>
+      <c r="Q302"/>
+      <c r="R302"/>
+      <c r="S302" t="s">
+        <v>1442</v>
+      </c>
+      <c r="T302"/>
+      <c r="U302"/>
+      <c r="V302"/>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B303"/>
+      <c r="C303" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E303">
+        <v>31589</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1306</v>
+      </c>
+      <c r="G303" t="s" s="2">
+        <v>1446</v>
+      </c>
+      <c r="H303">
+        <v>677470147</v>
+      </c>
+      <c r="I303"/>
+      <c r="J303"/>
+      <c r="K303"/>
+      <c r="L303"/>
+      <c r="M303"/>
+      <c r="N303"/>
+      <c r="O303"/>
+      <c r="P303"/>
+      <c r="Q303"/>
+      <c r="R303"/>
+      <c r="S303" t="s">
+        <v>1447</v>
+      </c>
+      <c r="T303"/>
+      <c r="U303"/>
+      <c r="V303"/>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B304"/>
+      <c r="C304" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E304">
+        <v>31797</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1450</v>
+      </c>
+      <c r="G304" t="s" s="2">
+        <v>1451</v>
+      </c>
+      <c r="H304">
+        <v>948305113</v>
+      </c>
+      <c r="I304">
+        <v>667252373</v>
+      </c>
+      <c r="J304"/>
+      <c r="K304"/>
+      <c r="L304"/>
+      <c r="M304"/>
+      <c r="N304"/>
+      <c r="O304"/>
+      <c r="P304"/>
+      <c r="Q304"/>
+      <c r="R304"/>
+      <c r="S304" t="s">
+        <v>1452</v>
+      </c>
+      <c r="T304" t="s">
+        <v>1453</v>
+      </c>
+      <c r="U304"/>
+      <c r="V304"/>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B305"/>
+      <c r="C305" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E305">
+        <v>31560</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G305" t="s" s="2">
+        <v>1457</v>
+      </c>
+      <c r="H305">
+        <v>606097498</v>
+      </c>
+      <c r="I305"/>
+      <c r="J305"/>
+      <c r="K305"/>
+      <c r="L305"/>
+      <c r="M305"/>
+      <c r="N305"/>
+      <c r="O305"/>
+      <c r="P305"/>
+      <c r="Q305"/>
+      <c r="R305"/>
+      <c r="S305" t="s">
+        <v>1458</v>
+      </c>
+      <c r="T305"/>
+      <c r="U305"/>
+      <c r="V305"/>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B306"/>
+      <c r="C306" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E306">
+        <v>31370</v>
+      </c>
+      <c r="F306" t="s">
+        <v>840</v>
+      </c>
+      <c r="G306" t="s" s="2">
+        <v>1461</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1462</v>
+      </c>
+      <c r="I306">
+        <v>699461633</v>
+      </c>
+      <c r="J306"/>
+      <c r="K306"/>
+      <c r="L306"/>
+      <c r="M306"/>
+      <c r="N306"/>
+      <c r="O306"/>
+      <c r="P306"/>
+      <c r="Q306"/>
+      <c r="R306"/>
+      <c r="S306" t="s">
+        <v>825</v>
+      </c>
+      <c r="T306"/>
+      <c r="U306"/>
+      <c r="V306"/>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B307"/>
+      <c r="C307" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E307">
+        <v>31523</v>
+      </c>
+      <c r="F307" t="s">
+        <v>402</v>
+      </c>
+      <c r="G307" t="s" s="2">
+        <v>1466</v>
+      </c>
+      <c r="H307">
+        <v>948813338</v>
+      </c>
+      <c r="I307"/>
+      <c r="J307"/>
+      <c r="K307"/>
+      <c r="L307"/>
+      <c r="M307"/>
+      <c r="N307"/>
+      <c r="O307"/>
+      <c r="P307"/>
+      <c r="Q307"/>
+      <c r="R307"/>
+      <c r="S307" t="s">
+        <v>858</v>
+      </c>
+      <c r="T307"/>
+      <c r="U307"/>
+      <c r="V307"/>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B308"/>
+      <c r="C308" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E308">
+        <v>31133</v>
+      </c>
+      <c r="F308" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G308" t="s" s="2">
+        <v>1470</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1471</v>
+      </c>
+      <c r="I308">
+        <v>648948586</v>
+      </c>
+      <c r="J308"/>
+      <c r="K308"/>
+      <c r="L308"/>
+      <c r="M308"/>
+      <c r="N308"/>
+      <c r="O308"/>
+      <c r="P308"/>
+      <c r="Q308"/>
+      <c r="R308"/>
+      <c r="S308" t="s">
+        <v>260</v>
+      </c>
+      <c r="T308"/>
+      <c r="U308"/>
+      <c r="V308"/>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B309"/>
+      <c r="C309" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E309">
+        <v>31515</v>
+      </c>
+      <c r="F309" t="s">
+        <v>679</v>
+      </c>
+      <c r="G309" t="s" s="2">
+        <v>1475</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1476</v>
+      </c>
+      <c r="I309">
+        <v>626469494</v>
+      </c>
+      <c r="J309"/>
+      <c r="K309"/>
+      <c r="L309"/>
+      <c r="M309"/>
+      <c r="N309"/>
+      <c r="O309"/>
+      <c r="P309"/>
+      <c r="Q309"/>
+      <c r="R309"/>
+      <c r="S309" t="s">
+        <v>1250</v>
+      </c>
+      <c r="T309"/>
+      <c r="U309"/>
+      <c r="V309"/>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B310"/>
+      <c r="C310" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E310">
+        <v>31280</v>
+      </c>
+      <c r="F310" t="s">
+        <v>1479</v>
+      </c>
+      <c r="G310" t="s" s="2">
+        <v>1480</v>
+      </c>
+      <c r="H310">
+        <v>605681165</v>
+      </c>
+      <c r="I310"/>
+      <c r="J310"/>
+      <c r="K310"/>
+      <c r="L310"/>
+      <c r="M310"/>
+      <c r="N310"/>
+      <c r="O310"/>
+      <c r="P310"/>
+      <c r="Q310"/>
+      <c r="R310"/>
+      <c r="S310" t="s">
+        <v>1175</v>
+      </c>
+      <c r="T310"/>
+      <c r="U310"/>
+      <c r="V310"/>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B311"/>
+      <c r="C311" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E311">
+        <v>31621</v>
+      </c>
+      <c r="F311" t="s">
+        <v>722</v>
+      </c>
+      <c r="G311" t="s" s="2">
+        <v>1484</v>
+      </c>
+      <c r="H311">
+        <v>948331611</v>
+      </c>
+      <c r="I311"/>
+      <c r="J311" t="s">
+        <v>1485</v>
+      </c>
+      <c r="K311"/>
+      <c r="L311"/>
+      <c r="M311"/>
+      <c r="N311"/>
+      <c r="O311"/>
+      <c r="P311"/>
+      <c r="Q311"/>
+      <c r="R311"/>
+      <c r="S311" t="s">
+        <v>40</v>
+      </c>
+      <c r="T311"/>
+      <c r="U311"/>
+      <c r="V311"/>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B312"/>
+      <c r="C312" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E312">
+        <v>31440</v>
+      </c>
+      <c r="F312" t="s">
+        <v>286</v>
+      </c>
+      <c r="G312" t="s" s="2">
+        <v>1488</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1489</v>
+      </c>
+      <c r="I312">
+        <v>615995349</v>
+      </c>
+      <c r="J312"/>
+      <c r="K312"/>
+      <c r="L312"/>
+      <c r="M312"/>
+      <c r="N312"/>
+      <c r="O312"/>
+      <c r="P312"/>
+      <c r="Q312"/>
+      <c r="R312"/>
+      <c r="S312" t="s">
+        <v>1490</v>
+      </c>
+      <c r="T312"/>
+      <c r="U312"/>
+      <c r="V312"/>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B313"/>
+      <c r="C313" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E313">
+        <v>31300</v>
+      </c>
+      <c r="F313" t="s">
+        <v>301</v>
+      </c>
+      <c r="G313" t="s" s="2">
+        <v>1493</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1494</v>
+      </c>
+      <c r="I313">
+        <v>629871611</v>
+      </c>
+      <c r="J313"/>
+      <c r="K313"/>
+      <c r="L313"/>
+      <c r="M313"/>
+      <c r="N313"/>
+      <c r="O313"/>
+      <c r="P313"/>
+      <c r="Q313"/>
+      <c r="R313"/>
+      <c r="S313" t="s">
+        <v>1495</v>
+      </c>
+      <c r="T313"/>
+      <c r="U313"/>
+      <c r="V313"/>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B314"/>
+      <c r="C314" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E314">
+        <v>31700</v>
+      </c>
+      <c r="F314" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G314" t="s" s="2">
+        <v>1500</v>
+      </c>
+      <c r="H314">
+        <v>948580006</v>
+      </c>
+      <c r="I314"/>
+      <c r="J314" t="s">
+        <v>1501</v>
+      </c>
+      <c r="K314"/>
+      <c r="L314"/>
+      <c r="M314"/>
+      <c r="N314"/>
+      <c r="O314"/>
+      <c r="P314"/>
+      <c r="Q314"/>
+      <c r="R314"/>
+      <c r="S314" t="s">
+        <v>40</v>
+      </c>
+      <c r="T314"/>
+      <c r="U314"/>
+      <c r="V314"/>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B315"/>
+      <c r="C315" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E315">
+        <v>31264</v>
+      </c>
+      <c r="F315" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G315" t="s" s="2">
+        <v>1505</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I315">
+        <v>659542873</v>
+      </c>
+      <c r="J315"/>
+      <c r="K315"/>
+      <c r="L315"/>
+      <c r="M315"/>
+      <c r="N315"/>
+      <c r="O315"/>
+      <c r="P315"/>
+      <c r="Q315"/>
+      <c r="R315"/>
+      <c r="S315" t="s">
+        <v>1255</v>
+      </c>
+      <c r="T315"/>
+      <c r="U315"/>
+      <c r="V315"/>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B316"/>
+      <c r="C316" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E316">
+        <v>31380</v>
+      </c>
+      <c r="F316" t="s">
+        <v>876</v>
+      </c>
+      <c r="G316" t="s" s="2">
+        <v>1510</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1511</v>
+      </c>
+      <c r="I316">
+        <v>650157947</v>
+      </c>
+      <c r="J316"/>
+      <c r="K316"/>
+      <c r="L316"/>
+      <c r="M316"/>
+      <c r="N316"/>
+      <c r="O316"/>
+      <c r="P316"/>
+      <c r="Q316"/>
+      <c r="R316"/>
+      <c r="S316" t="s">
+        <v>1512</v>
+      </c>
+      <c r="T316"/>
+      <c r="U316"/>
+      <c r="V316"/>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B317"/>
+      <c r="C317" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E317">
+        <v>31400</v>
+      </c>
+      <c r="F317" t="s">
+        <v>241</v>
+      </c>
+      <c r="G317" t="s" s="2">
+        <v>1515</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I317">
+        <v>626049937</v>
+      </c>
+      <c r="J317"/>
+      <c r="K317"/>
+      <c r="L317"/>
+      <c r="M317"/>
+      <c r="N317"/>
+      <c r="O317"/>
+      <c r="P317"/>
+      <c r="Q317"/>
+      <c r="R317"/>
+      <c r="S317" t="s">
+        <v>260</v>
+      </c>
+      <c r="T317"/>
+      <c r="U317"/>
+      <c r="V317"/>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B318"/>
+      <c r="C318" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E318">
+        <v>31500</v>
+      </c>
+      <c r="F318" t="s">
+        <v>123</v>
+      </c>
+      <c r="G318" t="s" s="2">
+        <v>1520</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1521</v>
+      </c>
+      <c r="I318">
+        <v>697968072</v>
+      </c>
+      <c r="J318"/>
+      <c r="K318"/>
+      <c r="L318"/>
+      <c r="M318"/>
+      <c r="N318"/>
+      <c r="O318"/>
+      <c r="P318"/>
+      <c r="Q318"/>
+      <c r="R318"/>
+      <c r="S318" t="inlineStr">
+        <is>
+          <t>Acelga, Alcachofa, Barbecho, Berenjena, Borraja, Calabacín, Calabaza, Cardo, Cebolla, Cogollo, Espárrago, Guindillas, Lechuga, Melón, Pasto arbolado, Pasto arbustivo, Pimiento, Puerros, Tomate</t>
+        </is>
+      </c>
+      <c r="T318"/>
+      <c r="U318"/>
+      <c r="V318"/>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B319"/>
+      <c r="C319" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E319">
+        <v>31005</v>
+      </c>
+      <c r="F319" t="s">
+        <v>130</v>
+      </c>
+      <c r="G319" t="s" s="2">
+        <v>1524</v>
+      </c>
+      <c r="H319">
+        <v>948236791</v>
+      </c>
+      <c r="I319">
+        <v>639729553</v>
+      </c>
+      <c r="J319"/>
+      <c r="K319"/>
+      <c r="L319"/>
+      <c r="M319"/>
+      <c r="N319"/>
+      <c r="O319"/>
+      <c r="P319"/>
+      <c r="Q319"/>
+      <c r="R319"/>
+      <c r="S319" t="s">
+        <v>1525</v>
+      </c>
+      <c r="T319"/>
+      <c r="U319"/>
+      <c r="V319"/>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B320"/>
+      <c r="C320" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E320">
+        <v>31671</v>
+      </c>
+      <c r="F320" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G320" t="s" s="2">
+        <v>1529</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1530</v>
+      </c>
+      <c r="I320">
+        <v>679720969</v>
+      </c>
+      <c r="J320"/>
+      <c r="K320"/>
+      <c r="L320"/>
+      <c r="M320"/>
+      <c r="N320"/>
+      <c r="O320"/>
+      <c r="P320"/>
+      <c r="Q320"/>
+      <c r="R320"/>
+      <c r="S320" t="s">
+        <v>1531</v>
+      </c>
+      <c r="T320"/>
+      <c r="U320"/>
+      <c r="V320"/>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B321"/>
+      <c r="C321" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E321">
+        <v>31513</v>
+      </c>
+      <c r="F321" t="s">
+        <v>396</v>
+      </c>
+      <c r="G321" t="s" s="2">
+        <v>1534</v>
+      </c>
+      <c r="H321">
+        <v>948831722</v>
+      </c>
+      <c r="I321">
+        <v>628810580</v>
+      </c>
+      <c r="J321"/>
+      <c r="K321"/>
+      <c r="L321"/>
+      <c r="M321"/>
+      <c r="N321"/>
+      <c r="O321"/>
+      <c r="P321"/>
+      <c r="Q321"/>
+      <c r="R321"/>
+      <c r="S321" t="s">
+        <v>1535</v>
+      </c>
+      <c r="T321"/>
+      <c r="U321"/>
+      <c r="V321"/>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B322"/>
+      <c r="C322" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E322">
+        <v>31460</v>
+      </c>
+      <c r="F322" t="s">
+        <v>986</v>
+      </c>
+      <c r="G322" t="s" s="2">
+        <v>1538</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I322">
+        <v>676428721</v>
+      </c>
+      <c r="J322"/>
+      <c r="K322"/>
+      <c r="L322"/>
+      <c r="M322"/>
+      <c r="N322"/>
+      <c r="O322"/>
+      <c r="P322"/>
+      <c r="Q322"/>
+      <c r="R322"/>
+      <c r="S322" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T322"/>
+      <c r="U322"/>
+      <c r="V322"/>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B323"/>
+      <c r="C323" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E323">
+        <v>31523</v>
+      </c>
+      <c r="F323" t="s">
+        <v>402</v>
+      </c>
+      <c r="G323" t="s" s="2">
+        <v>1542</v>
+      </c>
+      <c r="H323">
+        <v>948816013</v>
+      </c>
+      <c r="I323">
+        <v>660099459</v>
+      </c>
+      <c r="J323"/>
+      <c r="K323"/>
+      <c r="L323"/>
+      <c r="M323"/>
+      <c r="N323"/>
+      <c r="O323"/>
+      <c r="P323"/>
+      <c r="Q323"/>
+      <c r="R323"/>
+      <c r="S323" t="s">
+        <v>825</v>
+      </c>
+      <c r="T323"/>
+      <c r="U323"/>
+      <c r="V323"/>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B324"/>
+      <c r="C324" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E324">
+        <v>31382</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G324" t="s" s="2">
+        <v>1545</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1546</v>
+      </c>
+      <c r="I324">
+        <v>649650411</v>
+      </c>
+      <c r="J324" t="s">
+        <v>1547</v>
+      </c>
+      <c r="K324"/>
+      <c r="L324"/>
+      <c r="M324"/>
+      <c r="N324"/>
+      <c r="O324"/>
+      <c r="P324"/>
+      <c r="Q324"/>
+      <c r="R324"/>
+      <c r="S324" t="s">
+        <v>1548</v>
+      </c>
+      <c r="T324"/>
+      <c r="U324"/>
+      <c r="V324"/>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B325"/>
+      <c r="C325" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E325">
+        <v>31513</v>
+      </c>
+      <c r="F325" t="s">
+        <v>396</v>
+      </c>
+      <c r="G325" t="s" s="2">
+        <v>1551</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1552</v>
+      </c>
+      <c r="I325">
+        <v>639667992</v>
+      </c>
+      <c r="J325"/>
+      <c r="K325"/>
+      <c r="L325"/>
+      <c r="M325"/>
+      <c r="N325"/>
+      <c r="O325"/>
+      <c r="P325"/>
+      <c r="Q325"/>
+      <c r="R325"/>
+      <c r="S325" t="s">
+        <v>113</v>
+      </c>
+      <c r="T325"/>
+      <c r="U325"/>
+      <c r="V325"/>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B326"/>
+      <c r="C326" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E326">
+        <v>31523</v>
+      </c>
+      <c r="F326" t="s">
+        <v>402</v>
+      </c>
+      <c r="G326" t="s" s="2">
+        <v>1555</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1556</v>
+      </c>
+      <c r="I326">
+        <v>686272582</v>
+      </c>
+      <c r="J326"/>
+      <c r="K326"/>
+      <c r="L326"/>
+      <c r="M326"/>
+      <c r="N326"/>
+      <c r="O326"/>
+      <c r="P326"/>
+      <c r="Q326"/>
+      <c r="R326"/>
+      <c r="S326" t="s">
+        <v>584</v>
+      </c>
+      <c r="T326"/>
+      <c r="U326"/>
+      <c r="V326"/>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B327"/>
+      <c r="C327" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E327">
+        <v>31420</v>
+      </c>
+      <c r="F327" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G327" t="s" s="2">
+        <v>1560</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1561</v>
+      </c>
+      <c r="I327">
+        <v>628063519</v>
+      </c>
+      <c r="J327"/>
+      <c r="K327"/>
+      <c r="L327"/>
+      <c r="M327"/>
+      <c r="N327"/>
+      <c r="O327"/>
+      <c r="P327"/>
+      <c r="Q327"/>
+      <c r="R327"/>
+      <c r="S327" t="s">
+        <v>1562</v>
+      </c>
+      <c r="T327"/>
+      <c r="U327"/>
+      <c r="V327"/>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B328"/>
+      <c r="C328" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E328">
+        <v>31510</v>
+      </c>
+      <c r="F328" t="s">
+        <v>200</v>
+      </c>
+      <c r="G328" t="s" s="2">
+        <v>1565</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1566</v>
+      </c>
+      <c r="I328">
+        <v>652864962</v>
+      </c>
+      <c r="J328"/>
+      <c r="K328"/>
+      <c r="L328"/>
+      <c r="M328"/>
+      <c r="N328"/>
+      <c r="O328"/>
+      <c r="P328"/>
+      <c r="Q328"/>
+      <c r="R328"/>
+      <c r="S328" t="s">
+        <v>1567</v>
+      </c>
+      <c r="T328"/>
+      <c r="U328"/>
+      <c r="V328"/>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B329"/>
+      <c r="C329" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E329">
+        <v>31869</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G329" t="s" s="2">
+        <v>1572</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1573</v>
+      </c>
+      <c r="I329">
+        <v>646093998</v>
+      </c>
+      <c r="J329"/>
+      <c r="K329"/>
+      <c r="L329"/>
+      <c r="M329"/>
+      <c r="N329"/>
+      <c r="O329"/>
+      <c r="P329"/>
+      <c r="Q329" t="s">
+        <v>1574</v>
+      </c>
+      <c r="R329"/>
+      <c r="S329" t="s">
+        <v>68</v>
+      </c>
+      <c r="T329" t="s">
+        <v>1575</v>
+      </c>
+      <c r="U329"/>
+      <c r="V329"/>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B330"/>
+      <c r="C330" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E330">
+        <v>31513</v>
+      </c>
+      <c r="F330" t="s">
+        <v>396</v>
+      </c>
+      <c r="G330" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1580</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1581</v>
+      </c>
+      <c r="J330"/>
+      <c r="K330"/>
+      <c r="L330"/>
+      <c r="M330"/>
+      <c r="N330"/>
+      <c r="O330"/>
+      <c r="P330"/>
+      <c r="Q330"/>
+      <c r="R330"/>
+      <c r="S330" t="s">
+        <v>725</v>
+      </c>
+      <c r="T330"/>
+      <c r="U330"/>
+      <c r="V330"/>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B331"/>
+      <c r="C331" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E331">
+        <v>31370</v>
+      </c>
+      <c r="F331" t="s">
+        <v>840</v>
+      </c>
+      <c r="G331" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1586</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1587</v>
+      </c>
+      <c r="J331" t="s">
+        <v>1080</v>
+      </c>
+      <c r="K331"/>
+      <c r="L331"/>
+      <c r="M331"/>
+      <c r="N331"/>
+      <c r="O331"/>
+      <c r="P331"/>
+      <c r="Q331"/>
+      <c r="R331"/>
+      <c r="S331" t="s">
+        <v>1588</v>
+      </c>
+      <c r="T331"/>
+      <c r="U331"/>
+      <c r="V331"/>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B332"/>
+      <c r="C332" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E332">
+        <v>31588</v>
+      </c>
+      <c r="F332" t="s">
+        <v>1591</v>
+      </c>
+      <c r="G332" t="s" s="2">
+        <v>1592</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I332">
+        <v>628697425</v>
+      </c>
+      <c r="J332"/>
+      <c r="K332"/>
+      <c r="L332"/>
+      <c r="M332"/>
+      <c r="N332"/>
+      <c r="O332"/>
+      <c r="P332"/>
+      <c r="Q332"/>
+      <c r="R332"/>
+      <c r="S332" t="s">
+        <v>209</v>
+      </c>
+      <c r="T332"/>
+      <c r="U332"/>
+      <c r="V332"/>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B333"/>
+      <c r="C333" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E333">
+        <v>31510</v>
+      </c>
+      <c r="F333" t="s">
+        <v>200</v>
+      </c>
+      <c r="G333" t="s" s="2">
+        <v>1596</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1597</v>
+      </c>
+      <c r="I333">
+        <v>667847154</v>
+      </c>
+      <c r="J333"/>
+      <c r="K333"/>
+      <c r="L333"/>
+      <c r="M333"/>
+      <c r="N333"/>
+      <c r="O333"/>
+      <c r="P333"/>
+      <c r="Q333"/>
+      <c r="R333"/>
+      <c r="S333" t="s">
+        <v>825</v>
+      </c>
+      <c r="T333"/>
+      <c r="U333"/>
+      <c r="V333"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B334"/>
+      <c r="C334" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E334">
+        <v>31176</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1600</v>
+      </c>
+      <c r="G334"/>
+      <c r="H334" t="s">
+        <v>1601</v>
+      </c>
+      <c r="I334">
+        <v>679824605</v>
+      </c>
+      <c r="J334"/>
+      <c r="K334"/>
+      <c r="L334"/>
+      <c r="M334"/>
+      <c r="N334"/>
+      <c r="O334"/>
+      <c r="P334"/>
+      <c r="Q334"/>
+      <c r="R334"/>
+      <c r="S334" t="s">
+        <v>209</v>
+      </c>
+      <c r="T334"/>
+      <c r="U334"/>
+      <c r="V334"/>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B335"/>
+      <c r="C335" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E335">
+        <v>31016</v>
+      </c>
+      <c r="F335" t="s">
+        <v>130</v>
+      </c>
+      <c r="G335" t="s" s="2">
+        <v>1605</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1606</v>
+      </c>
+      <c r="I335">
+        <v>678212472</v>
+      </c>
+      <c r="J335"/>
+      <c r="K335"/>
+      <c r="L335"/>
+      <c r="M335"/>
+      <c r="N335"/>
+      <c r="O335"/>
+      <c r="P335"/>
+      <c r="Q335"/>
+      <c r="R335"/>
+      <c r="S335" t="s">
+        <v>1607</v>
+      </c>
+      <c r="T335" t="s">
+        <v>61</v>
+      </c>
+      <c r="U335"/>
+      <c r="V335"/>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B336"/>
+      <c r="C336" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E336">
+        <v>31486</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1611</v>
+      </c>
+      <c r="G336" t="s" s="2">
+        <v>1612</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1613</v>
+      </c>
+      <c r="I336" t="s">
+        <v>1614</v>
+      </c>
+      <c r="J336"/>
+      <c r="K336"/>
+      <c r="L336"/>
+      <c r="M336"/>
+      <c r="N336"/>
+      <c r="O336"/>
+      <c r="P336"/>
+      <c r="Q336"/>
+      <c r="R336"/>
+      <c r="S336" t="s">
+        <v>40</v>
+      </c>
+      <c r="T336" t="s">
+        <v>47</v>
+      </c>
+      <c r="U336"/>
+      <c r="V336"/>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B337"/>
+      <c r="C337" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E337">
+        <v>31550</v>
+      </c>
+      <c r="F337" t="s">
+        <v>761</v>
+      </c>
+      <c r="G337" t="s" s="2">
+        <v>1618</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1619</v>
+      </c>
+      <c r="I337">
+        <v>615258353</v>
+      </c>
+      <c r="J337"/>
+      <c r="K337"/>
+      <c r="L337"/>
+      <c r="M337"/>
+      <c r="N337"/>
+      <c r="O337"/>
+      <c r="P337"/>
+      <c r="Q337"/>
+      <c r="R337"/>
+      <c r="S337" t="s">
+        <v>1620</v>
+      </c>
+      <c r="T337"/>
+      <c r="U337"/>
+      <c r="V337"/>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B338"/>
+      <c r="C338" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E338">
+        <v>31670</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1623</v>
+      </c>
+      <c r="G338" t="s" s="2">
+        <v>1624</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1625</v>
+      </c>
+      <c r="I338">
+        <v>690061052</v>
+      </c>
+      <c r="J338"/>
+      <c r="K338"/>
+      <c r="L338"/>
+      <c r="M338"/>
+      <c r="N338"/>
+      <c r="O338"/>
+      <c r="P338"/>
+      <c r="Q338"/>
+      <c r="R338"/>
+      <c r="S338" t="s">
+        <v>1626</v>
+      </c>
+      <c r="T338"/>
+      <c r="U338"/>
+      <c r="V338"/>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B339"/>
+      <c r="C339" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E339">
+        <v>31261</v>
+      </c>
+      <c r="F339" t="s">
+        <v>212</v>
+      </c>
+      <c r="G339" t="s" s="2">
+        <v>1630</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I339"/>
+      <c r="J339"/>
+      <c r="K339"/>
+      <c r="L339"/>
+      <c r="M339"/>
+      <c r="N339"/>
+      <c r="O339"/>
+      <c r="P339"/>
+      <c r="Q339"/>
+      <c r="R339"/>
+      <c r="S339" t="s">
+        <v>1632</v>
+      </c>
+      <c r="T339"/>
+      <c r="U339"/>
+      <c r="V339"/>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B340"/>
+      <c r="C340" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E340">
+        <v>31520</v>
+      </c>
+      <c r="F340" t="s">
+        <v>408</v>
+      </c>
+      <c r="G340" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H340">
+        <v>632435816</v>
+      </c>
+      <c r="I340"/>
+      <c r="J340"/>
+      <c r="K340"/>
+      <c r="L340"/>
+      <c r="M340"/>
+      <c r="N340"/>
+      <c r="O340"/>
+      <c r="P340"/>
+      <c r="Q340"/>
+      <c r="R340"/>
+      <c r="S340" t="s">
+        <v>203</v>
+      </c>
+      <c r="T340"/>
+      <c r="U340"/>
+      <c r="V340"/>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B341"/>
+      <c r="C341" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E341">
+        <v>31510</v>
+      </c>
+      <c r="F341" t="s">
+        <v>200</v>
+      </c>
+      <c r="G341" t="s" s="2">
+        <v>1638</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1639</v>
+      </c>
+      <c r="I341"/>
+      <c r="J341"/>
+      <c r="K341"/>
+      <c r="L341"/>
+      <c r="M341"/>
+      <c r="N341"/>
+      <c r="O341"/>
+      <c r="P341"/>
+      <c r="Q341"/>
+      <c r="R341"/>
+      <c r="S341" t="s">
+        <v>474</v>
+      </c>
+      <c r="T341"/>
+      <c r="U341"/>
+      <c r="V341"/>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B342"/>
+      <c r="C342" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E342">
+        <v>31754</v>
+      </c>
+      <c r="F342" t="s">
+        <v>65</v>
+      </c>
+      <c r="G342" t="s" s="2">
+        <v>1642</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1643</v>
+      </c>
+      <c r="I342"/>
+      <c r="J342"/>
+      <c r="K342"/>
+      <c r="L342"/>
+      <c r="M342"/>
+      <c r="N342"/>
+      <c r="O342"/>
+      <c r="P342"/>
+      <c r="Q342"/>
+      <c r="R342"/>
+      <c r="S342" t="s">
+        <v>1340</v>
+      </c>
+      <c r="T342" t="s">
+        <v>81</v>
+      </c>
+      <c r="U342"/>
+      <c r="V342"/>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B343"/>
+      <c r="C343" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E343">
+        <v>31228</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G343" t="s" s="2">
+        <v>1647</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1648</v>
+      </c>
+      <c r="I343"/>
+      <c r="J343"/>
+      <c r="K343"/>
+      <c r="L343"/>
+      <c r="M343"/>
+      <c r="N343"/>
+      <c r="O343"/>
+      <c r="P343"/>
+      <c r="Q343"/>
+      <c r="R343"/>
+      <c r="S343" t="s">
+        <v>1649</v>
+      </c>
+      <c r="T343"/>
+      <c r="U343"/>
+      <c r="V343"/>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B344"/>
+      <c r="C344" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E344">
+        <v>31400</v>
+      </c>
+      <c r="F344" t="s">
+        <v>241</v>
+      </c>
+      <c r="G344" t="s" s="2">
+        <v>1652</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1653</v>
+      </c>
+      <c r="I344"/>
+      <c r="J344"/>
+      <c r="K344"/>
+      <c r="L344"/>
+      <c r="M344"/>
+      <c r="N344"/>
+      <c r="O344"/>
+      <c r="P344"/>
+      <c r="Q344"/>
+      <c r="R344"/>
+      <c r="S344" t="s">
+        <v>1654</v>
+      </c>
+      <c r="T344"/>
+      <c r="U344"/>
+      <c r="V344"/>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B345"/>
+      <c r="C345" t="s">
+        <v>481</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E345">
+        <v>31510</v>
+      </c>
+      <c r="F345" t="s">
+        <v>200</v>
+      </c>
+      <c r="G345" t="s" s="2">
+        <v>483</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1657</v>
+      </c>
+      <c r="I345"/>
+      <c r="J345"/>
+      <c r="K345"/>
+      <c r="L345"/>
+      <c r="M345"/>
+      <c r="N345"/>
+      <c r="O345"/>
+      <c r="P345"/>
+      <c r="Q345"/>
+      <c r="R345"/>
+      <c r="S345" t="s">
+        <v>1658</v>
+      </c>
+      <c r="T345"/>
+      <c r="U345"/>
+      <c r="V345"/>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B346"/>
+      <c r="C346" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E346">
+        <v>31174</v>
+      </c>
+      <c r="F346" t="s">
+        <v>1662</v>
+      </c>
+      <c r="G346" t="s" s="2">
+        <v>1663</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1664</v>
+      </c>
+      <c r="I346"/>
+      <c r="J346"/>
+      <c r="K346"/>
+      <c r="L346"/>
+      <c r="M346"/>
+      <c r="N346"/>
+      <c r="O346"/>
+      <c r="P346"/>
+      <c r="Q346"/>
+      <c r="R346"/>
+      <c r="S346" t="s">
+        <v>1665</v>
+      </c>
+      <c r="T346"/>
+      <c r="U346"/>
+      <c r="V346"/>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B347"/>
+      <c r="C347" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E347">
+        <v>31300</v>
+      </c>
+      <c r="F347" t="s">
+        <v>301</v>
+      </c>
+      <c r="G347" t="s" s="2">
+        <v>1668</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1669</v>
+      </c>
+      <c r="I347"/>
+      <c r="J347"/>
+      <c r="K347"/>
+      <c r="L347"/>
+      <c r="M347"/>
+      <c r="N347"/>
+      <c r="O347"/>
+      <c r="P347"/>
+      <c r="Q347"/>
+      <c r="R347"/>
+      <c r="S347" t="s">
+        <v>1670</v>
+      </c>
+      <c r="T347"/>
+      <c r="U347"/>
+      <c r="V347"/>
+    </row>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B348"/>
+      <c r="C348" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E348">
+        <v>31511</v>
+      </c>
+      <c r="F348" t="s">
+        <v>552</v>
+      </c>
+      <c r="G348" t="s" s="2">
+        <v>1673</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1674</v>
+      </c>
+      <c r="I348"/>
+      <c r="J348"/>
+      <c r="K348"/>
+      <c r="L348"/>
+      <c r="M348"/>
+      <c r="N348"/>
+      <c r="O348"/>
+      <c r="P348"/>
+      <c r="Q348"/>
+      <c r="R348"/>
+      <c r="S348" t="s">
+        <v>203</v>
+      </c>
+      <c r="T348"/>
+      <c r="U348"/>
+      <c r="V348"/>
+    </row>
+    <row r="349">
+      <c r="A349" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D349"/>
+      <c r="E349">
+        <v>31512</v>
+      </c>
+      <c r="F349" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G349"/>
+      <c r="H349"/>
+      <c r="I349"/>
+      <c r="J349" t="s" s="2">
+        <v>1677</v>
+      </c>
+      <c r="K349"/>
+      <c r="L349"/>
+      <c r="M349"/>
+      <c r="N349"/>
+      <c r="O349"/>
+      <c r="P349"/>
+      <c r="Q349"/>
+      <c r="R349"/>
+      <c r="S349" t="s">
+        <v>1678</v>
+      </c>
+      <c r="T349"/>
+      <c r="U349"/>
+      <c r="V349"/>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B350"/>
+      <c r="C350" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E350">
+        <v>31392</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G350" t="s" s="2">
+        <v>1681</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1682</v>
+      </c>
+      <c r="I350"/>
+      <c r="J350"/>
+      <c r="K350"/>
+      <c r="L350"/>
+      <c r="M350"/>
+      <c r="N350"/>
+      <c r="O350"/>
+      <c r="P350"/>
+      <c r="Q350"/>
+      <c r="R350"/>
+      <c r="S350" t="s">
+        <v>1683</v>
+      </c>
+      <c r="T350"/>
+      <c r="U350"/>
+      <c r="V350"/>
+    </row>
+    <row r="351">
+      <c r="A351" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B351"/>
+      <c r="C351" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E351">
+        <v>31394</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1687</v>
+      </c>
+      <c r="G351" t="s" s="2">
+        <v>1688</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1689</v>
+      </c>
+      <c r="I351"/>
+      <c r="J351"/>
+      <c r="K351"/>
+      <c r="L351"/>
+      <c r="M351"/>
+      <c r="N351"/>
+      <c r="O351"/>
+      <c r="P351"/>
+      <c r="Q351"/>
+      <c r="R351"/>
+      <c r="S351" t="s">
+        <v>1690</v>
+      </c>
+      <c r="T351"/>
+      <c r="U351"/>
+      <c r="V351"/>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B352"/>
+      <c r="C352" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E352">
+        <v>31313</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G352" t="s" s="2">
+        <v>1693</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1694</v>
+      </c>
+      <c r="I352"/>
+      <c r="J352"/>
+      <c r="K352"/>
+      <c r="L352"/>
+      <c r="M352"/>
+      <c r="N352"/>
+      <c r="O352"/>
+      <c r="P352"/>
+      <c r="Q352"/>
+      <c r="R352"/>
+      <c r="S352" t="s">
+        <v>658</v>
+      </c>
+      <c r="T352"/>
+      <c r="U352"/>
+      <c r="V352"/>
+    </row>
+    <row r="353">
+      <c r="A353" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B353"/>
+      <c r="C353" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E353">
+        <v>31570</v>
+      </c>
+      <c r="F353" t="s">
+        <v>953</v>
+      </c>
+      <c r="G353" t="s" s="2">
+        <v>1697</v>
+      </c>
+      <c r="H353">
+        <v>679179550</v>
+      </c>
+      <c r="I353"/>
+      <c r="J353"/>
+      <c r="K353"/>
+      <c r="L353"/>
+      <c r="M353"/>
+      <c r="N353"/>
+      <c r="O353"/>
+      <c r="P353"/>
+      <c r="Q353"/>
+      <c r="R353"/>
+      <c r="S353" t="s">
+        <v>1698</v>
+      </c>
+      <c r="T353"/>
+      <c r="U353"/>
+      <c r="V353"/>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B354"/>
+      <c r="C354" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E354">
+        <v>26006</v>
+      </c>
+      <c r="F354"/>
+      <c r="G354" t="s" s="2">
+        <v>1702</v>
+      </c>
+      <c r="H354">
+        <v>941261100</v>
+      </c>
+      <c r="I354"/>
+      <c r="J354"/>
+      <c r="K354"/>
+      <c r="L354"/>
+      <c r="M354"/>
+      <c r="N354"/>
+      <c r="O354"/>
+      <c r="P354"/>
+      <c r="Q354"/>
+      <c r="R354"/>
+      <c r="S354" t="s">
+        <v>1703</v>
+      </c>
+      <c r="T354"/>
+      <c r="U354"/>
+      <c r="V354"/>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B355"/>
+      <c r="C355" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E355">
+        <v>31382</v>
+      </c>
+      <c r="F355" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G355" t="s" s="2">
+        <v>1707</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I355"/>
+      <c r="J355"/>
+      <c r="K355"/>
+      <c r="L355"/>
+      <c r="M355"/>
+      <c r="N355"/>
+      <c r="O355"/>
+      <c r="P355"/>
+      <c r="Q355"/>
+      <c r="R355"/>
+      <c r="S355" t="s">
+        <v>1709</v>
+      </c>
+      <c r="T355"/>
+      <c r="U355"/>
+      <c r="V355"/>
+    </row>
+    <row r="356">
+      <c r="A356" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B356"/>
+      <c r="C356" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E356">
+        <v>31671</v>
+      </c>
+      <c r="F356" t="s">
+        <v>1528</v>
+      </c>
+      <c r="G356" t="s" s="2">
+        <v>1712</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1713</v>
+      </c>
+      <c r="I356"/>
+      <c r="J356"/>
+      <c r="K356"/>
+      <c r="L356"/>
+      <c r="M356"/>
+      <c r="N356"/>
+      <c r="O356"/>
+      <c r="P356"/>
+      <c r="Q356"/>
+      <c r="R356"/>
+      <c r="S356" t="s">
+        <v>1714</v>
+      </c>
+      <c r="T356"/>
+      <c r="U356"/>
+      <c r="V356"/>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B357"/>
+      <c r="C357" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E357">
+        <v>31590</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1718</v>
+      </c>
+      <c r="G357" t="s" s="2">
+        <v>1719</v>
+      </c>
+      <c r="H357">
+        <v>948814414</v>
+      </c>
+      <c r="I357"/>
+      <c r="J357"/>
+      <c r="K357"/>
+      <c r="L357"/>
+      <c r="M357"/>
+      <c r="N357"/>
+      <c r="O357"/>
+      <c r="P357"/>
+      <c r="Q357"/>
+      <c r="R357" t="s">
+        <v>1720</v>
+      </c>
+      <c r="S357" t="s">
+        <v>1721</v>
+      </c>
+      <c r="T357"/>
+      <c r="U357"/>
+      <c r="V357"/>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B358"/>
+      <c r="C358" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E358">
+        <v>31593</v>
+      </c>
+      <c r="F358" t="s">
+        <v>824</v>
+      </c>
+      <c r="G358" t="s" s="2">
+        <v>1724</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1725</v>
+      </c>
+      <c r="I358"/>
+      <c r="J358"/>
+      <c r="K358"/>
+      <c r="L358"/>
+      <c r="M358"/>
+      <c r="N358"/>
+      <c r="O358"/>
+      <c r="P358"/>
+      <c r="Q358"/>
+      <c r="R358"/>
+      <c r="S358" t="s">
+        <v>825</v>
+      </c>
+      <c r="T358"/>
+      <c r="U358"/>
+      <c r="V358"/>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B359"/>
+      <c r="C359" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E359">
+        <v>31390</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G359" t="s" s="2">
+        <v>1728</v>
+      </c>
+      <c r="H359">
+        <v>657222917</v>
+      </c>
+      <c r="I359"/>
+      <c r="J359"/>
+      <c r="K359"/>
+      <c r="L359"/>
+      <c r="M359"/>
+      <c r="N359"/>
+      <c r="O359"/>
+      <c r="P359"/>
+      <c r="Q359"/>
+      <c r="R359"/>
+      <c r="S359" t="s">
+        <v>1729</v>
+      </c>
+      <c r="T359"/>
+      <c r="U359"/>
+      <c r="V359"/>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B360"/>
+      <c r="C360" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E360">
+        <v>31380</v>
+      </c>
+      <c r="F360" t="s">
+        <v>876</v>
+      </c>
+      <c r="G360" t="s" s="2">
+        <v>1732</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I360"/>
+      <c r="J360"/>
+      <c r="K360"/>
+      <c r="L360"/>
+      <c r="M360"/>
+      <c r="N360"/>
+      <c r="O360"/>
+      <c r="P360"/>
+      <c r="Q360"/>
+      <c r="R360"/>
+      <c r="S360" t="s">
+        <v>1734</v>
+      </c>
+      <c r="T360"/>
+      <c r="U360"/>
+      <c r="V360"/>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B361"/>
+      <c r="C361" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E361">
+        <v>31261</v>
+      </c>
+      <c r="F361" t="s">
+        <v>212</v>
+      </c>
+      <c r="G361" t="s" s="2">
+        <v>1737</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I361"/>
+      <c r="J361"/>
+      <c r="K361"/>
+      <c r="L361"/>
+      <c r="M361"/>
+      <c r="N361"/>
+      <c r="O361"/>
+      <c r="P361"/>
+      <c r="Q361"/>
+      <c r="R361"/>
+      <c r="S361" t="s">
+        <v>821</v>
+      </c>
+      <c r="T361"/>
+      <c r="U361"/>
+      <c r="V361"/>
+    </row>
+    <row r="362">
+      <c r="A362" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B362"/>
+      <c r="C362" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E362">
+        <v>31312</v>
+      </c>
+      <c r="F362" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G362" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I362"/>
+      <c r="J362"/>
+      <c r="K362"/>
+      <c r="L362"/>
+      <c r="M362"/>
+      <c r="N362"/>
+      <c r="O362"/>
+      <c r="P362"/>
+      <c r="Q362" t="s">
+        <v>1745</v>
+      </c>
+      <c r="R362"/>
+      <c r="S362" t="inlineStr">
+        <is>
+          <t>Aceitunas, Almendras, Avena, Barbecho, Barbecho verde, Cebada, Erial, Forraje avena-guisante, Guisante, Lentejas, Pasto arbustivo, Trigo blando, Uva blanca, Uva tinta</t>
+        </is>
+      </c>
+      <c r="T362"/>
+      <c r="U362"/>
+      <c r="V362"/>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B363"/>
+      <c r="C363" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E363">
+        <v>31174</v>
+      </c>
+      <c r="F363" t="s">
+        <v>1748</v>
+      </c>
+      <c r="G363" t="s" s="2">
+        <v>1749</v>
+      </c>
+      <c r="H363"/>
+      <c r="I363"/>
+      <c r="J363"/>
+      <c r="K363"/>
+      <c r="L363"/>
+      <c r="M363"/>
+      <c r="N363"/>
+      <c r="O363"/>
+      <c r="P363"/>
+      <c r="Q363"/>
+      <c r="R363"/>
+      <c r="S363" t="s">
+        <v>1750</v>
+      </c>
+      <c r="T363"/>
+      <c r="U363"/>
+      <c r="V363"/>
+    </row>
+    <row r="364">
+      <c r="A364" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B364"/>
+      <c r="C364" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E364">
+        <v>31550</v>
+      </c>
+      <c r="F364" t="s">
+        <v>761</v>
+      </c>
+      <c r="G364" t="s" s="2">
+        <v>1754</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I364"/>
+      <c r="J364"/>
+      <c r="K364"/>
+      <c r="L364"/>
+      <c r="M364"/>
+      <c r="N364"/>
+      <c r="O364"/>
+      <c r="P364"/>
+      <c r="Q364"/>
+      <c r="R364"/>
+      <c r="S364" t="s">
+        <v>1756</v>
+      </c>
+      <c r="T364"/>
+      <c r="U364"/>
+      <c r="V364"/>
+    </row>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B365"/>
+      <c r="C365" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E365">
+        <v>31520</v>
+      </c>
+      <c r="F365" t="s">
+        <v>408</v>
+      </c>
+      <c r="G365" t="s" s="2">
+        <v>1759</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1760</v>
+      </c>
+      <c r="I365"/>
+      <c r="J365"/>
+      <c r="K365"/>
+      <c r="L365"/>
+      <c r="M365"/>
+      <c r="N365"/>
+      <c r="O365"/>
+      <c r="P365"/>
+      <c r="Q365"/>
+      <c r="R365"/>
+      <c r="S365" t="s">
+        <v>825</v>
+      </c>
+      <c r="T365"/>
+      <c r="U365"/>
+      <c r="V365"/>
+    </row>
+    <row r="366">
+      <c r="A366" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B366"/>
+      <c r="C366" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E366">
+        <v>31570</v>
+      </c>
+      <c r="F366" t="s">
+        <v>953</v>
+      </c>
+      <c r="G366" t="s" s="2">
+        <v>1763</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1764</v>
+      </c>
+      <c r="I366"/>
+      <c r="J366"/>
+      <c r="K366"/>
+      <c r="L366"/>
+      <c r="M366"/>
+      <c r="N366"/>
+      <c r="O366"/>
+      <c r="P366"/>
+      <c r="Q366"/>
+      <c r="R366"/>
+      <c r="S366" t="s">
+        <v>1765</v>
+      </c>
+      <c r="T366"/>
+      <c r="U366"/>
+      <c r="V366"/>
+    </row>
+    <row r="367">
+      <c r="A367" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B367"/>
+      <c r="C367" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E367">
+        <v>31587</v>
+      </c>
+      <c r="F367" t="s">
+        <v>447</v>
+      </c>
+      <c r="G367" t="s" s="2">
+        <v>1768</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I367"/>
+      <c r="J367"/>
+      <c r="K367"/>
+      <c r="L367"/>
+      <c r="M367"/>
+      <c r="N367"/>
+      <c r="O367"/>
+      <c r="P367"/>
+      <c r="Q367"/>
+      <c r="R367"/>
+      <c r="S367" t="s">
+        <v>209</v>
+      </c>
+      <c r="T367"/>
+      <c r="U367"/>
+      <c r="V367"/>
+    </row>
+    <row r="368">
+      <c r="A368" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B368"/>
+      <c r="C368" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E368">
+        <v>31260</v>
+      </c>
+      <c r="F368" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G368" t="s" s="2">
+        <v>1774</v>
+      </c>
+      <c r="H368">
+        <v>948530485</v>
+      </c>
+      <c r="I368"/>
+      <c r="J368"/>
+      <c r="K368"/>
+      <c r="L368"/>
+      <c r="M368"/>
+      <c r="N368"/>
+      <c r="O368"/>
+      <c r="P368"/>
+      <c r="Q368"/>
+      <c r="R368"/>
+      <c r="S368" t="s">
+        <v>1775</v>
+      </c>
+      <c r="T368"/>
+      <c r="U368"/>
+      <c r="V368"/>
+    </row>
+    <row r="369">
+      <c r="A369" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B369"/>
+      <c r="C369" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E369">
+        <v>31550</v>
+      </c>
+      <c r="F369" t="s">
+        <v>761</v>
+      </c>
+      <c r="G369" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1780</v>
+      </c>
+      <c r="I369"/>
+      <c r="J369"/>
+      <c r="K369"/>
+      <c r="L369"/>
+      <c r="M369"/>
+      <c r="N369"/>
+      <c r="O369"/>
+      <c r="P369"/>
+      <c r="Q369"/>
+      <c r="R369"/>
+      <c r="S369" t="s">
+        <v>1250</v>
+      </c>
+      <c r="T369"/>
+      <c r="U369"/>
+      <c r="V369"/>
+    </row>
+    <row r="370">
+      <c r="A370" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B370"/>
+      <c r="C370" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E370">
+        <v>31261</v>
+      </c>
+      <c r="F370" t="s">
+        <v>212</v>
+      </c>
+      <c r="G370" t="s" s="2">
+        <v>1783</v>
+      </c>
+      <c r="H370">
+        <v>636594080</v>
+      </c>
+      <c r="I370"/>
+      <c r="J370"/>
+      <c r="K370"/>
+      <c r="L370"/>
+      <c r="M370"/>
+      <c r="N370"/>
+      <c r="O370"/>
+      <c r="P370"/>
+      <c r="Q370"/>
+      <c r="R370"/>
+      <c r="S370" t="s">
+        <v>725</v>
+      </c>
+      <c r="T370"/>
+      <c r="U370"/>
+      <c r="V370"/>
+    </row>
+    <row r="371">
+      <c r="A371" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B371"/>
+      <c r="C371" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E371">
+        <v>31579</v>
+      </c>
+      <c r="F371" t="s">
+        <v>332</v>
+      </c>
+      <c r="G371" t="s" s="2">
+        <v>1786</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1787</v>
+      </c>
+      <c r="I371"/>
+      <c r="J371"/>
+      <c r="K371"/>
+      <c r="L371"/>
+      <c r="M371"/>
+      <c r="N371"/>
+      <c r="O371"/>
+      <c r="P371"/>
+      <c r="Q371"/>
+      <c r="R371"/>
+      <c r="S371" t="s">
+        <v>1788</v>
+      </c>
+      <c r="T371"/>
+      <c r="U371"/>
+      <c r="V371"/>
+    </row>
+    <row r="372">
+      <c r="A372" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B372"/>
+      <c r="C372" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E372">
+        <v>31013</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G372" t="s" s="2">
+        <v>1792</v>
+      </c>
+      <c r="H372">
+        <v>646872747</v>
+      </c>
+      <c r="I372"/>
+      <c r="J372"/>
+      <c r="K372"/>
+      <c r="L372"/>
+      <c r="M372"/>
+      <c r="N372"/>
+      <c r="O372"/>
+      <c r="P372"/>
+      <c r="Q372"/>
+      <c r="R372"/>
+      <c r="S372" t="s">
+        <v>1793</v>
+      </c>
+      <c r="T372"/>
+      <c r="U372"/>
+      <c r="V372"/>
+    </row>
+    <row r="373">
+      <c r="A373" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B373"/>
+      <c r="C373" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E373">
+        <v>31591</v>
+      </c>
+      <c r="F373" t="s">
+        <v>442</v>
+      </c>
+      <c r="G373" t="s" s="2">
+        <v>1797</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1798</v>
+      </c>
+      <c r="I373"/>
+      <c r="J373"/>
+      <c r="K373"/>
+      <c r="L373"/>
+      <c r="M373"/>
+      <c r="N373"/>
+      <c r="O373"/>
+      <c r="P373"/>
+      <c r="Q373"/>
+      <c r="R373" t="s">
+        <v>1799</v>
+      </c>
+      <c r="S373" t="s">
+        <v>209</v>
+      </c>
+      <c r="T373"/>
+      <c r="U373"/>
+      <c r="V373"/>
+    </row>
+    <row r="374">
+      <c r="A374" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B374"/>
+      <c r="C374" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E374">
+        <v>31440</v>
+      </c>
+      <c r="F374" t="s">
+        <v>286</v>
+      </c>
+      <c r="G374" t="s" s="2">
+        <v>1802</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1803</v>
+      </c>
+      <c r="I374"/>
+      <c r="J374"/>
+      <c r="K374"/>
+      <c r="L374"/>
+      <c r="M374"/>
+      <c r="N374"/>
+      <c r="O374"/>
+      <c r="P374"/>
+      <c r="Q374"/>
+      <c r="R374"/>
+      <c r="S374" t="s">
+        <v>1804</v>
+      </c>
+      <c r="T374"/>
+      <c r="U374"/>
+      <c r="V374"/>
+    </row>
+    <row r="375">
+      <c r="A375" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B375"/>
+      <c r="C375" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E375">
+        <v>31840</v>
+      </c>
+      <c r="F375" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G375" t="s" s="2">
+        <v>1808</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1809</v>
+      </c>
+      <c r="I375"/>
+      <c r="J375"/>
+      <c r="K375"/>
+      <c r="L375"/>
+      <c r="M375"/>
+      <c r="N375"/>
+      <c r="O375"/>
+      <c r="P375"/>
+      <c r="Q375"/>
+      <c r="R375"/>
+      <c r="S375" t="s">
+        <v>1810</v>
+      </c>
+      <c r="T375"/>
+      <c r="U375"/>
+      <c r="V375"/>
+    </row>
+    <row r="376">
+      <c r="A376" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B376"/>
+      <c r="C376" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E376">
+        <v>31229</v>
+      </c>
+      <c r="F376" t="s">
+        <v>962</v>
+      </c>
+      <c r="G376" t="s" s="2">
+        <v>1814</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1815</v>
+      </c>
+      <c r="I376"/>
+      <c r="J376"/>
+      <c r="K376"/>
+      <c r="L376"/>
+      <c r="M376"/>
+      <c r="N376"/>
+      <c r="O376"/>
+      <c r="P376"/>
+      <c r="Q376"/>
+      <c r="R376" t="s">
+        <v>1816</v>
+      </c>
+      <c r="S376" t="s">
+        <v>1817</v>
+      </c>
+      <c r="T376"/>
+      <c r="U376"/>
+      <c r="V376"/>
+    </row>
+    <row r="377">
+      <c r="A377" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E377">
+        <v>31380</v>
+      </c>
+      <c r="F377" t="s">
+        <v>876</v>
+      </c>
+      <c r="G377" t="s" s="2">
+        <v>1821</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1822</v>
+      </c>
+      <c r="I377">
+        <v>63049375</v>
+      </c>
+      <c r="J377" t="s" s="2">
+        <v>1823</v>
+      </c>
+      <c r="K377"/>
+      <c r="L377"/>
+      <c r="M377"/>
+      <c r="N377"/>
+      <c r="O377"/>
+      <c r="P377"/>
+      <c r="Q377"/>
+      <c r="R377"/>
+      <c r="S377" t="inlineStr">
+        <is>
+          <t>Acelga, Achicoria, Albaricoques, Barbecho, Borraja, Bróculi, Calabacín, Calabaza, Cebolla, Centeno, Col de bruselas, Col Lombarda, Col Rizada, Coliflor, Erial, Espárrago, Espinaca, Judía verde, Lechuga, Manzanas, Melocotones, Melón, Pasto arbustivo, Patata, Peras, Pimiento, Puerros, Sandía, Tomate</t>
+        </is>
+      </c>
+      <c r="T377"/>
+      <c r="U377"/>
+      <c r="V377"/>
+    </row>
+    <row r="378">
+      <c r="A378" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B378"/>
+      <c r="C378" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E378">
+        <v>31510</v>
+      </c>
+      <c r="F378" t="s">
+        <v>200</v>
+      </c>
+      <c r="G378" t="s" s="2">
+        <v>517</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1826</v>
+      </c>
+      <c r="I378"/>
+      <c r="J378"/>
+      <c r="K378"/>
+      <c r="L378"/>
+      <c r="M378"/>
+      <c r="N378"/>
+      <c r="O378"/>
+      <c r="P378"/>
+      <c r="Q378"/>
+      <c r="R378"/>
+      <c r="S378" t="s">
+        <v>554</v>
+      </c>
+      <c r="T378"/>
+      <c r="U378"/>
+      <c r="V378"/>
+    </row>
+    <row r="379">
+      <c r="A379" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B379"/>
+      <c r="C379" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E379">
+        <v>31866</v>
+      </c>
+      <c r="F379" t="s">
+        <v>235</v>
+      </c>
+      <c r="G379" t="s" s="2">
+        <v>1829</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1830</v>
+      </c>
+      <c r="I379"/>
+      <c r="J379"/>
+      <c r="K379"/>
+      <c r="L379"/>
+      <c r="M379"/>
+      <c r="N379"/>
+      <c r="O379"/>
+      <c r="P379"/>
+      <c r="Q379"/>
+      <c r="R379"/>
+      <c r="S379" t="s">
+        <v>1525</v>
+      </c>
+      <c r="T379"/>
+      <c r="U379"/>
+      <c r="V379"/>
+    </row>
+    <row r="380">
+      <c r="A380" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B380"/>
+      <c r="C380" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E380">
+        <v>31829</v>
+      </c>
+      <c r="F380" t="s">
+        <v>224</v>
+      </c>
+      <c r="G380" t="s" s="2">
+        <v>1833</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1834</v>
+      </c>
+      <c r="I380"/>
+      <c r="J380"/>
+      <c r="K380"/>
+      <c r="L380"/>
+      <c r="M380"/>
+      <c r="N380"/>
+      <c r="O380"/>
+      <c r="P380"/>
+      <c r="Q380"/>
+      <c r="R380"/>
+      <c r="S380" t="s">
+        <v>40</v>
+      </c>
+      <c r="T380" t="s">
+        <v>69</v>
+      </c>
+      <c r="U380"/>
+      <c r="V380"/>
+    </row>
+    <row r="381">
+      <c r="A381" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B381"/>
+      <c r="C381" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E381">
+        <v>31560</v>
+      </c>
+      <c r="F381" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G381" t="s" s="2">
+        <v>1838</v>
+      </c>
+      <c r="H381">
+        <v>948692500</v>
+      </c>
+      <c r="I381"/>
+      <c r="J381"/>
+      <c r="K381"/>
+      <c r="L381"/>
+      <c r="M381"/>
+      <c r="N381"/>
+      <c r="O381"/>
+      <c r="P381"/>
+      <c r="Q381"/>
+      <c r="R381"/>
+      <c r="S381" t="s">
+        <v>1255</v>
+      </c>
+      <c r="T381"/>
+      <c r="U381"/>
+      <c r="V381"/>
+    </row>
+    <row r="382">
+      <c r="A382" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B382"/>
+      <c r="C382" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E382">
+        <v>31174</v>
+      </c>
+      <c r="F382" t="s">
+        <v>1748</v>
+      </c>
+      <c r="G382" t="s" s="2">
+        <v>1841</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1842</v>
+      </c>
+      <c r="I382"/>
+      <c r="J382"/>
+      <c r="K382"/>
+      <c r="L382"/>
+      <c r="M382"/>
+      <c r="N382"/>
+      <c r="O382"/>
+      <c r="P382"/>
+      <c r="Q382"/>
+      <c r="R382"/>
+      <c r="S382" t="s">
+        <v>1843</v>
+      </c>
+      <c r="T382"/>
+      <c r="U382"/>
+      <c r="V382"/>
+    </row>
+    <row r="383">
+      <c r="A383" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B383"/>
+      <c r="C383" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E383">
+        <v>31560</v>
+      </c>
+      <c r="F383" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G383" t="s" s="2">
+        <v>1846</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1847</v>
+      </c>
+      <c r="I383"/>
+      <c r="J383"/>
+      <c r="K383"/>
+      <c r="L383"/>
+      <c r="M383"/>
+      <c r="N383"/>
+      <c r="O383"/>
+      <c r="P383"/>
+      <c r="Q383"/>
+      <c r="R383"/>
+      <c r="S383" t="s">
+        <v>1170</v>
+      </c>
+      <c r="T383"/>
+      <c r="U383"/>
+      <c r="V383"/>
+    </row>
+    <row r="384">
+      <c r="A384" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B384"/>
+      <c r="C384" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E384" t="s" s="3">
+        <v>1850</v>
+      </c>
+      <c r="F384" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G384" t="s" s="2">
+        <v>1852</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1853</v>
+      </c>
+      <c r="I384"/>
+      <c r="J384"/>
+      <c r="K384"/>
+      <c r="L384"/>
+      <c r="M384"/>
+      <c r="N384"/>
+      <c r="O384"/>
+      <c r="P384"/>
+      <c r="Q384"/>
+      <c r="R384"/>
+      <c r="S384" t="s">
+        <v>209</v>
+      </c>
+      <c r="T384"/>
+      <c r="U384"/>
+      <c r="V384"/>
+    </row>
+    <row r="385">
+      <c r="A385" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B385"/>
+      <c r="C385" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E385">
+        <v>31313</v>
+      </c>
+      <c r="F385" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G385" t="s" s="2">
+        <v>1856</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1857</v>
+      </c>
+      <c r="I385"/>
+      <c r="J385"/>
+      <c r="K385"/>
+      <c r="L385"/>
+      <c r="M385"/>
+      <c r="N385"/>
+      <c r="O385"/>
+      <c r="P385"/>
+      <c r="Q385"/>
+      <c r="R385"/>
+      <c r="S385" t="s">
+        <v>1255</v>
+      </c>
+      <c r="T385"/>
+      <c r="U385"/>
+      <c r="V385"/>
+    </row>
+    <row r="386">
+      <c r="A386" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B386"/>
+      <c r="C386" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E386">
+        <v>31591</v>
+      </c>
+      <c r="F386" t="s">
+        <v>442</v>
+      </c>
+      <c r="G386"/>
+      <c r="H386" t="s">
+        <v>1860</v>
+      </c>
+      <c r="I386"/>
+      <c r="J386"/>
+      <c r="K386"/>
+      <c r="L386"/>
+      <c r="M386"/>
+      <c r="N386"/>
+      <c r="O386"/>
+      <c r="P386"/>
+      <c r="Q386"/>
+      <c r="R386"/>
+      <c r="S386" t="s">
+        <v>658</v>
+      </c>
+      <c r="T386"/>
+      <c r="U386"/>
+      <c r="V386"/>
+    </row>
+    <row r="387">
+      <c r="A387" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B387"/>
+      <c r="C387" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E387">
+        <v>31591</v>
+      </c>
+      <c r="F387" t="s">
+        <v>442</v>
+      </c>
+      <c r="G387" t="s" s="2">
+        <v>1863</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1864</v>
+      </c>
+      <c r="I387"/>
+      <c r="J387"/>
+      <c r="K387"/>
+      <c r="L387"/>
+      <c r="M387"/>
+      <c r="N387"/>
+      <c r="O387"/>
+      <c r="P387"/>
+      <c r="Q387"/>
+      <c r="R387"/>
+      <c r="S387" t="s">
+        <v>1865</v>
+      </c>
+      <c r="T387"/>
+      <c r="U387"/>
+      <c r="V387"/>
+    </row>
+    <row r="388">
+      <c r="A388" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B388"/>
+      <c r="C388" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E388">
+        <v>31440</v>
+      </c>
+      <c r="F388" t="s">
+        <v>286</v>
+      </c>
+      <c r="G388" t="s" s="2">
+        <v>1868</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1869</v>
+      </c>
+      <c r="I388"/>
+      <c r="J388"/>
+      <c r="K388"/>
+      <c r="L388"/>
+      <c r="M388"/>
+      <c r="N388"/>
+      <c r="O388"/>
+      <c r="P388"/>
+      <c r="Q388"/>
+      <c r="R388"/>
+      <c r="S388" t="s">
+        <v>1870</v>
+      </c>
+      <c r="T388"/>
+      <c r="U388"/>
+      <c r="V388"/>
+    </row>
+    <row r="389">
+      <c r="A389" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B389"/>
+      <c r="C389" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E389">
+        <v>31510</v>
+      </c>
+      <c r="F389" t="s">
+        <v>200</v>
+      </c>
+      <c r="G389"/>
+      <c r="H389" t="s">
+        <v>1873</v>
+      </c>
+      <c r="I389"/>
+      <c r="J389"/>
+      <c r="K389"/>
+      <c r="L389"/>
+      <c r="M389"/>
+      <c r="N389"/>
+      <c r="O389"/>
+      <c r="P389"/>
+      <c r="Q389"/>
+      <c r="R389"/>
+      <c r="S389" t="s">
+        <v>474</v>
+      </c>
+      <c r="T389"/>
+      <c r="U389"/>
+      <c r="V389"/>
+    </row>
+    <row r="390">
+      <c r="A390" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B390"/>
+      <c r="C390" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E390">
+        <v>31510</v>
+      </c>
+      <c r="F390" t="s">
+        <v>200</v>
+      </c>
+      <c r="G390"/>
+      <c r="H390">
+        <v>948840117</v>
+      </c>
+      <c r="I390"/>
+      <c r="J390"/>
+      <c r="K390"/>
+      <c r="L390"/>
+      <c r="M390"/>
+      <c r="N390"/>
+      <c r="O390"/>
+      <c r="P390"/>
+      <c r="Q390"/>
+      <c r="R390"/>
+      <c r="S390" t="s">
+        <v>203</v>
+      </c>
+      <c r="T390"/>
+      <c r="U390"/>
+      <c r="V390"/>
+    </row>
+    <row r="391">
+      <c r="A391" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B391"/>
+      <c r="C391" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E391">
+        <v>31417</v>
+      </c>
+      <c r="F391" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G391" t="s" s="2">
+        <v>1879</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1880</v>
+      </c>
+      <c r="I391"/>
+      <c r="J391"/>
+      <c r="K391"/>
+      <c r="L391"/>
+      <c r="M391"/>
+      <c r="N391"/>
+      <c r="O391"/>
+      <c r="P391"/>
+      <c r="Q391"/>
+      <c r="R391"/>
+      <c r="S391" t="s">
+        <v>40</v>
+      </c>
+      <c r="T391" t="s">
+        <v>47</v>
+      </c>
+      <c r="U391"/>
+      <c r="V391"/>
+    </row>
+    <row r="392">
+      <c r="A392" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B392"/>
+      <c r="C392" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E392">
+        <v>31513</v>
+      </c>
+      <c r="F392" t="s">
+        <v>396</v>
+      </c>
+      <c r="G392" t="s" s="2">
+        <v>1883</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1884</v>
+      </c>
+      <c r="I392"/>
+      <c r="J392"/>
+      <c r="K392"/>
+      <c r="L392"/>
+      <c r="M392"/>
+      <c r="N392"/>
+      <c r="O392"/>
+      <c r="P392"/>
+      <c r="Q392"/>
+      <c r="R392"/>
+      <c r="S392" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T392"/>
+      <c r="U392"/>
+      <c r="V392"/>
+    </row>
+    <row r="393">
+      <c r="A393" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B393"/>
+      <c r="C393" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E393">
+        <v>31460</v>
+      </c>
+      <c r="F393" t="s">
+        <v>986</v>
+      </c>
+      <c r="G393" t="s" s="2">
+        <v>1888</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1889</v>
+      </c>
+      <c r="I393"/>
+      <c r="J393"/>
+      <c r="K393"/>
+      <c r="L393"/>
+      <c r="M393"/>
+      <c r="N393"/>
+      <c r="O393"/>
+      <c r="P393"/>
+      <c r="Q393"/>
+      <c r="R393"/>
+      <c r="S393" t="s">
+        <v>1890</v>
+      </c>
+      <c r="T393"/>
+      <c r="U393"/>
+      <c r="V393"/>
+    </row>
+    <row r="394">
+      <c r="A394" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B394"/>
+      <c r="C394" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E394">
+        <v>31510</v>
+      </c>
+      <c r="F394" t="s">
+        <v>200</v>
+      </c>
+      <c r="G394"/>
+      <c r="H394" t="s">
+        <v>1893</v>
+      </c>
+      <c r="I394"/>
+      <c r="J394"/>
+      <c r="K394"/>
+      <c r="L394"/>
+      <c r="M394"/>
+      <c r="N394"/>
+      <c r="O394"/>
+      <c r="P394"/>
+      <c r="Q394"/>
+      <c r="R394"/>
+      <c r="S394" t="s">
+        <v>203</v>
+      </c>
+      <c r="T394"/>
+      <c r="U394"/>
+      <c r="V394"/>
+    </row>
+    <row r="395">
+      <c r="A395" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B395"/>
+      <c r="C395" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E395">
+        <v>31510</v>
+      </c>
+      <c r="F395" t="s">
+        <v>200</v>
+      </c>
+      <c r="G395"/>
+      <c r="H395" t="s">
+        <v>1896</v>
+      </c>
+      <c r="I395"/>
+      <c r="J395"/>
+      <c r="K395"/>
+      <c r="L395"/>
+      <c r="M395"/>
+      <c r="N395"/>
+      <c r="O395"/>
+      <c r="P395"/>
+      <c r="Q395"/>
+      <c r="R395"/>
+      <c r="S395" t="s">
+        <v>474</v>
+      </c>
+      <c r="T395"/>
+      <c r="U395"/>
+      <c r="V395"/>
+    </row>
+    <row r="396">
+      <c r="A396" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B396"/>
+      <c r="C396" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E396">
+        <v>31510</v>
+      </c>
+      <c r="F396" t="s">
+        <v>200</v>
+      </c>
+      <c r="G396"/>
+      <c r="H396" t="s">
+        <v>1899</v>
+      </c>
+      <c r="I396"/>
+      <c r="J396"/>
+      <c r="K396"/>
+      <c r="L396"/>
+      <c r="M396"/>
+      <c r="N396"/>
+      <c r="O396"/>
+      <c r="P396"/>
+      <c r="Q396"/>
+      <c r="R396"/>
+      <c r="S396" t="s">
+        <v>474</v>
+      </c>
+      <c r="T396"/>
+      <c r="U396"/>
+      <c r="V396"/>
+    </row>
+    <row r="397">
+      <c r="A397" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B397"/>
+      <c r="C397" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E397">
+        <v>31570</v>
+      </c>
+      <c r="F397" t="s">
+        <v>953</v>
+      </c>
+      <c r="G397" t="s" s="2">
+        <v>1902</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1903</v>
+      </c>
+      <c r="I397"/>
+      <c r="J397"/>
+      <c r="K397"/>
+      <c r="L397"/>
+      <c r="M397"/>
+      <c r="N397"/>
+      <c r="O397"/>
+      <c r="P397"/>
+      <c r="Q397"/>
+      <c r="R397"/>
+      <c r="S397" t="s">
+        <v>1904</v>
+      </c>
+      <c r="T397"/>
+      <c r="U397"/>
+      <c r="V397"/>
+    </row>
+    <row r="398">
+      <c r="A398" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B398"/>
+      <c r="C398" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E398">
+        <v>31591</v>
+      </c>
+      <c r="F398" t="s">
+        <v>442</v>
+      </c>
+      <c r="G398" t="s" s="2">
+        <v>1907</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1908</v>
+      </c>
+      <c r="I398"/>
+      <c r="J398"/>
+      <c r="K398"/>
+      <c r="L398"/>
+      <c r="M398"/>
+      <c r="N398"/>
+      <c r="O398"/>
+      <c r="P398"/>
+      <c r="Q398"/>
+      <c r="R398"/>
+      <c r="S398" t="s">
+        <v>825</v>
+      </c>
+      <c r="T398"/>
+      <c r="U398"/>
+      <c r="V398"/>
+    </row>
+    <row r="399">
+      <c r="A399" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B399"/>
+      <c r="C399" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E399">
+        <v>31510</v>
+      </c>
+      <c r="F399" t="s">
+        <v>200</v>
+      </c>
+      <c r="G399" t="s" s="2">
+        <v>1911</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1912</v>
+      </c>
+      <c r="I399"/>
+      <c r="J399"/>
+      <c r="K399"/>
+      <c r="L399"/>
+      <c r="M399"/>
+      <c r="N399"/>
+      <c r="O399"/>
+      <c r="P399"/>
+      <c r="Q399"/>
+      <c r="R399"/>
+      <c r="S399" t="s">
+        <v>474</v>
+      </c>
+      <c r="T399"/>
+      <c r="U399"/>
+      <c r="V399"/>
+    </row>
+    <row r="400">
+      <c r="A400" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B400"/>
+      <c r="C400" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E400">
+        <v>31261</v>
+      </c>
+      <c r="F400" t="s">
+        <v>212</v>
+      </c>
+      <c r="G400" t="s" s="2">
+        <v>1915</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1916</v>
+      </c>
+      <c r="I400"/>
+      <c r="J400"/>
+      <c r="K400"/>
+      <c r="L400"/>
+      <c r="M400"/>
+      <c r="N400"/>
+      <c r="O400"/>
+      <c r="P400"/>
+      <c r="Q400"/>
+      <c r="R400"/>
+      <c r="S400" t="s">
+        <v>825</v>
+      </c>
+      <c r="T400"/>
+      <c r="U400"/>
+      <c r="V400"/>
+    </row>
+    <row r="401">
+      <c r="A401" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B401"/>
+      <c r="C401" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E401">
+        <v>31560</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G401" t="s" s="2">
+        <v>1919</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1920</v>
+      </c>
+      <c r="I401"/>
+      <c r="J401"/>
+      <c r="K401"/>
+      <c r="L401"/>
+      <c r="M401"/>
+      <c r="N401"/>
+      <c r="O401"/>
+      <c r="P401"/>
+      <c r="Q401"/>
+      <c r="R401"/>
+      <c r="S401" t="s">
+        <v>1921</v>
+      </c>
+      <c r="T401"/>
+      <c r="U401"/>
+      <c r="V401"/>
+    </row>
+    <row r="402">
+      <c r="A402" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B402"/>
+      <c r="C402" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E402">
+        <v>31194</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1924</v>
+      </c>
+      <c r="G402" t="s" s="2">
+        <v>1925</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1926</v>
+      </c>
+      <c r="I402"/>
+      <c r="J402"/>
+      <c r="K402"/>
+      <c r="L402"/>
+      <c r="M402"/>
+      <c r="N402"/>
+      <c r="O402"/>
+      <c r="P402"/>
+      <c r="Q402"/>
+      <c r="R402"/>
+      <c r="S402" t="s">
+        <v>658</v>
+      </c>
+      <c r="T402"/>
+      <c r="U402"/>
+      <c r="V402"/>
+    </row>
+    <row r="403">
+      <c r="A403" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B403"/>
+      <c r="C403" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D403"/>
+      <c r="E403">
+        <v>31512</v>
+      </c>
+      <c r="F403" t="s">
+        <v>1396</v>
+      </c>
+      <c r="G403"/>
+      <c r="H403" t="s">
+        <v>1928</v>
+      </c>
+      <c r="I403"/>
+      <c r="J403"/>
+      <c r="K403"/>
+      <c r="L403"/>
+      <c r="M403"/>
+      <c r="N403"/>
+      <c r="O403"/>
+      <c r="P403"/>
+      <c r="Q403"/>
+      <c r="R403"/>
+      <c r="S403" t="s">
+        <v>1929</v>
+      </c>
+      <c r="T403"/>
+      <c r="U403"/>
+      <c r="V403"/>
+    </row>
+    <row r="404">
+      <c r="A404" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B404"/>
+      <c r="C404" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E404">
+        <v>31510</v>
+      </c>
+      <c r="F404" t="s">
+        <v>200</v>
+      </c>
+      <c r="G404"/>
+      <c r="H404" t="s">
+        <v>1932</v>
+      </c>
+      <c r="I404"/>
+      <c r="J404"/>
+      <c r="K404"/>
+      <c r="L404"/>
+      <c r="M404"/>
+      <c r="N404"/>
+      <c r="O404"/>
+      <c r="P404"/>
+      <c r="Q404"/>
+      <c r="R404"/>
+      <c r="S404" t="s">
+        <v>578</v>
+      </c>
+      <c r="T404"/>
+      <c r="U404"/>
+      <c r="V404"/>
+    </row>
+    <row r="405">
+      <c r="A405" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B405"/>
+      <c r="C405" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E405">
+        <v>31510</v>
+      </c>
+      <c r="F405" t="s">
+        <v>200</v>
+      </c>
+      <c r="G405" t="s" s="2">
+        <v>1935</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1936</v>
+      </c>
+      <c r="I405"/>
+      <c r="J405"/>
+      <c r="K405"/>
+      <c r="L405"/>
+      <c r="M405"/>
+      <c r="N405"/>
+      <c r="O405"/>
+      <c r="P405"/>
+      <c r="Q405"/>
+      <c r="R405"/>
+      <c r="S405" t="s">
+        <v>203</v>
+      </c>
+      <c r="T405"/>
+      <c r="U405"/>
+      <c r="V405"/>
+    </row>
+    <row r="406">
+      <c r="A406" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B406"/>
+      <c r="C406" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E406">
+        <v>31680</v>
+      </c>
+      <c r="F406"/>
+      <c r="G406" t="s" s="2">
+        <v>1939</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1940</v>
+      </c>
+      <c r="I406"/>
+      <c r="J406"/>
+      <c r="K406"/>
+      <c r="L406"/>
+      <c r="M406"/>
+      <c r="N406"/>
+      <c r="O406"/>
+      <c r="P406"/>
+      <c r="Q406"/>
+      <c r="R406"/>
+      <c r="S406" t="s">
+        <v>40</v>
+      </c>
+      <c r="T406" t="s">
+        <v>47</v>
+      </c>
+      <c r="U406"/>
+      <c r="V406"/>
+    </row>
+    <row r="407">
+      <c r="A407" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B407"/>
+      <c r="C407" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E407">
+        <v>31513</v>
+      </c>
+      <c r="F407" t="s">
+        <v>396</v>
+      </c>
+      <c r="G407" t="s" s="2">
+        <v>1943</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1944</v>
+      </c>
+      <c r="I407"/>
+      <c r="J407"/>
+      <c r="K407"/>
+      <c r="L407"/>
+      <c r="M407"/>
+      <c r="N407"/>
+      <c r="O407"/>
+      <c r="P407"/>
+      <c r="Q407"/>
+      <c r="R407"/>
+      <c r="S407" t="s">
+        <v>1945</v>
+      </c>
+      <c r="T407"/>
+      <c r="U407"/>
+      <c r="V407"/>
+    </row>
+    <row r="408">
+      <c r="A408" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B408"/>
+      <c r="C408" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E408">
+        <v>31350</v>
+      </c>
+      <c r="F408" t="s">
+        <v>230</v>
+      </c>
+      <c r="G408"/>
+      <c r="H408">
+        <v>948750186</v>
+      </c>
+      <c r="I408"/>
+      <c r="J408"/>
+      <c r="K408"/>
+      <c r="L408"/>
+      <c r="M408"/>
+      <c r="N408"/>
+      <c r="O408"/>
+      <c r="P408"/>
+      <c r="Q408"/>
+      <c r="R408"/>
+      <c r="S408" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T408"/>
+      <c r="U408"/>
+      <c r="V408"/>
+    </row>
+    <row r="409">
+      <c r="A409" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B409"/>
+      <c r="C409" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E409">
+        <v>28300</v>
+      </c>
+      <c r="F409"/>
+      <c r="G409" t="s" s="2">
+        <v>1951</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1952</v>
+      </c>
+      <c r="I409"/>
+      <c r="J409"/>
+      <c r="K409"/>
+      <c r="L409"/>
+      <c r="M409"/>
+      <c r="N409"/>
+      <c r="O409"/>
+      <c r="P409"/>
+      <c r="Q409"/>
+      <c r="R409"/>
+      <c r="S409" t="s">
+        <v>209</v>
+      </c>
+      <c r="T409"/>
+      <c r="U409"/>
+      <c r="V409"/>
+    </row>
+    <row r="410">
+      <c r="A410" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B410"/>
+      <c r="C410" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E410">
+        <v>31451</v>
+      </c>
+      <c r="F410"/>
+      <c r="G410" t="s" s="2">
+        <v>1955</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I410"/>
+      <c r="J410"/>
+      <c r="K410"/>
+      <c r="L410"/>
+      <c r="M410"/>
+      <c r="N410"/>
+      <c r="O410"/>
+      <c r="P410"/>
+      <c r="Q410"/>
+      <c r="R410"/>
+      <c r="S410" t="s">
+        <v>40</v>
+      </c>
+      <c r="T410" t="s">
+        <v>47</v>
+      </c>
+      <c r="U410"/>
+      <c r="V410"/>
+    </row>
+    <row r="411">
+      <c r="A411" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B411"/>
+      <c r="C411" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E411">
+        <v>31513</v>
+      </c>
+      <c r="F411" t="s">
+        <v>396</v>
+      </c>
+      <c r="G411" t="s" s="2">
+        <v>1943</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I411"/>
+      <c r="J411"/>
+      <c r="K411"/>
+      <c r="L411"/>
+      <c r="M411"/>
+      <c r="N411"/>
+      <c r="O411"/>
+      <c r="P411"/>
+      <c r="Q411"/>
+      <c r="R411"/>
+      <c r="S411" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T411"/>
+      <c r="U411"/>
+      <c r="V411"/>
+    </row>
+    <row r="412">
+      <c r="A412" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B412"/>
+      <c r="C412" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E412">
+        <v>31454</v>
+      </c>
+      <c r="F412" t="s">
+        <v>1963</v>
+      </c>
+      <c r="G412" t="s" s="2">
+        <v>1964</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I412"/>
+      <c r="J412"/>
+      <c r="K412"/>
+      <c r="L412"/>
+      <c r="M412"/>
+      <c r="N412"/>
+      <c r="O412"/>
+      <c r="P412"/>
+      <c r="Q412"/>
+      <c r="R412"/>
+      <c r="S412" t="s">
+        <v>1966</v>
+      </c>
+      <c r="T412" t="s">
+        <v>191</v>
+      </c>
+      <c r="U412"/>
+      <c r="V412"/>
+    </row>
+    <row r="413">
+      <c r="A413" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B413"/>
+      <c r="C413" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E413">
+        <v>31495</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G413"/>
+      <c r="H413" t="s">
+        <v>1969</v>
+      </c>
+      <c r="I413"/>
+      <c r="J413"/>
+      <c r="K413"/>
+      <c r="L413"/>
+      <c r="M413"/>
+      <c r="N413"/>
+      <c r="O413"/>
+      <c r="P413"/>
+      <c r="Q413"/>
+      <c r="R413"/>
+      <c r="S413" t="s">
+        <v>1970</v>
+      </c>
+      <c r="T413"/>
+      <c r="U413"/>
+      <c r="V413"/>
+    </row>
+    <row r="414">
+      <c r="A414" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B414"/>
+      <c r="C414" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E414">
+        <v>31495</v>
+      </c>
+      <c r="F414" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G414" t="s" s="2">
+        <v>1972</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1973</v>
+      </c>
+      <c r="I414"/>
+      <c r="J414"/>
+      <c r="K414"/>
+      <c r="L414"/>
+      <c r="M414"/>
+      <c r="N414"/>
+      <c r="O414"/>
+      <c r="P414"/>
+      <c r="Q414"/>
+      <c r="R414"/>
+      <c r="S414" t="s">
+        <v>1974</v>
+      </c>
+      <c r="T414"/>
+      <c r="U414"/>
+      <c r="V414"/>
+    </row>
+    <row r="415">
+      <c r="A415" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B415"/>
+      <c r="C415" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E415">
+        <v>31314</v>
+      </c>
+      <c r="F415"/>
+      <c r="G415" t="s" s="2">
+        <v>1978</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1979</v>
+      </c>
+      <c r="I415"/>
+      <c r="J415"/>
+      <c r="K415"/>
+      <c r="L415"/>
+      <c r="M415"/>
+      <c r="N415"/>
+      <c r="O415"/>
+      <c r="P415"/>
+      <c r="Q415"/>
+      <c r="R415"/>
+      <c r="S415" t="s">
+        <v>60</v>
+      </c>
+      <c r="T415"/>
+      <c r="U415"/>
+      <c r="V415"/>
+    </row>
+    <row r="416">
+      <c r="A416" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B416"/>
+      <c r="C416" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E416">
+        <v>31513</v>
+      </c>
+      <c r="F416" t="s">
+        <v>396</v>
+      </c>
+      <c r="G416" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I416"/>
+      <c r="J416"/>
+      <c r="K416"/>
+      <c r="L416"/>
+      <c r="M416"/>
+      <c r="N416"/>
+      <c r="O416"/>
+      <c r="P416"/>
+      <c r="Q416"/>
+      <c r="R416"/>
+      <c r="S416" t="s">
+        <v>1984</v>
+      </c>
+      <c r="T416"/>
+      <c r="U416"/>
+      <c r="V416"/>
+    </row>
+    <row r="417">
+      <c r="A417" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B417"/>
+      <c r="C417" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E417">
+        <v>31513</v>
+      </c>
+      <c r="F417" t="s">
+        <v>396</v>
+      </c>
+      <c r="G417" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I417"/>
+      <c r="J417"/>
+      <c r="K417"/>
+      <c r="L417"/>
+      <c r="M417"/>
+      <c r="N417"/>
+      <c r="O417"/>
+      <c r="P417"/>
+      <c r="Q417"/>
+      <c r="R417"/>
+      <c r="S417" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T417"/>
+      <c r="U417"/>
+      <c r="V417"/>
+    </row>
+    <row r="418">
+      <c r="A418" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B418"/>
+      <c r="C418" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E418">
+        <v>31513</v>
+      </c>
+      <c r="F418" t="s">
+        <v>396</v>
+      </c>
+      <c r="G418" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I418"/>
+      <c r="J418"/>
+      <c r="K418"/>
+      <c r="L418"/>
+      <c r="M418"/>
+      <c r="N418"/>
+      <c r="O418"/>
+      <c r="P418"/>
+      <c r="Q418"/>
+      <c r="R418"/>
+      <c r="S418" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T418"/>
+      <c r="U418"/>
+      <c r="V418"/>
+    </row>
+    <row r="419">
+      <c r="A419" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B419"/>
+      <c r="C419" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E419">
+        <v>31513</v>
+      </c>
+      <c r="F419" t="s">
+        <v>396</v>
+      </c>
+      <c r="G419" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1991</v>
+      </c>
+      <c r="I419"/>
+      <c r="J419"/>
+      <c r="K419"/>
+      <c r="L419"/>
+      <c r="M419"/>
+      <c r="N419"/>
+      <c r="O419"/>
+      <c r="P419"/>
+      <c r="Q419"/>
+      <c r="R419"/>
+      <c r="S419" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T419"/>
+      <c r="U419"/>
+      <c r="V419"/>
+    </row>
+    <row r="420">
+      <c r="A420" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B420"/>
+      <c r="C420" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E420">
+        <v>31513</v>
+      </c>
+      <c r="F420" t="s">
+        <v>396</v>
+      </c>
+      <c r="G420" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I420"/>
+      <c r="J420"/>
+      <c r="K420"/>
+      <c r="L420"/>
+      <c r="M420"/>
+      <c r="N420"/>
+      <c r="O420"/>
+      <c r="P420"/>
+      <c r="Q420"/>
+      <c r="R420"/>
+      <c r="S420" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T420"/>
+      <c r="U420"/>
+      <c r="V420"/>
+    </row>
+    <row r="421">
+      <c r="A421" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B421"/>
+      <c r="C421" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E421">
+        <v>31513</v>
+      </c>
+      <c r="F421" t="s">
+        <v>396</v>
+      </c>
+      <c r="G421" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I421"/>
+      <c r="J421"/>
+      <c r="K421"/>
+      <c r="L421"/>
+      <c r="M421"/>
+      <c r="N421"/>
+      <c r="O421"/>
+      <c r="P421"/>
+      <c r="Q421"/>
+      <c r="R421"/>
+      <c r="S421" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T421"/>
+      <c r="U421"/>
+      <c r="V421"/>
+    </row>
+    <row r="422">
+      <c r="A422" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B422"/>
+      <c r="C422" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E422">
+        <v>31513</v>
+      </c>
+      <c r="F422" t="s">
+        <v>396</v>
+      </c>
+      <c r="G422" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I422"/>
+      <c r="J422"/>
+      <c r="K422"/>
+      <c r="L422"/>
+      <c r="M422"/>
+      <c r="N422"/>
+      <c r="O422"/>
+      <c r="P422"/>
+      <c r="Q422"/>
+      <c r="R422"/>
+      <c r="S422" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T422"/>
+      <c r="U422"/>
+      <c r="V422"/>
+    </row>
+    <row r="423">
+      <c r="A423" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B423"/>
+      <c r="C423" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E423">
+        <v>31513</v>
+      </c>
+      <c r="F423" t="s">
+        <v>396</v>
+      </c>
+      <c r="G423" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I423"/>
+      <c r="J423"/>
+      <c r="K423"/>
+      <c r="L423"/>
+      <c r="M423"/>
+      <c r="N423"/>
+      <c r="O423"/>
+      <c r="P423"/>
+      <c r="Q423"/>
+      <c r="R423"/>
+      <c r="S423" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T423"/>
+      <c r="U423"/>
+      <c r="V423"/>
+    </row>
+    <row r="424">
+      <c r="A424" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B424"/>
+      <c r="C424" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D424" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E424">
+        <v>31513</v>
+      </c>
+      <c r="F424" t="s">
+        <v>396</v>
+      </c>
+      <c r="G424" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I424"/>
+      <c r="J424"/>
+      <c r="K424"/>
+      <c r="L424"/>
+      <c r="M424"/>
+      <c r="N424"/>
+      <c r="O424"/>
+      <c r="P424"/>
+      <c r="Q424"/>
+      <c r="R424"/>
+      <c r="S424" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T424"/>
+      <c r="U424"/>
+      <c r="V424"/>
+    </row>
+    <row r="425">
+      <c r="A425" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B425"/>
+      <c r="C425" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D425" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E425">
+        <v>31177</v>
+      </c>
+      <c r="F425"/>
+      <c r="G425" t="s" s="2">
+        <v>2004</v>
+      </c>
+      <c r="H425" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I425"/>
+      <c r="J425"/>
+      <c r="K425"/>
+      <c r="L425"/>
+      <c r="M425"/>
+      <c r="N425"/>
+      <c r="O425"/>
+      <c r="P425"/>
+      <c r="Q425"/>
+      <c r="R425"/>
+      <c r="S425" t="s">
+        <v>2006</v>
+      </c>
+      <c r="T425" t="s">
+        <v>69</v>
+      </c>
+      <c r="U425"/>
+      <c r="V425"/>
+    </row>
+    <row r="426">
+      <c r="A426" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B426"/>
+      <c r="C426" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D426" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E426">
+        <v>31513</v>
+      </c>
+      <c r="F426" t="s">
+        <v>396</v>
+      </c>
+      <c r="G426" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1580</v>
+      </c>
+      <c r="I426"/>
+      <c r="J426"/>
+      <c r="K426"/>
+      <c r="L426"/>
+      <c r="M426"/>
+      <c r="N426"/>
+      <c r="O426"/>
+      <c r="P426"/>
+      <c r="Q426"/>
+      <c r="R426"/>
+      <c r="S426" t="s">
+        <v>2009</v>
+      </c>
+      <c r="T426"/>
+      <c r="U426"/>
+      <c r="V426"/>
+    </row>
+    <row r="427">
+      <c r="A427" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B427"/>
+      <c r="C427" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D427" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E427">
+        <v>31513</v>
+      </c>
+      <c r="F427" t="s">
+        <v>396</v>
+      </c>
+      <c r="G427" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H427" t="s">
+        <v>2012</v>
+      </c>
+      <c r="I427"/>
+      <c r="J427"/>
+      <c r="K427"/>
+      <c r="L427"/>
+      <c r="M427"/>
+      <c r="N427"/>
+      <c r="O427"/>
+      <c r="P427"/>
+      <c r="Q427"/>
+      <c r="R427"/>
+      <c r="S427" t="s">
+        <v>2009</v>
+      </c>
+      <c r="T427"/>
+      <c r="U427"/>
+      <c r="V427"/>
+    </row>
+    <row r="428">
+      <c r="A428" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B428"/>
+      <c r="C428" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D428" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E428">
+        <v>31513</v>
+      </c>
+      <c r="F428" t="s">
+        <v>396</v>
+      </c>
+      <c r="G428" t="s" s="2">
+        <v>2015</v>
+      </c>
+      <c r="H428" t="s">
+        <v>2016</v>
+      </c>
+      <c r="I428"/>
+      <c r="J428"/>
+      <c r="K428"/>
+      <c r="L428"/>
+      <c r="M428"/>
+      <c r="N428"/>
+      <c r="O428"/>
+      <c r="P428"/>
+      <c r="Q428"/>
+      <c r="R428"/>
+      <c r="S428" t="s">
+        <v>527</v>
+      </c>
+      <c r="T428"/>
+      <c r="U428"/>
+      <c r="V428"/>
+    </row>
+    <row r="429">
+      <c r="A429" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B429"/>
+      <c r="C429" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D429" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E429">
+        <v>31513</v>
+      </c>
+      <c r="F429" t="s">
+        <v>396</v>
+      </c>
+      <c r="G429" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H429" t="s">
+        <v>2019</v>
+      </c>
+      <c r="I429"/>
+      <c r="J429"/>
+      <c r="K429"/>
+      <c r="L429"/>
+      <c r="M429"/>
+      <c r="N429"/>
+      <c r="O429"/>
+      <c r="P429"/>
+      <c r="Q429"/>
+      <c r="R429"/>
+      <c r="S429" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T429"/>
+      <c r="U429"/>
+      <c r="V429"/>
+    </row>
+    <row r="430">
+      <c r="A430" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B430"/>
+      <c r="C430" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D430" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E430">
+        <v>31797</v>
+      </c>
+      <c r="F430"/>
+      <c r="G430" t="s" s="2">
+        <v>2022</v>
+      </c>
+      <c r="H430" t="s">
+        <v>2023</v>
+      </c>
+      <c r="I430"/>
+      <c r="J430"/>
+      <c r="K430"/>
+      <c r="L430"/>
+      <c r="M430"/>
+      <c r="N430"/>
+      <c r="O430"/>
+      <c r="P430"/>
+      <c r="Q430"/>
+      <c r="R430"/>
+      <c r="S430" t="s">
+        <v>68</v>
+      </c>
+      <c r="T430" t="s">
+        <v>2024</v>
+      </c>
+      <c r="U430"/>
+      <c r="V430"/>
+    </row>
+    <row r="431">
+      <c r="A431" t="s">
+        <v>2025</v>
+      </c>
+      <c r="B431"/>
+      <c r="C431" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D431" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E431">
+        <v>31513</v>
+      </c>
+      <c r="F431" t="s">
+        <v>396</v>
+      </c>
+      <c r="G431" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H431" t="s">
+        <v>2027</v>
+      </c>
+      <c r="I431"/>
+      <c r="J431"/>
+      <c r="K431"/>
+      <c r="L431"/>
+      <c r="M431"/>
+      <c r="N431"/>
+      <c r="O431"/>
+      <c r="P431"/>
+      <c r="Q431"/>
+      <c r="R431"/>
+      <c r="S431" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T431"/>
+      <c r="U431"/>
+      <c r="V431"/>
+    </row>
+    <row r="432">
+      <c r="A432" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B432"/>
+      <c r="C432" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D432" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E432">
+        <v>31800</v>
+      </c>
+      <c r="F432" t="s">
+        <v>2031</v>
+      </c>
+      <c r="G432" t="s" s="2">
+        <v>2032</v>
+      </c>
+      <c r="H432" t="s">
+        <v>2033</v>
+      </c>
+      <c r="I432"/>
+      <c r="J432"/>
+      <c r="K432"/>
+      <c r="L432"/>
+      <c r="M432"/>
+      <c r="N432"/>
+      <c r="O432"/>
+      <c r="P432"/>
+      <c r="Q432"/>
+      <c r="R432"/>
+      <c r="S432" t="s">
+        <v>40</v>
+      </c>
+      <c r="T432" t="s">
+        <v>191</v>
+      </c>
+      <c r="U432"/>
+      <c r="V432"/>
+    </row>
+    <row r="433">
+      <c r="A433" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B433"/>
+      <c r="C433" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D433" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E433">
+        <v>31840</v>
+      </c>
+      <c r="F433" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G433"/>
+      <c r="H433" t="s">
+        <v>2036</v>
+      </c>
+      <c r="I433"/>
+      <c r="J433"/>
+      <c r="K433"/>
+      <c r="L433"/>
+      <c r="M433"/>
+      <c r="N433"/>
+      <c r="O433"/>
+      <c r="P433"/>
+      <c r="Q433"/>
+      <c r="R433"/>
+      <c r="S433" t="s">
+        <v>2037</v>
+      </c>
+      <c r="T433" t="s">
+        <v>1453</v>
+      </c>
+      <c r="U433"/>
+      <c r="V433"/>
+    </row>
+    <row r="434">
+      <c r="A434" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B434"/>
+      <c r="C434" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D434" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E434">
+        <v>31797</v>
+      </c>
+      <c r="F434"/>
+      <c r="G434" t="s" s="2">
+        <v>2041</v>
+      </c>
+      <c r="H434" t="s">
+        <v>2042</v>
+      </c>
+      <c r="I434"/>
+      <c r="J434"/>
+      <c r="K434"/>
+      <c r="L434"/>
+      <c r="M434"/>
+      <c r="N434"/>
+      <c r="O434"/>
+      <c r="P434"/>
+      <c r="Q434"/>
+      <c r="R434"/>
+      <c r="S434" t="s">
+        <v>46</v>
+      </c>
+      <c r="T434" t="s">
+        <v>2024</v>
+      </c>
+      <c r="U434"/>
+      <c r="V434"/>
+    </row>
+    <row r="435">
+      <c r="A435" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B435"/>
+      <c r="C435" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D435" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E435">
+        <v>31692</v>
+      </c>
+      <c r="F435" t="s">
+        <v>271</v>
+      </c>
+      <c r="G435" t="s" s="2">
+        <v>2045</v>
+      </c>
+      <c r="H435" t="s">
+        <v>2046</v>
+      </c>
+      <c r="I435"/>
+      <c r="J435"/>
+      <c r="K435"/>
+      <c r="L435"/>
+      <c r="M435"/>
+      <c r="N435"/>
+      <c r="O435"/>
+      <c r="P435"/>
+      <c r="Q435"/>
+      <c r="R435"/>
+      <c r="S435" t="s">
+        <v>46</v>
+      </c>
+      <c r="T435" t="s">
+        <v>47</v>
+      </c>
+      <c r="U435"/>
+      <c r="V435"/>
+    </row>
+    <row r="436">
+      <c r="A436" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B436"/>
+      <c r="C436" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D436" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E436" t="s" s="3">
+        <v>2049</v>
+      </c>
+      <c r="F436"/>
+      <c r="G436" t="s" s="2">
+        <v>2050</v>
+      </c>
+      <c r="H436" t="s">
+        <v>2051</v>
+      </c>
+      <c r="I436"/>
+      <c r="J436"/>
+      <c r="K436"/>
+      <c r="L436"/>
+      <c r="M436"/>
+      <c r="N436"/>
+      <c r="O436"/>
+      <c r="P436"/>
+      <c r="Q436"/>
+      <c r="R436"/>
+      <c r="S436" t="s">
+        <v>2052</v>
+      </c>
+      <c r="T436"/>
+      <c r="U436"/>
+      <c r="V436"/>
+    </row>
+    <row r="437">
+      <c r="A437" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B437"/>
+      <c r="C437" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D437" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E437">
+        <v>31570</v>
+      </c>
+      <c r="F437" t="s">
+        <v>953</v>
+      </c>
+      <c r="G437" t="s" s="2">
+        <v>2056</v>
+      </c>
+      <c r="H437" t="s">
+        <v>2057</v>
+      </c>
+      <c r="I437"/>
+      <c r="J437"/>
+      <c r="K437"/>
+      <c r="L437"/>
+      <c r="M437"/>
+      <c r="N437"/>
+      <c r="O437"/>
+      <c r="P437"/>
+      <c r="Q437"/>
+      <c r="R437"/>
+      <c r="S437" t="s">
+        <v>2058</v>
+      </c>
+      <c r="T437"/>
+      <c r="U437"/>
+      <c r="V437"/>
+    </row>
+    <row r="438">
+      <c r="A438" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B438"/>
+      <c r="C438" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D438" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E438">
+        <v>31261</v>
+      </c>
+      <c r="F438" t="s">
+        <v>212</v>
+      </c>
+      <c r="G438" t="s" s="2">
+        <v>2061</v>
+      </c>
+      <c r="H438" t="s">
+        <v>2062</v>
+      </c>
+      <c r="I438"/>
+      <c r="J438"/>
+      <c r="K438"/>
+      <c r="L438"/>
+      <c r="M438"/>
+      <c r="N438"/>
+      <c r="O438"/>
+      <c r="P438"/>
+      <c r="Q438"/>
+      <c r="R438"/>
+      <c r="S438" t="s">
+        <v>1016</v>
+      </c>
+      <c r="T438"/>
+      <c r="U438"/>
+      <c r="V438"/>
+    </row>
+    <row r="439">
+      <c r="A439" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B439"/>
+      <c r="C439" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D439" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E439">
+        <v>31261</v>
+      </c>
+      <c r="F439" t="s">
+        <v>212</v>
+      </c>
+      <c r="G439" t="s" s="2">
+        <v>2066</v>
+      </c>
+      <c r="H439" t="s">
+        <v>2067</v>
+      </c>
+      <c r="I439"/>
+      <c r="J439"/>
+      <c r="K439"/>
+      <c r="L439"/>
+      <c r="M439"/>
+      <c r="N439"/>
+      <c r="O439"/>
+      <c r="P439"/>
+      <c r="Q439"/>
+      <c r="R439"/>
+      <c r="S439" t="s">
+        <v>2068</v>
+      </c>
+      <c r="T439"/>
+      <c r="U439"/>
+      <c r="V439"/>
+    </row>
+    <row r="440">
+      <c r="A440" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B440"/>
+      <c r="C440" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D440" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E440">
+        <v>26001</v>
+      </c>
+      <c r="F440"/>
+      <c r="G440" t="s" s="2">
+        <v>2071</v>
+      </c>
+      <c r="H440" t="s">
+        <v>2072</v>
+      </c>
+      <c r="I440"/>
+      <c r="J440"/>
+      <c r="K440"/>
+      <c r="L440"/>
+      <c r="M440"/>
+      <c r="N440"/>
+      <c r="O440"/>
+      <c r="P440"/>
+      <c r="Q440"/>
+      <c r="R440"/>
+      <c r="S440" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T440"/>
+      <c r="U440"/>
+      <c r="V440"/>
+    </row>
+    <row r="441">
+      <c r="A441" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B441"/>
+      <c r="C441" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D441" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E441">
+        <v>26540</v>
+      </c>
+      <c r="F441"/>
+      <c r="G441" t="s" s="2">
+        <v>2075</v>
+      </c>
+      <c r="H441" t="s">
+        <v>2076</v>
+      </c>
+      <c r="I441"/>
+      <c r="J441"/>
+      <c r="K441"/>
+      <c r="L441"/>
+      <c r="M441"/>
+      <c r="N441"/>
+      <c r="O441"/>
+      <c r="P441"/>
+      <c r="Q441"/>
+      <c r="R441"/>
+      <c r="S441" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T441"/>
+      <c r="U441"/>
+      <c r="V441"/>
+    </row>
+    <row r="442">
+      <c r="A442" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B442"/>
+      <c r="C442" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D442" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E442">
+        <v>31370</v>
+      </c>
+      <c r="F442" t="s">
+        <v>840</v>
+      </c>
+      <c r="G442" t="s" s="2">
+        <v>2080</v>
+      </c>
+      <c r="H442" t="s">
+        <v>2081</v>
+      </c>
+      <c r="I442"/>
+      <c r="J442"/>
+      <c r="K442"/>
+      <c r="L442"/>
+      <c r="M442"/>
+      <c r="N442"/>
+      <c r="O442"/>
+      <c r="P442"/>
+      <c r="Q442"/>
+      <c r="R442"/>
+      <c r="S442" t="s">
+        <v>825</v>
+      </c>
+      <c r="T442"/>
+      <c r="U442"/>
+      <c r="V442"/>
+    </row>
+    <row r="443">
+      <c r="A443" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B443"/>
+      <c r="C443" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D443" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E443">
+        <v>31513</v>
+      </c>
+      <c r="F443" t="s">
+        <v>396</v>
+      </c>
+      <c r="G443" t="s" s="2">
+        <v>2084</v>
+      </c>
+      <c r="H443" t="s">
+        <v>2085</v>
+      </c>
+      <c r="I443"/>
+      <c r="J443"/>
+      <c r="K443"/>
+      <c r="L443"/>
+      <c r="M443"/>
+      <c r="N443"/>
+      <c r="O443"/>
+      <c r="P443"/>
+      <c r="Q443"/>
+      <c r="R443"/>
+      <c r="S443" t="s">
+        <v>2086</v>
+      </c>
+      <c r="T443"/>
+      <c r="U443"/>
+      <c r="V443"/>
+    </row>
+    <row r="444">
+      <c r="A444" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B444"/>
+      <c r="C444" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D444" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E444">
+        <v>31281</v>
+      </c>
+      <c r="F444"/>
+      <c r="G444" t="s" s="2">
+        <v>2089</v>
+      </c>
+      <c r="H444" t="s">
+        <v>2090</v>
+      </c>
+      <c r="I444"/>
+      <c r="J444"/>
+      <c r="K444"/>
+      <c r="L444"/>
+      <c r="M444"/>
+      <c r="N444"/>
+      <c r="O444"/>
+      <c r="P444"/>
+      <c r="Q444"/>
+      <c r="R444"/>
+      <c r="S444" t="s">
+        <v>2091</v>
+      </c>
+      <c r="T444"/>
+      <c r="U444"/>
+      <c r="V444"/>
+    </row>
+    <row r="445">
+      <c r="A445" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B445"/>
+      <c r="C445" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D445" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E445">
+        <v>31795</v>
+      </c>
+      <c r="F445" t="s">
+        <v>2094</v>
+      </c>
+      <c r="G445" t="s" s="2">
+        <v>2095</v>
+      </c>
+      <c r="H445">
+        <v>626494317</v>
+      </c>
+      <c r="I445"/>
+      <c r="J445"/>
+      <c r="K445"/>
+      <c r="L445"/>
+      <c r="M445"/>
+      <c r="N445"/>
+      <c r="O445"/>
+      <c r="P445"/>
+      <c r="Q445"/>
+      <c r="R445"/>
+      <c r="S445" t="s">
+        <v>238</v>
+      </c>
+      <c r="T445"/>
+      <c r="U445"/>
+      <c r="V445"/>
+    </row>
+    <row r="446">
+      <c r="A446" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B446"/>
+      <c r="C446" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D446" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E446">
+        <v>31880</v>
+      </c>
+      <c r="F446" t="s">
+        <v>2098</v>
+      </c>
+      <c r="G446" t="s" s="2">
+        <v>2099</v>
+      </c>
+      <c r="H446" t="s">
+        <v>2100</v>
+      </c>
+      <c r="I446"/>
+      <c r="J446"/>
+      <c r="K446"/>
+      <c r="L446"/>
+      <c r="M446"/>
+      <c r="N446"/>
+      <c r="O446"/>
+      <c r="P446"/>
+      <c r="Q446"/>
+      <c r="R446"/>
+      <c r="S446" t="s">
+        <v>2101</v>
+      </c>
+      <c r="T446"/>
+      <c r="U446"/>
+      <c r="V446"/>
+    </row>
+    <row r="447">
+      <c r="A447" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B447"/>
+      <c r="C447" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D447" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E447">
+        <v>31292</v>
+      </c>
+      <c r="F447"/>
+      <c r="G447" t="s" s="2">
+        <v>2104</v>
+      </c>
+      <c r="H447" t="s">
+        <v>2105</v>
+      </c>
+      <c r="I447"/>
+      <c r="J447"/>
+      <c r="K447"/>
+      <c r="L447"/>
+      <c r="M447"/>
+      <c r="N447"/>
+      <c r="O447"/>
+      <c r="P447"/>
+      <c r="Q447"/>
+      <c r="R447"/>
+      <c r="S447" t="s">
+        <v>209</v>
+      </c>
+      <c r="T447"/>
+      <c r="U447"/>
+      <c r="V447"/>
+    </row>
+    <row r="448">
+      <c r="A448" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B448"/>
+      <c r="C448" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D448" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E448">
+        <v>20500</v>
+      </c>
+      <c r="F448"/>
+      <c r="G448"/>
+      <c r="H448" t="s">
+        <v>2108</v>
+      </c>
+      <c r="I448"/>
+      <c r="J448"/>
+      <c r="K448"/>
+      <c r="L448"/>
+      <c r="M448"/>
+      <c r="N448"/>
+      <c r="O448"/>
+      <c r="P448"/>
+      <c r="Q448"/>
+      <c r="R448"/>
+      <c r="S448" t="s">
+        <v>2109</v>
+      </c>
+      <c r="T448"/>
+      <c r="U448"/>
+      <c r="V448"/>
+    </row>
+    <row r="449">
+      <c r="A449" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B449"/>
+      <c r="C449" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D449" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E449">
+        <v>31454</v>
+      </c>
+      <c r="F449" t="s">
+        <v>25</v>
+      </c>
+      <c r="G449" t="s" s="2">
+        <v>2113</v>
+      </c>
+      <c r="H449" t="s">
+        <v>2114</v>
+      </c>
+      <c r="I449"/>
+      <c r="J449"/>
+      <c r="K449"/>
+      <c r="L449"/>
+      <c r="M449"/>
+      <c r="N449"/>
+      <c r="O449"/>
+      <c r="P449"/>
+      <c r="Q449"/>
+      <c r="R449"/>
+      <c r="S449" t="s">
+        <v>2115</v>
+      </c>
+      <c r="T449" t="s">
+        <v>47</v>
+      </c>
+      <c r="U449"/>
+      <c r="V449"/>
+    </row>
+    <row r="450">
+      <c r="A450" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B450"/>
+      <c r="C450" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D450" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E450">
+        <v>31560</v>
+      </c>
+      <c r="F450" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G450" t="s" s="2">
+        <v>1457</v>
+      </c>
+      <c r="H450">
+        <v>679932550</v>
+      </c>
+      <c r="I450"/>
+      <c r="J450"/>
+      <c r="K450"/>
+      <c r="L450"/>
+      <c r="M450"/>
+      <c r="N450"/>
+      <c r="O450"/>
+      <c r="P450"/>
+      <c r="Q450"/>
+      <c r="R450"/>
+      <c r="S450" t="s">
+        <v>2118</v>
+      </c>
+      <c r="T450"/>
+      <c r="U450"/>
+      <c r="V450"/>
+    </row>
+    <row r="451">
+      <c r="A451" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B451"/>
+      <c r="C451" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D451" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E451">
+        <v>31177</v>
+      </c>
+      <c r="F451"/>
+      <c r="G451" t="s" s="2">
+        <v>2122</v>
+      </c>
+      <c r="H451">
+        <v>948542080</v>
+      </c>
+      <c r="I451"/>
+      <c r="J451"/>
+      <c r="K451"/>
+      <c r="L451"/>
+      <c r="M451"/>
+      <c r="N451"/>
+      <c r="O451"/>
+      <c r="P451"/>
+      <c r="Q451"/>
+      <c r="R451"/>
+      <c r="S451" t="s">
+        <v>40</v>
+      </c>
+      <c r="T451"/>
+      <c r="U451"/>
+      <c r="V451"/>
+    </row>
+    <row r="452">
+      <c r="A452" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B452"/>
+      <c r="C452" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D452" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E452">
+        <v>31720</v>
+      </c>
+      <c r="F452"/>
+      <c r="G452" t="s" s="2">
+        <v>2125</v>
+      </c>
+      <c r="H452" t="s">
+        <v>2126</v>
+      </c>
+      <c r="I452"/>
+      <c r="J452"/>
+      <c r="K452"/>
+      <c r="L452"/>
+      <c r="M452"/>
+      <c r="N452"/>
+      <c r="O452"/>
+      <c r="P452"/>
+      <c r="Q452"/>
+      <c r="R452"/>
+      <c r="S452" t="s">
+        <v>2127</v>
+      </c>
+      <c r="T452"/>
+      <c r="U452"/>
+      <c r="V452"/>
+    </row>
+    <row r="453">
+      <c r="A453" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B453"/>
+      <c r="C453" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D453" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E453">
+        <v>31513</v>
+      </c>
+      <c r="F453" t="s">
+        <v>396</v>
+      </c>
+      <c r="G453" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1983</v>
+      </c>
+      <c r="I453"/>
+      <c r="J453"/>
+      <c r="K453"/>
+      <c r="L453"/>
+      <c r="M453"/>
+      <c r="N453"/>
+      <c r="O453"/>
+      <c r="P453"/>
+      <c r="Q453"/>
+      <c r="R453"/>
+      <c r="S453" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T453"/>
+      <c r="U453"/>
+      <c r="V453"/>
+    </row>
+    <row r="454">
+      <c r="A454" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B454"/>
+      <c r="C454" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D454" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E454">
+        <v>31513</v>
+      </c>
+      <c r="F454" t="s">
+        <v>396</v>
+      </c>
+      <c r="G454" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H454">
+        <v>948830271</v>
+      </c>
+      <c r="I454"/>
+      <c r="J454"/>
+      <c r="K454"/>
+      <c r="L454"/>
+      <c r="M454"/>
+      <c r="N454"/>
+      <c r="O454"/>
+      <c r="P454"/>
+      <c r="Q454"/>
+      <c r="R454"/>
+      <c r="S454" t="s">
+        <v>2133</v>
+      </c>
+      <c r="T454"/>
+      <c r="U454"/>
+      <c r="V454"/>
+    </row>
+    <row r="455">
+      <c r="A455" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B455"/>
+      <c r="C455" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D455" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E455">
+        <v>31011</v>
+      </c>
+      <c r="F455" t="s">
+        <v>130</v>
+      </c>
+      <c r="G455" t="s" s="2">
+        <v>2136</v>
+      </c>
+      <c r="H455" t="s">
+        <v>2137</v>
+      </c>
+      <c r="I455"/>
+      <c r="J455"/>
+      <c r="K455"/>
+      <c r="L455"/>
+      <c r="M455"/>
+      <c r="N455"/>
+      <c r="O455"/>
+      <c r="P455"/>
+      <c r="Q455"/>
+      <c r="R455"/>
+      <c r="S455" t="s">
+        <v>2138</v>
+      </c>
+      <c r="T455"/>
+      <c r="U455"/>
+      <c r="V455"/>
+    </row>
+    <row r="456">
+      <c r="A456" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B456"/>
+      <c r="C456" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D456" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E456">
+        <v>31510</v>
+      </c>
+      <c r="F456" t="s">
+        <v>200</v>
+      </c>
+      <c r="G456" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H456" t="s">
+        <v>2142</v>
+      </c>
+      <c r="I456"/>
+      <c r="J456"/>
+      <c r="K456"/>
+      <c r="L456"/>
+      <c r="M456"/>
+      <c r="N456"/>
+      <c r="O456"/>
+      <c r="P456"/>
+      <c r="Q456"/>
+      <c r="R456"/>
+      <c r="S456" t="s">
+        <v>2143</v>
+      </c>
+      <c r="T456"/>
+      <c r="U456"/>
+      <c r="V456"/>
+    </row>
+    <row r="457">
+      <c r="A457" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B457"/>
+      <c r="C457" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D457" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E457">
+        <v>31591</v>
+      </c>
+      <c r="F457" t="s">
+        <v>442</v>
+      </c>
+      <c r="G457" t="s" s="2">
+        <v>2147</v>
+      </c>
+      <c r="H457" t="s">
+        <v>2148</v>
+      </c>
+      <c r="I457"/>
+      <c r="J457"/>
+      <c r="K457"/>
+      <c r="L457"/>
+      <c r="M457"/>
+      <c r="N457"/>
+      <c r="O457"/>
+      <c r="P457"/>
+      <c r="Q457"/>
+      <c r="R457"/>
+      <c r="S457" t="s">
+        <v>2149</v>
+      </c>
+      <c r="T457"/>
+      <c r="U457"/>
+      <c r="V457"/>
+    </row>
+    <row r="458">
+      <c r="A458" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B458"/>
+      <c r="C458" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D458" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E458">
+        <v>31177</v>
+      </c>
+      <c r="F458"/>
+      <c r="G458" t="s" s="2">
+        <v>2153</v>
+      </c>
+      <c r="H458" t="s">
+        <v>2154</v>
+      </c>
+      <c r="I458"/>
+      <c r="J458"/>
+      <c r="K458"/>
+      <c r="L458"/>
+      <c r="M458"/>
+      <c r="N458"/>
+      <c r="O458"/>
+      <c r="P458"/>
+      <c r="Q458"/>
+      <c r="R458"/>
+      <c r="S458" t="s">
+        <v>46</v>
+      </c>
+      <c r="T458" t="s">
+        <v>2155</v>
+      </c>
+      <c r="U458"/>
+      <c r="V458"/>
+    </row>
+    <row r="459">
+      <c r="A459" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B459"/>
+      <c r="C459" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D459" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E459">
+        <v>31510</v>
+      </c>
+      <c r="F459" t="s">
+        <v>200</v>
+      </c>
+      <c r="G459" t="s" s="2">
+        <v>2157</v>
+      </c>
+      <c r="H459" t="s">
+        <v>2158</v>
+      </c>
+      <c r="I459"/>
+      <c r="J459"/>
+      <c r="K459"/>
+      <c r="L459"/>
+      <c r="M459"/>
+      <c r="N459"/>
+      <c r="O459"/>
+      <c r="P459"/>
+      <c r="Q459"/>
+      <c r="R459"/>
+      <c r="S459" t="s">
+        <v>2143</v>
+      </c>
+      <c r="T459"/>
+      <c r="U459"/>
+      <c r="V459"/>
+    </row>
+    <row r="460">
+      <c r="A460" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B460"/>
+      <c r="C460" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D460" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E460">
+        <v>31513</v>
+      </c>
+      <c r="F460" t="s">
+        <v>396</v>
+      </c>
+      <c r="G460" t="s" s="2">
+        <v>2162</v>
+      </c>
+      <c r="H460" t="s">
+        <v>2163</v>
+      </c>
+      <c r="I460"/>
+      <c r="J460"/>
+      <c r="K460"/>
+      <c r="L460"/>
+      <c r="M460"/>
+      <c r="N460"/>
+      <c r="O460"/>
+      <c r="P460"/>
+      <c r="Q460"/>
+      <c r="R460"/>
+      <c r="S460" t="s">
+        <v>2164</v>
+      </c>
+      <c r="T460"/>
+      <c r="U460"/>
+      <c r="V460"/>
+    </row>
+    <row r="461">
+      <c r="A461" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B461"/>
+      <c r="C461" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D461" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E461">
+        <v>31510</v>
+      </c>
+      <c r="F461" t="s">
+        <v>200</v>
+      </c>
+      <c r="G461"/>
+      <c r="H461" t="s">
+        <v>2167</v>
+      </c>
+      <c r="I461"/>
+      <c r="J461"/>
+      <c r="K461"/>
+      <c r="L461"/>
+      <c r="M461"/>
+      <c r="N461"/>
+      <c r="O461"/>
+      <c r="P461"/>
+      <c r="Q461"/>
+      <c r="R461"/>
+      <c r="S461" t="s">
+        <v>560</v>
+      </c>
+      <c r="T461"/>
+      <c r="U461"/>
+      <c r="V461"/>
+    </row>
+    <row r="462">
+      <c r="A462" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B462"/>
+      <c r="C462" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D462" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E462">
+        <v>31390</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G462" t="s" s="2">
+        <v>2170</v>
+      </c>
+      <c r="H462" t="s">
+        <v>2171</v>
+      </c>
+      <c r="I462"/>
+      <c r="J462"/>
+      <c r="K462"/>
+      <c r="L462"/>
+      <c r="M462"/>
+      <c r="N462"/>
+      <c r="O462"/>
+      <c r="P462"/>
+      <c r="Q462"/>
+      <c r="R462"/>
+      <c r="S462" t="s">
+        <v>1170</v>
+      </c>
+      <c r="T462"/>
+      <c r="U462"/>
+      <c r="V462"/>
+    </row>
+    <row r="463">
+      <c r="A463" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B463"/>
+      <c r="C463" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D463" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E463">
+        <v>31440</v>
+      </c>
+      <c r="F463" t="s">
+        <v>286</v>
+      </c>
+      <c r="G463" t="s" s="2">
+        <v>2174</v>
+      </c>
+      <c r="H463" t="s">
+        <v>2175</v>
+      </c>
+      <c r="I463"/>
+      <c r="J463"/>
+      <c r="K463"/>
+      <c r="L463"/>
+      <c r="M463"/>
+      <c r="N463"/>
+      <c r="O463"/>
+      <c r="P463"/>
+      <c r="Q463"/>
+      <c r="R463"/>
+      <c r="S463" t="s">
+        <v>2176</v>
+      </c>
+      <c r="T463"/>
+      <c r="U463"/>
+      <c r="V463"/>
+    </row>
+    <row r="464">
+      <c r="A464" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B464"/>
+      <c r="C464" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D464" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E464">
+        <v>31250</v>
+      </c>
+      <c r="F464" t="s">
+        <v>856</v>
+      </c>
+      <c r="G464" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H464" t="s">
+        <v>2181</v>
+      </c>
+      <c r="I464"/>
+      <c r="J464"/>
+      <c r="K464"/>
+      <c r="L464"/>
+      <c r="M464"/>
+      <c r="N464"/>
+      <c r="O464"/>
+      <c r="P464"/>
+      <c r="Q464"/>
+      <c r="R464"/>
+      <c r="S464" t="s">
+        <v>209</v>
+      </c>
+      <c r="T464"/>
+      <c r="U464"/>
+      <c r="V464"/>
+    </row>
+    <row r="465">
+      <c r="A465" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B465"/>
+      <c r="C465" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D465" t="s">
+        <v>321</v>
+      </c>
+      <c r="E465">
+        <v>31261</v>
+      </c>
+      <c r="F465" t="s">
+        <v>212</v>
+      </c>
+      <c r="G465" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H465" t="s">
+        <v>2185</v>
+      </c>
+      <c r="I465"/>
+      <c r="J465"/>
+      <c r="K465"/>
+      <c r="L465"/>
+      <c r="M465"/>
+      <c r="N465"/>
+      <c r="O465"/>
+      <c r="P465"/>
+      <c r="Q465"/>
+      <c r="R465"/>
+      <c r="S465" t="s">
+        <v>2186</v>
+      </c>
+      <c r="T465"/>
+      <c r="U465"/>
+      <c r="V465"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="s">
+        <v>2187</v>
+      </c>
+      <c r="B466"/>
+      <c r="C466" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D466" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E466">
+        <v>31495</v>
+      </c>
+      <c r="F466" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G466" t="s" s="2">
+        <v>1972</v>
+      </c>
+      <c r="H466" t="s">
+        <v>2189</v>
+      </c>
+      <c r="I466"/>
+      <c r="J466"/>
+      <c r="K466"/>
+      <c r="L466"/>
+      <c r="M466"/>
+      <c r="N466"/>
+      <c r="O466"/>
+      <c r="P466"/>
+      <c r="Q466"/>
+      <c r="R466"/>
+      <c r="S466" t="s">
+        <v>2190</v>
+      </c>
+      <c r="T466"/>
+      <c r="U466"/>
+      <c r="V466"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B467"/>
+      <c r="C467" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D467" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E467">
+        <v>31263</v>
+      </c>
+      <c r="F467" t="s">
+        <v>2193</v>
+      </c>
+      <c r="G467"/>
+      <c r="H467"/>
+      <c r="I467"/>
+      <c r="J467"/>
+      <c r="K467"/>
+      <c r="L467"/>
+      <c r="M467"/>
+      <c r="N467"/>
+      <c r="O467"/>
+      <c r="P467"/>
+      <c r="Q467"/>
+      <c r="R467"/>
+      <c r="S467" t="s">
+        <v>821</v>
+      </c>
+      <c r="T467"/>
+      <c r="U467"/>
+      <c r="V467"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B468"/>
+      <c r="C468" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D468" t="s">
+        <v>648</v>
+      </c>
+      <c r="E468">
+        <v>31350</v>
+      </c>
+      <c r="F468" t="s">
+        <v>230</v>
+      </c>
+      <c r="G468" t="s" s="2">
+        <v>649</v>
+      </c>
+      <c r="H468">
+        <v>649317136</v>
+      </c>
+      <c r="I468"/>
+      <c r="J468"/>
+      <c r="K468"/>
+      <c r="L468"/>
+      <c r="M468"/>
+      <c r="N468"/>
+      <c r="O468"/>
+      <c r="P468"/>
+      <c r="Q468"/>
+      <c r="R468"/>
+      <c r="S468" t="s">
+        <v>2195</v>
+      </c>
+      <c r="T468"/>
+      <c r="U468"/>
+      <c r="V468"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="s">
+        <v>2196</v>
+      </c>
+      <c r="B469"/>
+      <c r="C469" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D469" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E469">
+        <v>31263</v>
+      </c>
+      <c r="F469" t="s">
+        <v>112</v>
+      </c>
+      <c r="G469" t="s" s="2">
+        <v>2199</v>
+      </c>
+      <c r="H469" t="s">
+        <v>2200</v>
+      </c>
+      <c r="I469"/>
+      <c r="J469"/>
+      <c r="K469"/>
+      <c r="L469"/>
+      <c r="M469"/>
+      <c r="N469"/>
+      <c r="O469"/>
+      <c r="P469"/>
+      <c r="Q469"/>
+      <c r="R469"/>
+      <c r="S469" t="s">
+        <v>2201</v>
+      </c>
+      <c r="T469"/>
+      <c r="U469"/>
+      <c r="V469"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B470"/>
+      <c r="C470" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D470" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E470" t="s" s="3">
+        <v>2205</v>
+      </c>
+      <c r="F470"/>
+      <c r="G470" t="s" s="2">
+        <v>2206</v>
+      </c>
+      <c r="H470" t="s">
+        <v>2207</v>
+      </c>
+      <c r="I470"/>
+      <c r="J470"/>
+      <c r="K470"/>
+      <c r="L470"/>
+      <c r="M470"/>
+      <c r="N470"/>
+      <c r="O470"/>
+      <c r="P470"/>
+      <c r="Q470"/>
+      <c r="R470"/>
+      <c r="S470" t="s">
+        <v>1255</v>
+      </c>
+      <c r="T470"/>
+      <c r="U470"/>
+      <c r="V470"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B471"/>
+      <c r="C471" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D471" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E471">
+        <v>31350</v>
+      </c>
+      <c r="F471" t="s">
+        <v>230</v>
+      </c>
+      <c r="G471" t="s" s="2">
+        <v>2210</v>
+      </c>
+      <c r="H471">
+        <v>679363150</v>
+      </c>
+      <c r="I471"/>
+      <c r="J471"/>
+      <c r="K471"/>
+      <c r="L471"/>
+      <c r="M471"/>
+      <c r="N471"/>
+      <c r="O471"/>
+      <c r="P471"/>
+      <c r="Q471"/>
+      <c r="R471"/>
+      <c r="S471" t="s">
+        <v>2211</v>
+      </c>
+      <c r="T471"/>
+      <c r="U471"/>
+      <c r="V471"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B472"/>
+      <c r="C472" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D472" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E472">
+        <v>31591</v>
+      </c>
+      <c r="F472" t="s">
+        <v>442</v>
+      </c>
+      <c r="G472" t="s" s="2">
+        <v>2214</v>
+      </c>
+      <c r="H472" t="s">
+        <v>2215</v>
+      </c>
+      <c r="I472"/>
+      <c r="J472"/>
+      <c r="K472"/>
+      <c r="L472"/>
+      <c r="M472"/>
+      <c r="N472"/>
+      <c r="O472"/>
+      <c r="P472"/>
+      <c r="Q472"/>
+      <c r="R472"/>
+      <c r="S472" t="s">
+        <v>848</v>
+      </c>
+      <c r="T472"/>
+      <c r="U472"/>
+      <c r="V472"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B473"/>
+      <c r="C473" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D473" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E473">
+        <v>31513</v>
+      </c>
+      <c r="F473" t="s">
+        <v>396</v>
+      </c>
+      <c r="G473" t="s" s="2">
+        <v>2218</v>
+      </c>
+      <c r="H473" t="s">
+        <v>2219</v>
+      </c>
+      <c r="I473"/>
+      <c r="J473"/>
+      <c r="K473"/>
+      <c r="L473"/>
+      <c r="M473"/>
+      <c r="N473"/>
+      <c r="O473"/>
+      <c r="P473"/>
+      <c r="Q473"/>
+      <c r="R473"/>
+      <c r="S473" t="s">
+        <v>2220</v>
+      </c>
+      <c r="T473"/>
+      <c r="U473"/>
+      <c r="V473"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B474"/>
+      <c r="C474" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D474" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E474">
+        <v>31520</v>
+      </c>
+      <c r="F474" t="s">
+        <v>408</v>
+      </c>
+      <c r="G474" t="s" s="2">
+        <v>2223</v>
+      </c>
+      <c r="H474" t="s">
+        <v>2224</v>
+      </c>
+      <c r="I474"/>
+      <c r="J474"/>
+      <c r="K474"/>
+      <c r="L474"/>
+      <c r="M474"/>
+      <c r="N474"/>
+      <c r="O474"/>
+      <c r="P474"/>
+      <c r="Q474"/>
+      <c r="R474"/>
+      <c r="S474" t="s">
+        <v>209</v>
+      </c>
+      <c r="T474"/>
+      <c r="U474"/>
+      <c r="V474"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B475"/>
+      <c r="C475" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D475" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E475">
+        <v>31591</v>
+      </c>
+      <c r="F475" t="s">
+        <v>442</v>
+      </c>
+      <c r="G475" t="s" s="2">
+        <v>1797</v>
+      </c>
+      <c r="H475" t="s">
+        <v>2227</v>
+      </c>
+      <c r="I475"/>
+      <c r="J475"/>
+      <c r="K475"/>
+      <c r="L475"/>
+      <c r="M475"/>
+      <c r="N475"/>
+      <c r="O475"/>
+      <c r="P475"/>
+      <c r="Q475"/>
+      <c r="R475"/>
+      <c r="S475" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T475"/>
+      <c r="U475"/>
+      <c r="V475"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B476"/>
+      <c r="C476" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D476" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E476">
+        <v>31520</v>
+      </c>
+      <c r="F476" t="s">
+        <v>408</v>
+      </c>
+      <c r="G476" t="s" s="2">
+        <v>2230</v>
+      </c>
+      <c r="H476" t="s">
+        <v>2231</v>
+      </c>
+      <c r="I476"/>
+      <c r="J476"/>
+      <c r="K476"/>
+      <c r="L476"/>
+      <c r="M476"/>
+      <c r="N476"/>
+      <c r="O476"/>
+      <c r="P476"/>
+      <c r="Q476"/>
+      <c r="R476"/>
+      <c r="S476" t="s">
+        <v>209</v>
+      </c>
+      <c r="T476"/>
+      <c r="U476"/>
+      <c r="V476"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B477"/>
+      <c r="C477" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D477" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E477">
+        <v>31513</v>
+      </c>
+      <c r="F477" t="s">
+        <v>396</v>
+      </c>
+      <c r="G477"/>
+      <c r="H477" t="s">
+        <v>2234</v>
+      </c>
+      <c r="I477"/>
+      <c r="J477"/>
+      <c r="K477"/>
+      <c r="L477"/>
+      <c r="M477"/>
+      <c r="N477"/>
+      <c r="O477"/>
+      <c r="P477"/>
+      <c r="Q477"/>
+      <c r="R477"/>
+      <c r="S477" t="s">
+        <v>2235</v>
+      </c>
+      <c r="T477"/>
+      <c r="U477"/>
+      <c r="V477"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B478"/>
+      <c r="C478" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D478" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E478">
+        <v>31513</v>
+      </c>
+      <c r="F478" t="s">
+        <v>396</v>
+      </c>
+      <c r="G478" t="s" s="2">
+        <v>2237</v>
+      </c>
+      <c r="H478" t="s">
+        <v>2238</v>
+      </c>
+      <c r="I478"/>
+      <c r="J478"/>
+      <c r="K478"/>
+      <c r="L478"/>
+      <c r="M478"/>
+      <c r="N478"/>
+      <c r="O478"/>
+      <c r="P478"/>
+      <c r="Q478"/>
+      <c r="R478"/>
+      <c r="S478" t="s">
+        <v>2239</v>
+      </c>
+      <c r="T478"/>
+      <c r="U478"/>
+      <c r="V478"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B479"/>
+      <c r="C479" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D479" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E479">
+        <v>31513</v>
+      </c>
+      <c r="F479" t="s">
+        <v>396</v>
+      </c>
+      <c r="G479" t="s" s="2">
+        <v>2218</v>
+      </c>
+      <c r="H479" t="s">
+        <v>2241</v>
+      </c>
+      <c r="I479"/>
+      <c r="J479"/>
+      <c r="K479"/>
+      <c r="L479"/>
+      <c r="M479"/>
+      <c r="N479"/>
+      <c r="O479"/>
+      <c r="P479"/>
+      <c r="Q479"/>
+      <c r="R479"/>
+      <c r="S479" t="s">
+        <v>2242</v>
+      </c>
+      <c r="T479"/>
+      <c r="U479"/>
+      <c r="V479"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B480"/>
+      <c r="C480" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D480" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E480">
+        <v>31176</v>
+      </c>
+      <c r="F480" t="s">
+        <v>263</v>
+      </c>
+      <c r="G480" t="s" s="2">
+        <v>2245</v>
+      </c>
+      <c r="H480">
+        <v>608741112</v>
+      </c>
+      <c r="I480"/>
+      <c r="J480"/>
+      <c r="K480"/>
+      <c r="L480"/>
+      <c r="M480"/>
+      <c r="N480"/>
+      <c r="O480"/>
+      <c r="P480"/>
+      <c r="Q480"/>
+      <c r="R480"/>
+      <c r="S480" t="s">
+        <v>2246</v>
+      </c>
+      <c r="T480" t="s">
+        <v>2247</v>
+      </c>
+      <c r="U480"/>
+      <c r="V480"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B481"/>
+      <c r="C481" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D481" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E481">
+        <v>31513</v>
+      </c>
+      <c r="F481" t="s">
+        <v>396</v>
+      </c>
+      <c r="G481" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H481" t="s">
+        <v>2250</v>
+      </c>
+      <c r="I481"/>
+      <c r="J481"/>
+      <c r="K481"/>
+      <c r="L481"/>
+      <c r="M481"/>
+      <c r="N481"/>
+      <c r="O481"/>
+      <c r="P481"/>
+      <c r="Q481"/>
+      <c r="R481"/>
+      <c r="S481" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T481"/>
+      <c r="U481"/>
+      <c r="V481"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B482" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C482" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D482" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E482">
+        <v>31500</v>
+      </c>
+      <c r="F482" t="s">
+        <v>123</v>
+      </c>
+      <c r="G482" t="s" s="2">
+        <v>2255</v>
+      </c>
+      <c r="H482" t="s">
+        <v>2256</v>
+      </c>
+      <c r="I482"/>
+      <c r="J482" t="s" s="2">
+        <v>2257</v>
+      </c>
+      <c r="K482"/>
+      <c r="L482"/>
+      <c r="M482"/>
+      <c r="N482"/>
+      <c r="O482"/>
+      <c r="P482"/>
+      <c r="Q482"/>
+      <c r="R482"/>
+      <c r="S482" t="s">
+        <v>2258</v>
+      </c>
+      <c r="T482"/>
+      <c r="U482"/>
+      <c r="V482"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="s">
+        <v>2259</v>
+      </c>
+      <c r="B483"/>
+      <c r="C483" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D483" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E483">
+        <v>31252</v>
+      </c>
+      <c r="F483" t="s">
+        <v>2262</v>
+      </c>
+      <c r="G483" t="s" s="2">
+        <v>2263</v>
+      </c>
+      <c r="H483">
+        <v>628636822</v>
+      </c>
+      <c r="I483"/>
+      <c r="J483"/>
+      <c r="K483"/>
+      <c r="L483"/>
+      <c r="M483"/>
+      <c r="N483"/>
+      <c r="O483"/>
+      <c r="P483"/>
+      <c r="Q483"/>
+      <c r="R483"/>
+      <c r="S483" t="s">
+        <v>209</v>
+      </c>
+      <c r="T483"/>
+      <c r="U483"/>
+      <c r="V483"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B484"/>
+      <c r="C484" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D484" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E484">
+        <v>31495</v>
+      </c>
+      <c r="F484" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G484" t="s" s="2">
+        <v>2267</v>
+      </c>
+      <c r="H484" t="s">
+        <v>2268</v>
+      </c>
+      <c r="I484"/>
+      <c r="J484"/>
+      <c r="K484"/>
+      <c r="L484"/>
+      <c r="M484"/>
+      <c r="N484"/>
+      <c r="O484"/>
+      <c r="P484"/>
+      <c r="Q484"/>
+      <c r="R484"/>
+      <c r="S484" t="s">
+        <v>1026</v>
+      </c>
+      <c r="T484"/>
+      <c r="U484"/>
+      <c r="V484"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B485"/>
+      <c r="C485" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D485" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E485">
+        <v>31260</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G485" t="s" s="2">
+        <v>2271</v>
+      </c>
+      <c r="H485" t="s">
+        <v>2272</v>
+      </c>
+      <c r="I485"/>
+      <c r="J485"/>
+      <c r="K485"/>
+      <c r="L485"/>
+      <c r="M485"/>
+      <c r="N485"/>
+      <c r="O485"/>
+      <c r="P485"/>
+      <c r="Q485"/>
+      <c r="R485"/>
+      <c r="S485" t="s">
+        <v>209</v>
+      </c>
+      <c r="T485"/>
+      <c r="U485"/>
+      <c r="V485"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B486"/>
+      <c r="C486" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D486" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E486">
+        <v>31591</v>
+      </c>
+      <c r="F486" t="s">
+        <v>442</v>
+      </c>
+      <c r="G486" t="s" s="2">
+        <v>2275</v>
+      </c>
+      <c r="H486" t="s">
+        <v>2276</v>
+      </c>
+      <c r="I486"/>
+      <c r="J486"/>
+      <c r="K486"/>
+      <c r="L486"/>
+      <c r="M486"/>
+      <c r="N486"/>
+      <c r="O486"/>
+      <c r="P486"/>
+      <c r="Q486"/>
+      <c r="R486"/>
+      <c r="S486" t="s">
+        <v>825</v>
+      </c>
+      <c r="T486"/>
+      <c r="U486"/>
+      <c r="V486"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B487"/>
+      <c r="C487" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D487" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E487">
+        <v>31523</v>
+      </c>
+      <c r="F487" t="s">
+        <v>402</v>
+      </c>
+      <c r="G487" t="s" s="2">
+        <v>612</v>
+      </c>
+      <c r="H487" t="s">
+        <v>2279</v>
+      </c>
+      <c r="I487"/>
+      <c r="J487"/>
+      <c r="K487"/>
+      <c r="L487"/>
+      <c r="M487"/>
+      <c r="N487"/>
+      <c r="O487"/>
+      <c r="P487"/>
+      <c r="Q487"/>
+      <c r="R487"/>
+      <c r="S487" t="s">
+        <v>2280</v>
+      </c>
+      <c r="T487"/>
+      <c r="U487"/>
+      <c r="V487"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B488"/>
+      <c r="C488" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D488" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E488">
+        <v>31579</v>
+      </c>
+      <c r="F488" t="s">
+        <v>332</v>
+      </c>
+      <c r="G488" t="s" s="2">
+        <v>1786</v>
+      </c>
+      <c r="H488" t="s">
+        <v>2283</v>
+      </c>
+      <c r="I488"/>
+      <c r="J488"/>
+      <c r="K488"/>
+      <c r="L488"/>
+      <c r="M488"/>
+      <c r="N488"/>
+      <c r="O488"/>
+      <c r="P488"/>
+      <c r="Q488"/>
+      <c r="R488"/>
+      <c r="S488" t="s">
+        <v>1255</v>
+      </c>
+      <c r="T488"/>
+      <c r="U488"/>
+      <c r="V488"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B489"/>
+      <c r="C489" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D489" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E489">
+        <v>31260</v>
+      </c>
+      <c r="F489" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G489" t="s" s="2">
+        <v>2286</v>
+      </c>
+      <c r="H489">
+        <v>679951631</v>
+      </c>
+      <c r="I489"/>
+      <c r="J489"/>
+      <c r="K489"/>
+      <c r="L489"/>
+      <c r="M489"/>
+      <c r="N489"/>
+      <c r="O489"/>
+      <c r="P489"/>
+      <c r="Q489"/>
+      <c r="R489"/>
+      <c r="S489" t="s">
+        <v>209</v>
+      </c>
+      <c r="T489"/>
+      <c r="U489"/>
+      <c r="V489"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B490"/>
+      <c r="C490" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D490" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E490">
+        <v>31300</v>
+      </c>
+      <c r="F490" t="s">
+        <v>301</v>
+      </c>
+      <c r="G490" t="s" s="2">
+        <v>2289</v>
+      </c>
+      <c r="H490" t="s">
+        <v>2290</v>
+      </c>
+      <c r="I490"/>
+      <c r="J490"/>
+      <c r="K490"/>
+      <c r="L490"/>
+      <c r="M490"/>
+      <c r="N490"/>
+      <c r="O490"/>
+      <c r="P490"/>
+      <c r="Q490"/>
+      <c r="R490"/>
+      <c r="S490" t="s">
+        <v>2291</v>
+      </c>
+      <c r="T490"/>
+      <c r="U490"/>
+      <c r="V490"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B491"/>
+      <c r="C491" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D491" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E491">
+        <v>31520</v>
+      </c>
+      <c r="F491" t="s">
+        <v>408</v>
+      </c>
+      <c r="G491"/>
+      <c r="H491" t="s">
+        <v>2294</v>
+      </c>
+      <c r="I491"/>
+      <c r="J491"/>
+      <c r="K491"/>
+      <c r="L491"/>
+      <c r="M491"/>
+      <c r="N491"/>
+      <c r="O491"/>
+      <c r="P491"/>
+      <c r="Q491"/>
+      <c r="R491"/>
+      <c r="S491" t="s">
+        <v>858</v>
+      </c>
+      <c r="T491"/>
+      <c r="U491"/>
+      <c r="V491"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B492"/>
+      <c r="C492" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D492" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E492">
+        <v>31180</v>
+      </c>
+      <c r="F492"/>
+      <c r="G492" t="s" s="2">
+        <v>2297</v>
+      </c>
+      <c r="H492" t="s">
+        <v>2298</v>
+      </c>
+      <c r="I492"/>
+      <c r="J492"/>
+      <c r="K492"/>
+      <c r="L492"/>
+      <c r="M492"/>
+      <c r="N492"/>
+      <c r="O492"/>
+      <c r="P492"/>
+      <c r="Q492"/>
+      <c r="R492"/>
+      <c r="S492" t="s">
+        <v>2299</v>
+      </c>
+      <c r="T492"/>
+      <c r="U492"/>
+      <c r="V492"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B493" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C493" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D493" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E493">
+        <v>31480</v>
+      </c>
+      <c r="F493"/>
+      <c r="G493" t="s" s="2">
+        <v>2304</v>
+      </c>
+      <c r="H493" t="s">
+        <v>2305</v>
+      </c>
+      <c r="I493"/>
+      <c r="J493" t="s">
+        <v>2306</v>
+      </c>
+      <c r="K493"/>
+      <c r="L493"/>
+      <c r="M493"/>
+      <c r="N493"/>
+      <c r="O493"/>
+      <c r="P493"/>
+      <c r="Q493"/>
+      <c r="R493"/>
+      <c r="S493" t="inlineStr">
+        <is>
+          <t>Barbecho, Calabaza, Caqui, Cardo, Cebolla, Ciruelas, Coliflor, Espárrago, Frambuesa, Fresa, Frutal multicultivo, Guindillas, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía, Lupulo, Maíz, Manzanas, Pasto forestal, Patata, Peras, Tomate</t>
+        </is>
+      </c>
+      <c r="T493"/>
+      <c r="U493"/>
+      <c r="V493"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B494"/>
+      <c r="C494" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D494" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E494">
+        <v>31510</v>
+      </c>
+      <c r="F494" t="s">
+        <v>200</v>
+      </c>
+      <c r="G494" t="s" s="2">
+        <v>2309</v>
+      </c>
+      <c r="H494" t="s">
+        <v>2310</v>
+      </c>
+      <c r="I494"/>
+      <c r="J494"/>
+      <c r="K494"/>
+      <c r="L494"/>
+      <c r="M494"/>
+      <c r="N494"/>
+      <c r="O494"/>
+      <c r="P494"/>
+      <c r="Q494"/>
+      <c r="R494"/>
+      <c r="S494" t="s">
+        <v>573</v>
+      </c>
+      <c r="T494"/>
+      <c r="U494"/>
+      <c r="V494"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B495"/>
+      <c r="C495" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D495" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E495">
+        <v>31510</v>
+      </c>
+      <c r="F495" t="s">
+        <v>200</v>
+      </c>
+      <c r="G495"/>
+      <c r="H495" t="s">
+        <v>2313</v>
+      </c>
+      <c r="I495"/>
+      <c r="J495"/>
+      <c r="K495"/>
+      <c r="L495"/>
+      <c r="M495"/>
+      <c r="N495"/>
+      <c r="O495"/>
+      <c r="P495"/>
+      <c r="Q495"/>
+      <c r="R495"/>
+      <c r="S495" t="s">
+        <v>203</v>
+      </c>
+      <c r="T495"/>
+      <c r="U495"/>
+      <c r="V495"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B496"/>
+      <c r="C496" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D496" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E496">
+        <v>31514</v>
+      </c>
+      <c r="F496" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G496" t="s" s="2">
+        <v>2316</v>
+      </c>
+      <c r="H496" t="s">
+        <v>2317</v>
+      </c>
+      <c r="I496"/>
+      <c r="J496"/>
+      <c r="K496"/>
+      <c r="L496"/>
+      <c r="M496"/>
+      <c r="N496"/>
+      <c r="O496"/>
+      <c r="P496"/>
+      <c r="Q496"/>
+      <c r="R496"/>
+      <c r="S496" t="s">
+        <v>578</v>
+      </c>
+      <c r="T496"/>
+      <c r="U496"/>
+      <c r="V496"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B497"/>
+      <c r="C497" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D497" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E497">
+        <v>31380</v>
+      </c>
+      <c r="F497" t="s">
+        <v>876</v>
+      </c>
+      <c r="G497"/>
+      <c r="H497" t="s">
+        <v>2320</v>
+      </c>
+      <c r="I497"/>
+      <c r="J497"/>
+      <c r="K497"/>
+      <c r="L497"/>
+      <c r="M497"/>
+      <c r="N497"/>
+      <c r="O497"/>
+      <c r="P497"/>
+      <c r="Q497"/>
+      <c r="R497"/>
+      <c r="S497" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T497"/>
+      <c r="U497"/>
+      <c r="V497"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B498"/>
+      <c r="C498" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D498" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E498">
+        <v>31500</v>
+      </c>
+      <c r="F498" t="s">
+        <v>123</v>
+      </c>
+      <c r="G498" t="s" s="2">
+        <v>2323</v>
+      </c>
+      <c r="H498" t="s">
+        <v>2324</v>
+      </c>
+      <c r="I498"/>
+      <c r="J498"/>
+      <c r="K498"/>
+      <c r="L498"/>
+      <c r="M498"/>
+      <c r="N498"/>
+      <c r="O498"/>
+      <c r="P498"/>
+      <c r="Q498"/>
+      <c r="R498"/>
+      <c r="S498" t="s">
+        <v>474</v>
+      </c>
+      <c r="T498"/>
+      <c r="U498"/>
+      <c r="V498"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B499"/>
+      <c r="C499" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D499" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E499">
+        <v>31370</v>
+      </c>
+      <c r="F499" t="s">
+        <v>840</v>
+      </c>
+      <c r="G499"/>
+      <c r="H499" t="s">
+        <v>2327</v>
+      </c>
+      <c r="I499"/>
+      <c r="J499"/>
+      <c r="K499"/>
+      <c r="L499"/>
+      <c r="M499"/>
+      <c r="N499"/>
+      <c r="O499"/>
+      <c r="P499"/>
+      <c r="Q499"/>
+      <c r="R499"/>
+      <c r="S499" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T499"/>
+      <c r="U499"/>
+      <c r="V499"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B500"/>
+      <c r="C500" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D500" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E500">
+        <v>31370</v>
+      </c>
+      <c r="F500" t="s">
+        <v>840</v>
+      </c>
+      <c r="G500"/>
+      <c r="H500" t="s">
+        <v>2330</v>
+      </c>
+      <c r="I500"/>
+      <c r="J500"/>
+      <c r="K500"/>
+      <c r="L500"/>
+      <c r="M500"/>
+      <c r="N500"/>
+      <c r="O500"/>
+      <c r="P500"/>
+      <c r="Q500"/>
+      <c r="R500"/>
+      <c r="S500" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T500"/>
+      <c r="U500"/>
+      <c r="V500"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B501"/>
+      <c r="C501" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D501" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E501">
+        <v>31177</v>
+      </c>
+      <c r="F501"/>
+      <c r="G501" t="s" s="2">
+        <v>2333</v>
+      </c>
+      <c r="H501" t="s">
+        <v>2334</v>
+      </c>
+      <c r="I501"/>
+      <c r="J501"/>
+      <c r="K501"/>
+      <c r="L501"/>
+      <c r="M501"/>
+      <c r="N501"/>
+      <c r="O501"/>
+      <c r="P501"/>
+      <c r="Q501"/>
+      <c r="R501"/>
+      <c r="S501" t="s">
+        <v>40</v>
+      </c>
+      <c r="T501" t="s">
+        <v>69</v>
+      </c>
+      <c r="U501"/>
+      <c r="V501"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B502"/>
+      <c r="C502" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D502" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E502">
+        <v>31310</v>
+      </c>
+      <c r="F502" t="s">
+        <v>99</v>
+      </c>
+      <c r="G502"/>
+      <c r="H502">
+        <v>616681655</v>
+      </c>
+      <c r="I502"/>
+      <c r="J502"/>
+      <c r="K502"/>
+      <c r="L502"/>
+      <c r="M502"/>
+      <c r="N502"/>
+      <c r="O502"/>
+      <c r="P502"/>
+      <c r="Q502"/>
+      <c r="R502"/>
+      <c r="S502" t="s">
+        <v>658</v>
+      </c>
+      <c r="T502"/>
+      <c r="U502"/>
+      <c r="V502"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B503"/>
+      <c r="C503" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D503" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E503">
+        <v>31360</v>
+      </c>
+      <c r="F503" t="s">
+        <v>908</v>
+      </c>
+      <c r="G503" t="s" s="2">
+        <v>2340</v>
+      </c>
+      <c r="H503">
+        <v>696434945</v>
+      </c>
+      <c r="I503"/>
+      <c r="J503"/>
+      <c r="K503"/>
+      <c r="L503"/>
+      <c r="M503"/>
+      <c r="N503"/>
+      <c r="O503"/>
+      <c r="P503"/>
+      <c r="Q503"/>
+      <c r="R503"/>
+      <c r="S503" t="s">
+        <v>1215</v>
+      </c>
+      <c r="T503"/>
+      <c r="U503"/>
+      <c r="V503"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B504"/>
+      <c r="C504" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D504" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E504">
+        <v>31510</v>
+      </c>
+      <c r="F504" t="s">
+        <v>200</v>
+      </c>
+      <c r="G504" t="s" s="2">
+        <v>2343</v>
+      </c>
+      <c r="H504">
+        <v>600608869</v>
+      </c>
+      <c r="I504"/>
+      <c r="J504"/>
+      <c r="K504"/>
+      <c r="L504"/>
+      <c r="M504"/>
+      <c r="N504"/>
+      <c r="O504"/>
+      <c r="P504"/>
+      <c r="Q504"/>
+      <c r="R504"/>
+      <c r="S504" t="s">
+        <v>601</v>
+      </c>
+      <c r="T504"/>
+      <c r="U504"/>
+      <c r="V504"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B505"/>
+      <c r="C505" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D505" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E505">
+        <v>31770</v>
+      </c>
+      <c r="F505" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G505" t="s" s="2">
+        <v>2347</v>
+      </c>
+      <c r="H505">
+        <v>650256919</v>
+      </c>
+      <c r="I505"/>
+      <c r="J505"/>
+      <c r="K505"/>
+      <c r="L505"/>
+      <c r="M505"/>
+      <c r="N505"/>
+      <c r="O505"/>
+      <c r="P505"/>
+      <c r="Q505"/>
+      <c r="R505"/>
+      <c r="S505" t="s">
+        <v>2348</v>
+      </c>
+      <c r="T505" t="s">
+        <v>2349</v>
+      </c>
+      <c r="U505"/>
+      <c r="V505"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B506"/>
+      <c r="C506" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D506" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E506">
+        <v>31350</v>
+      </c>
+      <c r="F506" t="s">
+        <v>230</v>
+      </c>
+      <c r="G506"/>
+      <c r="H506">
+        <v>948750186</v>
+      </c>
+      <c r="I506"/>
+      <c r="J506"/>
+      <c r="K506"/>
+      <c r="L506"/>
+      <c r="M506"/>
+      <c r="N506"/>
+      <c r="O506"/>
+      <c r="P506"/>
+      <c r="Q506"/>
+      <c r="R506"/>
+      <c r="S506" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T506"/>
+      <c r="U506"/>
+      <c r="V506"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B507"/>
+      <c r="C507" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D507" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E507">
+        <v>31310</v>
+      </c>
+      <c r="F507" t="s">
+        <v>99</v>
+      </c>
+      <c r="G507" t="s" s="2">
+        <v>2355</v>
+      </c>
+      <c r="H507">
+        <v>696435979</v>
+      </c>
+      <c r="I507"/>
+      <c r="J507"/>
+      <c r="K507"/>
+      <c r="L507"/>
+      <c r="M507"/>
+      <c r="N507"/>
+      <c r="O507"/>
+      <c r="P507"/>
+      <c r="Q507"/>
+      <c r="R507"/>
+      <c r="S507" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T507"/>
+      <c r="U507"/>
+      <c r="V507"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B508"/>
+      <c r="C508" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D508" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E508">
+        <v>31314</v>
+      </c>
+      <c r="F508"/>
+      <c r="G508"/>
+      <c r="H508">
+        <v>652199670</v>
+      </c>
+      <c r="I508"/>
+      <c r="J508"/>
+      <c r="K508"/>
+      <c r="L508"/>
+      <c r="M508"/>
+      <c r="N508"/>
+      <c r="O508"/>
+      <c r="P508"/>
+      <c r="Q508"/>
+      <c r="R508"/>
+      <c r="S508" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T508"/>
+      <c r="U508"/>
+      <c r="V508"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B509"/>
+      <c r="C509" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D509" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E509">
+        <v>31510</v>
+      </c>
+      <c r="F509" t="s">
+        <v>200</v>
+      </c>
+      <c r="G509" t="s" s="2">
+        <v>2360</v>
+      </c>
+      <c r="H509">
+        <v>669812682</v>
+      </c>
+      <c r="I509"/>
+      <c r="J509"/>
+      <c r="K509"/>
+      <c r="L509"/>
+      <c r="M509"/>
+      <c r="N509"/>
+      <c r="O509"/>
+      <c r="P509"/>
+      <c r="Q509"/>
+      <c r="R509"/>
+      <c r="S509" t="s">
+        <v>658</v>
+      </c>
+      <c r="T509"/>
+      <c r="U509"/>
+      <c r="V509"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B510"/>
+      <c r="C510" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D510" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E510">
+        <v>31360</v>
+      </c>
+      <c r="F510" t="s">
+        <v>908</v>
+      </c>
+      <c r="G510"/>
+      <c r="H510">
+        <v>680769432</v>
+      </c>
+      <c r="I510"/>
+      <c r="J510"/>
+      <c r="K510"/>
+      <c r="L510"/>
+      <c r="M510"/>
+      <c r="N510"/>
+      <c r="O510"/>
+      <c r="P510"/>
+      <c r="Q510"/>
+      <c r="R510"/>
+      <c r="S510" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T510"/>
+      <c r="U510"/>
+      <c r="V510"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B511"/>
+      <c r="C511" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D511" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E511">
+        <v>31370</v>
+      </c>
+      <c r="F511" t="s">
+        <v>840</v>
+      </c>
+      <c r="G511"/>
+      <c r="H511">
+        <v>639076374</v>
+      </c>
+      <c r="I511"/>
+      <c r="J511"/>
+      <c r="K511"/>
+      <c r="L511"/>
+      <c r="M511"/>
+      <c r="N511"/>
+      <c r="O511"/>
+      <c r="P511"/>
+      <c r="Q511"/>
+      <c r="R511"/>
+      <c r="S511" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T511"/>
+      <c r="U511"/>
+      <c r="V511"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B512"/>
+      <c r="C512" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D512" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E512">
+        <v>31513</v>
+      </c>
+      <c r="F512" t="s">
+        <v>396</v>
+      </c>
+      <c r="G512" t="s" s="2">
+        <v>2369</v>
+      </c>
+      <c r="H512" t="s">
+        <v>2370</v>
+      </c>
+      <c r="I512"/>
+      <c r="J512"/>
+      <c r="K512"/>
+      <c r="L512"/>
+      <c r="M512"/>
+      <c r="N512"/>
+      <c r="O512"/>
+      <c r="P512"/>
+      <c r="Q512"/>
+      <c r="R512"/>
+      <c r="S512" t="s">
+        <v>2371</v>
+      </c>
+      <c r="T512"/>
+      <c r="U512"/>
+      <c r="V512"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B513"/>
+      <c r="C513" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D513" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E513">
+        <v>31330</v>
+      </c>
+      <c r="F513" t="s">
+        <v>2375</v>
+      </c>
+      <c r="G513"/>
+      <c r="H513">
+        <v>639400410</v>
+      </c>
+      <c r="I513"/>
+      <c r="J513"/>
+      <c r="K513"/>
+      <c r="L513"/>
+      <c r="M513"/>
+      <c r="N513"/>
+      <c r="O513"/>
+      <c r="P513"/>
+      <c r="Q513"/>
+      <c r="R513"/>
+      <c r="S513" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T513"/>
+      <c r="U513"/>
+      <c r="V513"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B514"/>
+      <c r="C514" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D514" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E514">
+        <v>31490</v>
+      </c>
+      <c r="F514" t="s">
+        <v>795</v>
+      </c>
+      <c r="G514" t="s" s="2">
+        <v>2378</v>
+      </c>
+      <c r="H514">
+        <v>606108023</v>
+      </c>
+      <c r="I514"/>
+      <c r="J514"/>
+      <c r="K514"/>
+      <c r="L514"/>
+      <c r="M514"/>
+      <c r="N514"/>
+      <c r="O514"/>
+      <c r="P514"/>
+      <c r="Q514"/>
+      <c r="R514"/>
+      <c r="S514" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T514"/>
+      <c r="U514"/>
+      <c r="V514"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B515"/>
+      <c r="C515" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D515" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E515">
+        <v>31521</v>
+      </c>
+      <c r="F515" t="s">
+        <v>306</v>
+      </c>
+      <c r="G515" t="s" s="2">
+        <v>2381</v>
+      </c>
+      <c r="H515">
+        <v>644175998</v>
+      </c>
+      <c r="I515"/>
+      <c r="J515"/>
+      <c r="K515"/>
+      <c r="L515"/>
+      <c r="M515"/>
+      <c r="N515"/>
+      <c r="O515"/>
+      <c r="P515"/>
+      <c r="Q515"/>
+      <c r="R515"/>
+      <c r="S515" t="s">
+        <v>2382</v>
+      </c>
+      <c r="T515"/>
+      <c r="U515"/>
+      <c r="V515"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B516"/>
+      <c r="C516" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D516" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E516">
+        <v>31560</v>
+      </c>
+      <c r="F516" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G516" t="s" s="2">
+        <v>2385</v>
+      </c>
+      <c r="H516">
+        <v>618845489</v>
+      </c>
+      <c r="I516"/>
+      <c r="J516"/>
+      <c r="K516"/>
+      <c r="L516"/>
+      <c r="M516"/>
+      <c r="N516"/>
+      <c r="O516"/>
+      <c r="P516"/>
+      <c r="Q516"/>
+      <c r="R516"/>
+      <c r="S516" t="s">
+        <v>1215</v>
+      </c>
+      <c r="T516"/>
+      <c r="U516"/>
+      <c r="V516"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B517"/>
+      <c r="C517" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D517" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E517">
+        <v>31699</v>
+      </c>
+      <c r="F517"/>
+      <c r="G517" t="s" s="2">
+        <v>2388</v>
+      </c>
+      <c r="H517">
+        <v>615377932</v>
+      </c>
+      <c r="I517"/>
+      <c r="J517"/>
+      <c r="K517"/>
+      <c r="L517"/>
+      <c r="M517"/>
+      <c r="N517"/>
+      <c r="O517"/>
+      <c r="P517"/>
+      <c r="Q517"/>
+      <c r="R517"/>
+      <c r="S517" t="s">
+        <v>155</v>
+      </c>
+      <c r="T517" t="s">
+        <v>2024</v>
+      </c>
+      <c r="U517"/>
+      <c r="V517"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B518"/>
+      <c r="C518" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D518" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E518">
+        <v>31439</v>
+      </c>
+      <c r="F518"/>
+      <c r="G518" t="s" s="2">
+        <v>2391</v>
+      </c>
+      <c r="H518">
+        <v>617414548</v>
+      </c>
+      <c r="I518"/>
+      <c r="J518"/>
+      <c r="K518"/>
+      <c r="L518"/>
+      <c r="M518"/>
+      <c r="N518"/>
+      <c r="O518"/>
+      <c r="P518"/>
+      <c r="Q518"/>
+      <c r="R518"/>
+      <c r="S518" t="s">
+        <v>46</v>
+      </c>
+      <c r="T518" t="s">
+        <v>47</v>
+      </c>
+      <c r="U518"/>
+      <c r="V518"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B519"/>
+      <c r="C519" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D519" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E519">
+        <v>31481</v>
+      </c>
+      <c r="F519"/>
+      <c r="G519" t="s" s="2">
+        <v>2394</v>
+      </c>
+      <c r="H519">
+        <v>606694230</v>
+      </c>
+      <c r="I519"/>
+      <c r="J519"/>
+      <c r="K519"/>
+      <c r="L519"/>
+      <c r="M519"/>
+      <c r="N519"/>
+      <c r="O519"/>
+      <c r="P519"/>
+      <c r="Q519"/>
+      <c r="R519"/>
+      <c r="S519" t="s">
+        <v>2395</v>
+      </c>
+      <c r="T519" t="s">
+        <v>69</v>
+      </c>
+      <c r="U519"/>
+      <c r="V519"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B520"/>
+      <c r="C520" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D520" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E520">
+        <v>31513</v>
+      </c>
+      <c r="F520" t="s">
+        <v>396</v>
+      </c>
+      <c r="G520"/>
+      <c r="H520">
+        <v>948830123</v>
+      </c>
+      <c r="I520"/>
+      <c r="J520"/>
+      <c r="K520"/>
+      <c r="L520"/>
+      <c r="M520"/>
+      <c r="N520"/>
+      <c r="O520"/>
+      <c r="P520"/>
+      <c r="Q520"/>
+      <c r="R520"/>
+      <c r="S520" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T520"/>
+      <c r="U520"/>
+      <c r="V520"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B521"/>
+      <c r="C521" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D521" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E521">
+        <v>31484</v>
+      </c>
+      <c r="F521"/>
+      <c r="G521" t="s" s="2">
+        <v>2400</v>
+      </c>
+      <c r="H521">
+        <v>646291010</v>
+      </c>
+      <c r="I521"/>
+      <c r="J521"/>
+      <c r="K521"/>
+      <c r="L521"/>
+      <c r="M521"/>
+      <c r="N521"/>
+      <c r="O521"/>
+      <c r="P521"/>
+      <c r="Q521"/>
+      <c r="R521"/>
+      <c r="S521" t="s">
+        <v>40</v>
+      </c>
+      <c r="T521" t="s">
+        <v>676</v>
+      </c>
+      <c r="U521"/>
+      <c r="V521"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B522"/>
+      <c r="C522" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D522" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E522">
+        <v>31610</v>
+      </c>
+      <c r="F522" t="s">
+        <v>248</v>
+      </c>
+      <c r="G522" t="s" s="2">
+        <v>2403</v>
+      </c>
+      <c r="H522">
+        <v>626988233</v>
+      </c>
+      <c r="I522"/>
+      <c r="J522"/>
+      <c r="K522"/>
+      <c r="L522"/>
+      <c r="M522"/>
+      <c r="N522"/>
+      <c r="O522"/>
+      <c r="P522"/>
+      <c r="Q522"/>
+      <c r="R522"/>
+      <c r="S522" t="s">
+        <v>2404</v>
+      </c>
+      <c r="T522" t="s">
+        <v>2024</v>
+      </c>
+      <c r="U522"/>
+      <c r="V522"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B523"/>
+      <c r="C523" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D523" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E523">
+        <v>31691</v>
+      </c>
+      <c r="F523" t="s">
+        <v>44</v>
+      </c>
+      <c r="G523" t="s">
+        <v>2408</v>
+      </c>
+      <c r="H523" t="s">
+        <v>2409</v>
+      </c>
+      <c r="I523"/>
+      <c r="J523"/>
+      <c r="K523"/>
+      <c r="L523"/>
+      <c r="M523"/>
+      <c r="N523"/>
+      <c r="O523"/>
+      <c r="P523"/>
+      <c r="Q523"/>
+      <c r="R523"/>
+      <c r="S523" t="s">
+        <v>2410</v>
+      </c>
+      <c r="T523" t="s">
+        <v>47</v>
+      </c>
+      <c r="U523"/>
+      <c r="V523"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B524"/>
+      <c r="C524" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D524" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E524">
+        <v>31840</v>
+      </c>
+      <c r="F524" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G524" t="s" s="2">
+        <v>2414</v>
+      </c>
+      <c r="H524" t="s">
+        <v>2415</v>
+      </c>
+      <c r="I524"/>
+      <c r="J524"/>
+      <c r="K524"/>
+      <c r="L524"/>
+      <c r="M524"/>
+      <c r="N524"/>
+      <c r="O524"/>
+      <c r="P524"/>
+      <c r="Q524"/>
+      <c r="R524"/>
+      <c r="S524" t="s">
+        <v>2416</v>
+      </c>
+      <c r="T524"/>
+      <c r="U524"/>
+      <c r="V524"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B525"/>
+      <c r="C525" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D525" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E525">
+        <v>31521</v>
+      </c>
+      <c r="F525" t="s">
+        <v>306</v>
+      </c>
+      <c r="G525" t="s" s="2">
+        <v>2420</v>
+      </c>
+      <c r="H525" t="s">
+        <v>2421</v>
+      </c>
+      <c r="I525"/>
+      <c r="J525"/>
+      <c r="K525"/>
+      <c r="L525"/>
+      <c r="M525"/>
+      <c r="N525"/>
+      <c r="O525"/>
+      <c r="P525"/>
+      <c r="Q525"/>
+      <c r="R525"/>
+      <c r="S525" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T525"/>
+      <c r="U525"/>
+      <c r="V525"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B526"/>
+      <c r="C526" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D526" t="s">
+        <v>2424</v>
+      </c>
+      <c r="E526">
+        <v>31390</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G526" t="s" s="2">
+        <v>2425</v>
+      </c>
+      <c r="H526">
+        <v>627367755</v>
+      </c>
+      <c r="I526"/>
+      <c r="J526"/>
+      <c r="K526"/>
+      <c r="L526"/>
+      <c r="M526"/>
+      <c r="N526"/>
+      <c r="O526"/>
+      <c r="P526"/>
+      <c r="Q526"/>
+      <c r="R526"/>
+      <c r="S526" t="s">
+        <v>1458</v>
+      </c>
+      <c r="T526"/>
+      <c r="U526"/>
+      <c r="V526"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B527"/>
+      <c r="C527" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D527" t="s">
+        <v>2427</v>
+      </c>
+      <c r="E527">
+        <v>31482</v>
+      </c>
+      <c r="F527"/>
+      <c r="G527" t="s" s="2">
+        <v>2428</v>
+      </c>
+      <c r="H527">
+        <v>696677211</v>
+      </c>
+      <c r="I527"/>
+      <c r="J527"/>
+      <c r="K527"/>
+      <c r="L527"/>
+      <c r="M527"/>
+      <c r="N527"/>
+      <c r="O527"/>
+      <c r="P527"/>
+      <c r="Q527"/>
+      <c r="R527"/>
+      <c r="S527" t="s">
+        <v>2429</v>
+      </c>
+      <c r="T527"/>
+      <c r="U527"/>
+      <c r="V527"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B528"/>
+      <c r="C528" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D528" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E528">
+        <v>31390</v>
+      </c>
+      <c r="F528" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G528" t="s" s="2">
+        <v>2425</v>
+      </c>
+      <c r="H528">
+        <v>627367755</v>
+      </c>
+      <c r="I528"/>
+      <c r="J528"/>
+      <c r="K528"/>
+      <c r="L528"/>
+      <c r="M528"/>
+      <c r="N528"/>
+      <c r="O528"/>
+      <c r="P528"/>
+      <c r="Q528"/>
+      <c r="R528"/>
+      <c r="S528" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T528"/>
+      <c r="U528"/>
+      <c r="V528"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B529"/>
+      <c r="C529" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D529" t="s">
+        <v>2433</v>
+      </c>
+      <c r="E529">
+        <v>31793</v>
+      </c>
+      <c r="F529"/>
+      <c r="G529" t="s" s="2">
+        <v>2434</v>
+      </c>
+      <c r="H529">
+        <v>627735113</v>
+      </c>
+      <c r="I529"/>
+      <c r="J529"/>
+      <c r="K529"/>
+      <c r="L529"/>
+      <c r="M529"/>
+      <c r="N529"/>
+      <c r="O529"/>
+      <c r="P529"/>
+      <c r="Q529"/>
+      <c r="R529"/>
+      <c r="S529" t="s">
+        <v>1371</v>
+      </c>
+      <c r="T529"/>
+      <c r="U529"/>
+      <c r="V529"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B530"/>
+      <c r="C530" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D530" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E530">
+        <v>31570</v>
+      </c>
+      <c r="F530" t="s">
+        <v>953</v>
+      </c>
+      <c r="G530" t="s" s="2">
+        <v>2056</v>
+      </c>
+      <c r="H530">
+        <v>636128078</v>
+      </c>
+      <c r="I530"/>
+      <c r="J530"/>
+      <c r="K530"/>
+      <c r="L530"/>
+      <c r="M530"/>
+      <c r="N530"/>
+      <c r="O530"/>
+      <c r="P530"/>
+      <c r="Q530"/>
+      <c r="R530"/>
+      <c r="S530" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T530"/>
+      <c r="U530"/>
+      <c r="V530"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B531"/>
+      <c r="C531" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D531" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E531">
+        <v>31291</v>
+      </c>
+      <c r="F531" t="s">
+        <v>2439</v>
+      </c>
+      <c r="G531" t="s" s="2">
+        <v>2440</v>
+      </c>
+      <c r="H531">
+        <v>620005929</v>
+      </c>
+      <c r="I531"/>
+      <c r="J531"/>
+      <c r="K531"/>
+      <c r="L531"/>
+      <c r="M531"/>
+      <c r="N531"/>
+      <c r="O531"/>
+      <c r="P531"/>
+      <c r="Q531"/>
+      <c r="R531"/>
+      <c r="S531" t="s">
+        <v>2441</v>
+      </c>
+      <c r="T531" t="s">
+        <v>69</v>
+      </c>
+      <c r="U531"/>
+      <c r="V531"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B532"/>
+      <c r="C532" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D532" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E532">
+        <v>31500</v>
+      </c>
+      <c r="F532" t="s">
+        <v>123</v>
+      </c>
+      <c r="G532" t="s" s="2">
+        <v>2445</v>
+      </c>
+      <c r="H532">
+        <v>619315058</v>
+      </c>
+      <c r="I532"/>
+      <c r="J532"/>
+      <c r="K532"/>
+      <c r="L532"/>
+      <c r="M532"/>
+      <c r="N532"/>
+      <c r="O532"/>
+      <c r="P532"/>
+      <c r="Q532"/>
+      <c r="R532"/>
+      <c r="S532" t="s">
+        <v>2446</v>
+      </c>
+      <c r="T532"/>
+      <c r="U532"/>
+      <c r="V532"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B533"/>
+      <c r="C533" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D533" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E533" t="s" s="3">
+        <v>2450</v>
+      </c>
+      <c r="F533"/>
+      <c r="G533" t="s" s="2">
+        <v>2451</v>
+      </c>
+      <c r="H533">
+        <v>686678239</v>
+      </c>
+      <c r="I533"/>
+      <c r="J533"/>
+      <c r="K533"/>
+      <c r="L533"/>
+      <c r="M533"/>
+      <c r="N533"/>
+      <c r="O533"/>
+      <c r="P533"/>
+      <c r="Q533"/>
+      <c r="R533"/>
+      <c r="S533" t="s">
+        <v>2452</v>
+      </c>
+      <c r="T533"/>
+      <c r="U533"/>
+      <c r="V533"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B534"/>
+      <c r="C534" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D534" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E534">
+        <v>31560</v>
+      </c>
+      <c r="F534" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G534" t="s" s="2">
+        <v>2456</v>
+      </c>
+      <c r="H534">
+        <v>699117132</v>
+      </c>
+      <c r="I534"/>
+      <c r="J534"/>
+      <c r="K534"/>
+      <c r="L534"/>
+      <c r="M534"/>
+      <c r="N534"/>
+      <c r="O534"/>
+      <c r="P534"/>
+      <c r="Q534"/>
+      <c r="R534"/>
+      <c r="S534" t="s">
+        <v>209</v>
+      </c>
+      <c r="T534"/>
+      <c r="U534"/>
+      <c r="V534"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B535"/>
+      <c r="C535" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D535" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E535">
+        <v>31382</v>
+      </c>
+      <c r="F535" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G535" t="s" s="2">
+        <v>2459</v>
+      </c>
+      <c r="H535">
+        <v>686562066</v>
+      </c>
+      <c r="I535"/>
+      <c r="J535"/>
+      <c r="K535"/>
+      <c r="L535"/>
+      <c r="M535"/>
+      <c r="N535"/>
+      <c r="O535"/>
+      <c r="P535"/>
+      <c r="Q535"/>
+      <c r="R535"/>
+      <c r="S535" t="s">
+        <v>2460</v>
+      </c>
+      <c r="T535"/>
+      <c r="U535"/>
+      <c r="V535"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="s">
+        <v>2461</v>
+      </c>
+      <c r="B536"/>
+      <c r="C536" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D536" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E536">
+        <v>31513</v>
+      </c>
+      <c r="F536" t="s">
+        <v>396</v>
+      </c>
+      <c r="G536" t="s" s="2">
+        <v>2463</v>
+      </c>
+      <c r="H536">
+        <v>676092186</v>
+      </c>
+      <c r="I536"/>
+      <c r="J536"/>
+      <c r="K536"/>
+      <c r="L536"/>
+      <c r="M536"/>
+      <c r="N536"/>
+      <c r="O536"/>
+      <c r="P536"/>
+      <c r="Q536"/>
+      <c r="R536"/>
+      <c r="S536" t="s">
+        <v>1885</v>
+      </c>
+      <c r="T536"/>
+      <c r="U536"/>
+      <c r="V536"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B537"/>
+      <c r="C537" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D537" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E537">
+        <v>31014</v>
+      </c>
+      <c r="F537" t="s">
+        <v>130</v>
+      </c>
+      <c r="G537" t="s" s="2">
+        <v>2466</v>
+      </c>
+      <c r="H537">
+        <v>630175849</v>
+      </c>
+      <c r="I537"/>
+      <c r="J537"/>
+      <c r="K537"/>
+      <c r="L537"/>
+      <c r="M537"/>
+      <c r="N537"/>
+      <c r="O537"/>
+      <c r="P537"/>
+      <c r="Q537"/>
+      <c r="R537"/>
+      <c r="S537" t="s">
+        <v>2052</v>
+      </c>
+      <c r="T537"/>
+      <c r="U537"/>
+      <c r="V537"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B538"/>
+      <c r="C538" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D538" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E538">
+        <v>48230</v>
+      </c>
+      <c r="F538"/>
+      <c r="G538"/>
+      <c r="H538">
+        <v>620181217</v>
+      </c>
+      <c r="I538"/>
+      <c r="J538"/>
+      <c r="K538"/>
+      <c r="L538"/>
+      <c r="M538"/>
+      <c r="N538"/>
+      <c r="O538"/>
+      <c r="P538"/>
+      <c r="Q538"/>
+      <c r="R538"/>
+      <c r="S538" t="s">
+        <v>2470</v>
+      </c>
+      <c r="T538"/>
+      <c r="U538"/>
+      <c r="V538"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B539"/>
+      <c r="C539" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D539" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E539">
+        <v>31176</v>
+      </c>
+      <c r="F539" t="s">
+        <v>263</v>
+      </c>
+      <c r="G539" t="s" s="2">
+        <v>2474</v>
+      </c>
+      <c r="H539">
+        <v>626043672</v>
+      </c>
+      <c r="I539"/>
+      <c r="J539"/>
+      <c r="K539"/>
+      <c r="L539"/>
+      <c r="M539"/>
+      <c r="N539"/>
+      <c r="O539"/>
+      <c r="P539"/>
+      <c r="Q539" t="s">
+        <v>2475</v>
+      </c>
+      <c r="R539"/>
+      <c r="S539" t="s">
+        <v>2476</v>
+      </c>
+      <c r="T539" t="s">
+        <v>1411</v>
+      </c>
+      <c r="U539"/>
+      <c r="V539"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B540"/>
+      <c r="C540" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D540" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E540">
+        <v>31400</v>
+      </c>
+      <c r="F540" t="s">
+        <v>241</v>
+      </c>
+      <c r="G540" t="s" s="2">
+        <v>2479</v>
+      </c>
+      <c r="H540">
+        <v>619529742</v>
+      </c>
+      <c r="I540"/>
+      <c r="J540"/>
+      <c r="K540"/>
+      <c r="L540"/>
+      <c r="M540"/>
+      <c r="N540"/>
+      <c r="O540"/>
+      <c r="P540"/>
+      <c r="Q540"/>
+      <c r="R540"/>
+      <c r="S540" t="s">
+        <v>2480</v>
+      </c>
+      <c r="T540"/>
+      <c r="U540"/>
+      <c r="V540"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B541"/>
+      <c r="C541" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D541" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E541">
+        <v>31004</v>
+      </c>
+      <c r="F541" t="s">
+        <v>130</v>
+      </c>
+      <c r="G541" t="s" s="2">
+        <v>2483</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2484</v>
+      </c>
+      <c r="I541"/>
+      <c r="J541"/>
+      <c r="K541"/>
+      <c r="L541"/>
+      <c r="M541"/>
+      <c r="N541"/>
+      <c r="O541"/>
+      <c r="P541"/>
+      <c r="Q541"/>
+      <c r="R541"/>
+      <c r="S541" t="s">
+        <v>2052</v>
+      </c>
+      <c r="T541"/>
+      <c r="U541"/>
+      <c r="V541"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B542"/>
+      <c r="C542" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D542" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E542" t="s" s="3">
+        <v>2450</v>
+      </c>
+      <c r="F542"/>
+      <c r="G542" t="s" s="2">
+        <v>2488</v>
+      </c>
+      <c r="H542">
+        <v>695773205</v>
+      </c>
+      <c r="I542"/>
+      <c r="J542"/>
+      <c r="K542"/>
+      <c r="L542"/>
+      <c r="M542"/>
+      <c r="N542"/>
+      <c r="O542"/>
+      <c r="P542"/>
+      <c r="Q542"/>
+      <c r="R542"/>
+      <c r="S542" t="s">
+        <v>209</v>
+      </c>
+      <c r="T542"/>
+      <c r="U542"/>
+      <c r="V542"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B543"/>
+      <c r="C543" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D543" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E543">
+        <v>31290</v>
+      </c>
+      <c r="F543"/>
+      <c r="G543" t="s" s="2">
+        <v>2491</v>
+      </c>
+      <c r="H543">
+        <v>634228753</v>
+      </c>
+      <c r="I543"/>
+      <c r="J543"/>
+      <c r="K543"/>
+      <c r="L543"/>
+      <c r="M543"/>
+      <c r="N543"/>
+      <c r="O543"/>
+      <c r="P543"/>
+      <c r="Q543"/>
+      <c r="R543"/>
+      <c r="S543" t="s">
+        <v>209</v>
+      </c>
+      <c r="T543"/>
+      <c r="U543"/>
+      <c r="V543"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B544"/>
+      <c r="C544" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D544" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E544">
+        <v>31262</v>
+      </c>
+      <c r="F544" t="s">
+        <v>737</v>
+      </c>
+      <c r="G544" t="s" s="2">
+        <v>2494</v>
+      </c>
+      <c r="H544">
+        <v>672150084</v>
+      </c>
+      <c r="I544"/>
+      <c r="J544"/>
+      <c r="K544"/>
+      <c r="L544"/>
+      <c r="M544"/>
+      <c r="N544"/>
+      <c r="O544"/>
+      <c r="P544"/>
+      <c r="Q544"/>
+      <c r="R544"/>
+      <c r="S544" t="s">
+        <v>2495</v>
+      </c>
+      <c r="T544"/>
+      <c r="U544"/>
+      <c r="V544"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B545"/>
+      <c r="C545" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E545">
+        <v>31510</v>
+      </c>
+      <c r="F545" t="s">
+        <v>200</v>
+      </c>
+      <c r="G545"/>
+      <c r="H545">
+        <v>699294882</v>
+      </c>
+      <c r="I545"/>
+      <c r="J545"/>
+      <c r="K545"/>
+      <c r="L545"/>
+      <c r="M545"/>
+      <c r="N545"/>
+      <c r="O545"/>
+      <c r="P545"/>
+      <c r="Q545"/>
+      <c r="R545"/>
+      <c r="S545" t="s">
+        <v>474</v>
+      </c>
+      <c r="T545"/>
+      <c r="U545"/>
+      <c r="V545"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B546"/>
+      <c r="C546" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E546">
+        <v>31012</v>
+      </c>
+      <c r="F546" t="s">
+        <v>130</v>
+      </c>
+      <c r="G546" t="s" s="2">
+        <v>2501</v>
+      </c>
+      <c r="H546">
+        <v>606696387</v>
+      </c>
+      <c r="I546"/>
+      <c r="J546"/>
+      <c r="K546"/>
+      <c r="L546"/>
+      <c r="M546"/>
+      <c r="N546"/>
+      <c r="O546"/>
+      <c r="P546"/>
+      <c r="Q546"/>
+      <c r="R546"/>
+      <c r="S546" t="s">
+        <v>2502</v>
+      </c>
+      <c r="T546"/>
+      <c r="U546"/>
+      <c r="V546"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B547"/>
+      <c r="C547" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E547">
+        <v>31593</v>
+      </c>
+      <c r="F547" t="s">
+        <v>824</v>
+      </c>
+      <c r="G547"/>
+      <c r="H547">
+        <v>641209179</v>
+      </c>
+      <c r="I547"/>
+      <c r="J547"/>
+      <c r="K547"/>
+      <c r="L547"/>
+      <c r="M547"/>
+      <c r="N547"/>
+      <c r="O547"/>
+      <c r="P547"/>
+      <c r="Q547"/>
+      <c r="R547"/>
+      <c r="S547" t="s">
+        <v>825</v>
+      </c>
+      <c r="T547"/>
+      <c r="U547"/>
+      <c r="V547"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B548"/>
+      <c r="C548" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E548">
+        <v>31390</v>
+      </c>
+      <c r="F548" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G548" t="s" s="2">
+        <v>2508</v>
+      </c>
+      <c r="H548">
+        <v>948712793</v>
+      </c>
+      <c r="I548"/>
+      <c r="J548"/>
+      <c r="K548"/>
+      <c r="L548"/>
+      <c r="M548"/>
+      <c r="N548"/>
+      <c r="O548"/>
+      <c r="P548"/>
+      <c r="Q548"/>
+      <c r="R548"/>
+      <c r="S548" t="s">
+        <v>1729</v>
+      </c>
+      <c r="T548"/>
+      <c r="U548"/>
+      <c r="V548"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B549"/>
+      <c r="C549" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E549">
+        <v>31770</v>
+      </c>
+      <c r="F549" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G549" t="s" s="2">
+        <v>2511</v>
+      </c>
+      <c r="H549">
+        <v>677594892</v>
+      </c>
+      <c r="I549"/>
+      <c r="J549"/>
+      <c r="K549"/>
+      <c r="L549"/>
+      <c r="M549"/>
+      <c r="N549"/>
+      <c r="O549"/>
+      <c r="P549"/>
+      <c r="Q549"/>
+      <c r="R549"/>
+      <c r="S549" t="s">
+        <v>2512</v>
+      </c>
+      <c r="T549"/>
+      <c r="U549"/>
+      <c r="V549"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B550"/>
+      <c r="C550" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E550">
+        <v>31260</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G550"/>
+      <c r="H550">
+        <v>619240460</v>
+      </c>
+      <c r="I550"/>
+      <c r="J550"/>
+      <c r="K550"/>
+      <c r="L550"/>
+      <c r="M550"/>
+      <c r="N550"/>
+      <c r="O550"/>
+      <c r="P550"/>
+      <c r="Q550"/>
+      <c r="R550"/>
+      <c r="S550" t="s">
+        <v>1071</v>
+      </c>
+      <c r="T550"/>
+      <c r="U550"/>
+      <c r="V550"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B551"/>
+      <c r="C551" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E551">
+        <v>31260</v>
+      </c>
+      <c r="F551" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G551" t="s" s="2">
+        <v>2515</v>
+      </c>
+      <c r="H551">
+        <v>619240460</v>
+      </c>
+      <c r="I551"/>
+      <c r="J551"/>
+      <c r="K551"/>
+      <c r="L551"/>
+      <c r="M551"/>
+      <c r="N551"/>
+      <c r="O551"/>
+      <c r="P551"/>
+      <c r="Q551"/>
+      <c r="R551"/>
+      <c r="S551" t="s">
+        <v>1255</v>
+      </c>
+      <c r="T551"/>
+      <c r="U551"/>
+      <c r="V551"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B552"/>
+      <c r="C552" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E552">
+        <v>31500</v>
+      </c>
+      <c r="F552" t="s">
+        <v>123</v>
+      </c>
+      <c r="G552" t="s" s="2">
+        <v>2518</v>
+      </c>
+      <c r="H552">
+        <v>644228823</v>
+      </c>
+      <c r="I552"/>
+      <c r="J552"/>
+      <c r="K552"/>
+      <c r="L552"/>
+      <c r="M552"/>
+      <c r="N552"/>
+      <c r="O552"/>
+      <c r="P552"/>
+      <c r="Q552"/>
+      <c r="R552"/>
+      <c r="S552" t="s">
+        <v>2519</v>
+      </c>
+      <c r="T552"/>
+      <c r="U552"/>
+      <c r="V552"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B553"/>
+      <c r="C553" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E553">
+        <v>31360</v>
+      </c>
+      <c r="F553" t="s">
+        <v>908</v>
+      </c>
+      <c r="G553" t="s" s="2">
+        <v>2522</v>
+      </c>
+      <c r="H553">
+        <v>651964660</v>
+      </c>
+      <c r="I553"/>
+      <c r="J553"/>
+      <c r="K553"/>
+      <c r="L553"/>
+      <c r="M553"/>
+      <c r="N553"/>
+      <c r="O553"/>
+      <c r="P553"/>
+      <c r="Q553"/>
+      <c r="R553"/>
+      <c r="S553" t="s">
+        <v>2523</v>
+      </c>
+      <c r="T553"/>
+      <c r="U553"/>
+      <c r="V553"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B554"/>
+      <c r="C554" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E554">
+        <v>31513</v>
+      </c>
+      <c r="F554" t="s">
+        <v>396</v>
+      </c>
+      <c r="G554" t="s">
+        <v>2526</v>
+      </c>
+      <c r="H554">
+        <v>653583491</v>
+      </c>
+      <c r="I554"/>
+      <c r="J554"/>
+      <c r="K554"/>
+      <c r="L554"/>
+      <c r="M554"/>
+      <c r="N554"/>
+      <c r="O554"/>
+      <c r="P554"/>
+      <c r="Q554"/>
+      <c r="R554"/>
+      <c r="S554" t="s">
+        <v>573</v>
+      </c>
+      <c r="T554"/>
+      <c r="U554"/>
+      <c r="V554"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B555"/>
+      <c r="C555" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E555">
+        <v>31511</v>
+      </c>
+      <c r="F555" t="s">
+        <v>552</v>
+      </c>
+      <c r="G555" t="s" s="2">
+        <v>2529</v>
+      </c>
+      <c r="H555">
+        <v>657581812</v>
+      </c>
+      <c r="I555"/>
+      <c r="J555"/>
+      <c r="K555"/>
+      <c r="L555"/>
+      <c r="M555"/>
+      <c r="N555"/>
+      <c r="O555"/>
+      <c r="P555"/>
+      <c r="Q555"/>
+      <c r="R555"/>
+      <c r="S555" t="s">
+        <v>260</v>
+      </c>
+      <c r="T555"/>
+      <c r="U555"/>
+      <c r="V555"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B556"/>
+      <c r="C556" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E556">
+        <v>31014</v>
+      </c>
+      <c r="F556" t="s">
+        <v>130</v>
+      </c>
+      <c r="G556" t="s" s="2">
+        <v>2533</v>
+      </c>
+      <c r="H556">
+        <v>626803233</v>
+      </c>
+      <c r="I556"/>
+      <c r="J556"/>
+      <c r="K556"/>
+      <c r="L556"/>
+      <c r="M556"/>
+      <c r="N556"/>
+      <c r="O556"/>
+      <c r="P556"/>
+      <c r="Q556"/>
+      <c r="R556"/>
+      <c r="S556" t="s">
+        <v>2534</v>
+      </c>
+      <c r="T556"/>
+      <c r="U556"/>
+      <c r="V556"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B557"/>
+      <c r="C557" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E557">
+        <v>31008</v>
+      </c>
+      <c r="F557" t="s">
+        <v>130</v>
+      </c>
+      <c r="G557" t="s" s="2">
+        <v>2537</v>
+      </c>
+      <c r="H557">
+        <v>660307905</v>
+      </c>
+      <c r="I557"/>
+      <c r="J557"/>
+      <c r="K557"/>
+      <c r="L557"/>
+      <c r="M557"/>
+      <c r="N557"/>
+      <c r="O557"/>
+      <c r="P557"/>
+      <c r="Q557"/>
+      <c r="R557"/>
+      <c r="S557" t="s">
+        <v>209</v>
+      </c>
+      <c r="T557"/>
+      <c r="U557"/>
+      <c r="V557"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B558"/>
+      <c r="C558" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E558">
+        <v>31510</v>
+      </c>
+      <c r="F558" t="s">
+        <v>200</v>
+      </c>
+      <c r="G558" t="s" s="2">
+        <v>2540</v>
+      </c>
+      <c r="H558">
+        <v>659236808</v>
+      </c>
+      <c r="I558"/>
+      <c r="J558"/>
+      <c r="K558"/>
+      <c r="L558"/>
+      <c r="M558"/>
+      <c r="N558"/>
+      <c r="O558"/>
+      <c r="P558"/>
+      <c r="Q558"/>
+      <c r="R558"/>
+      <c r="S558" t="s">
+        <v>2541</v>
+      </c>
+      <c r="T558"/>
+      <c r="U558"/>
+      <c r="V558"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B559"/>
+      <c r="C559" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E559">
+        <v>31869</v>
+      </c>
+      <c r="F559" t="s">
+        <v>2544</v>
+      </c>
+      <c r="G559" t="s" s="2">
+        <v>2545</v>
+      </c>
+      <c r="H559">
+        <v>622442296</v>
+      </c>
+      <c r="I559"/>
+      <c r="J559"/>
+      <c r="K559"/>
+      <c r="L559"/>
+      <c r="M559"/>
+      <c r="N559"/>
+      <c r="O559"/>
+      <c r="P559"/>
+      <c r="Q559"/>
+      <c r="R559"/>
+      <c r="S559" t="s">
+        <v>2546</v>
+      </c>
+      <c r="T559"/>
+      <c r="U559"/>
+      <c r="V559"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B560"/>
+      <c r="C560" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D560"/>
+      <c r="E560">
+        <v>31180</v>
+      </c>
+      <c r="F560"/>
+      <c r="G560" t="s" s="2">
+        <v>2548</v>
+      </c>
+      <c r="H560">
+        <v>600899218</v>
+      </c>
+      <c r="I560"/>
+      <c r="J560"/>
+      <c r="K560"/>
+      <c r="L560"/>
+      <c r="M560"/>
+      <c r="N560"/>
+      <c r="O560"/>
+      <c r="P560"/>
+      <c r="Q560"/>
+      <c r="R560"/>
+      <c r="S560" t="s">
+        <v>209</v>
+      </c>
+      <c r="T560"/>
+      <c r="U560"/>
+      <c r="V560"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B561"/>
+      <c r="C561" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E561">
+        <v>31262</v>
+      </c>
+      <c r="F561" t="s">
+        <v>737</v>
+      </c>
+      <c r="G561" t="s" s="2">
+        <v>2551</v>
+      </c>
+      <c r="H561">
+        <v>649720554</v>
+      </c>
+      <c r="I561"/>
+      <c r="J561"/>
+      <c r="K561"/>
+      <c r="L561"/>
+      <c r="M561"/>
+      <c r="N561"/>
+      <c r="O561"/>
+      <c r="P561"/>
+      <c r="Q561"/>
+      <c r="R561"/>
+      <c r="S561" t="s">
+        <v>2552</v>
+      </c>
+      <c r="T561"/>
+      <c r="U561"/>
+      <c r="V561"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B562"/>
+      <c r="C562" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E562">
+        <v>31250</v>
+      </c>
+      <c r="F562" t="s">
+        <v>856</v>
+      </c>
+      <c r="G562" t="s" s="2">
+        <v>2555</v>
+      </c>
+      <c r="H562">
+        <v>619007922</v>
+      </c>
+      <c r="I562"/>
+      <c r="J562"/>
+      <c r="K562"/>
+      <c r="L562"/>
+      <c r="M562"/>
+      <c r="N562"/>
+      <c r="O562"/>
+      <c r="P562"/>
+      <c r="Q562"/>
+      <c r="R562"/>
+      <c r="S562" t="s">
+        <v>209</v>
+      </c>
+      <c r="T562"/>
+      <c r="U562"/>
+      <c r="V562"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B563"/>
+      <c r="C563" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D563"/>
+      <c r="E563"/>
+      <c r="F563"/>
+      <c r="G563" t="s" s="2">
+        <v>2557</v>
+      </c>
+      <c r="H563"/>
+      <c r="I563"/>
+      <c r="J563"/>
+      <c r="K563"/>
+      <c r="L563"/>
+      <c r="M563"/>
+      <c r="N563"/>
+      <c r="O563"/>
+      <c r="P563"/>
+      <c r="Q563"/>
+      <c r="R563"/>
+      <c r="S563" t="s">
+        <v>209</v>
+      </c>
+      <c r="T563"/>
+      <c r="U563"/>
+      <c r="V563"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B564"/>
+      <c r="C564" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D564"/>
+      <c r="E564"/>
+      <c r="F564"/>
+      <c r="G564" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H564"/>
+      <c r="I564"/>
+      <c r="J564"/>
+      <c r="K564"/>
+      <c r="L564"/>
+      <c r="M564"/>
+      <c r="N564"/>
+      <c r="O564"/>
+      <c r="P564"/>
+      <c r="Q564"/>
+      <c r="R564"/>
+      <c r="S564" t="s">
+        <v>209</v>
+      </c>
+      <c r="T564"/>
+      <c r="U564"/>
+      <c r="V564"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B565"/>
+      <c r="C565" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D565"/>
+      <c r="E565"/>
+      <c r="F565"/>
+      <c r="G565" t="s" s="2">
+        <v>2561</v>
+      </c>
+      <c r="H565"/>
+      <c r="I565"/>
+      <c r="J565"/>
+      <c r="K565"/>
+      <c r="L565"/>
+      <c r="M565"/>
+      <c r="N565"/>
+      <c r="O565"/>
+      <c r="P565"/>
+      <c r="Q565"/>
+      <c r="R565"/>
+      <c r="S565" t="s">
+        <v>2562</v>
+      </c>
+      <c r="T565"/>
+      <c r="U565"/>
+      <c r="V565"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B566"/>
+      <c r="C566" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D566"/>
+      <c r="E566"/>
+      <c r="F566"/>
+      <c r="G566" t="s" s="2">
+        <v>2564</v>
+      </c>
+      <c r="H566"/>
+      <c r="I566"/>
+      <c r="J566"/>
+      <c r="K566"/>
+      <c r="L566"/>
+      <c r="M566"/>
+      <c r="N566"/>
+      <c r="O566"/>
+      <c r="P566"/>
+      <c r="Q566"/>
+      <c r="R566"/>
+      <c r="S566" t="s">
+        <v>2565</v>
+      </c>
+      <c r="T566"/>
+      <c r="U566"/>
+      <c r="V566"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B567"/>
+      <c r="C567" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D567"/>
+      <c r="E567"/>
+      <c r="F567"/>
+      <c r="G567" t="s" s="2">
+        <v>2567</v>
+      </c>
+      <c r="H567"/>
+      <c r="I567"/>
+      <c r="J567"/>
+      <c r="K567"/>
+      <c r="L567"/>
+      <c r="M567"/>
+      <c r="N567"/>
+      <c r="O567"/>
+      <c r="P567"/>
+      <c r="Q567"/>
+      <c r="R567"/>
+      <c r="S567" t="s">
+        <v>2568</v>
+      </c>
+      <c r="T567" t="s">
+        <v>186</v>
+      </c>
+      <c r="U567"/>
+      <c r="V567"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B568"/>
+      <c r="C568" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D568"/>
+      <c r="E568"/>
+      <c r="F568"/>
+      <c r="G568" t="s" s="2">
+        <v>2570</v>
+      </c>
+      <c r="H568"/>
+      <c r="I568"/>
+      <c r="J568"/>
+      <c r="K568"/>
+      <c r="L568"/>
+      <c r="M568"/>
+      <c r="N568"/>
+      <c r="O568"/>
+      <c r="P568"/>
+      <c r="Q568"/>
+      <c r="R568"/>
+      <c r="S568" t="s">
+        <v>474</v>
+      </c>
+      <c r="T568"/>
+      <c r="U568"/>
+      <c r="V568"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B569"/>
+      <c r="C569" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D569"/>
+      <c r="E569"/>
+      <c r="F569"/>
+      <c r="G569" t="s" s="2">
+        <v>2378</v>
+      </c>
+      <c r="H569"/>
+      <c r="I569"/>
+      <c r="J569"/>
+      <c r="K569"/>
+      <c r="L569"/>
+      <c r="M569"/>
+      <c r="N569"/>
+      <c r="O569"/>
+      <c r="P569"/>
+      <c r="Q569"/>
+      <c r="R569"/>
+      <c r="S569" t="s">
+        <v>2573</v>
+      </c>
+      <c r="T569"/>
+      <c r="U569"/>
+      <c r="V569"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B570"/>
+      <c r="C570" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D570"/>
+      <c r="E570"/>
+      <c r="F570"/>
+      <c r="G570" t="s" s="2">
+        <v>2575</v>
+      </c>
+      <c r="H570"/>
+      <c r="I570"/>
+      <c r="J570"/>
+      <c r="K570"/>
+      <c r="L570"/>
+      <c r="M570"/>
+      <c r="N570"/>
+      <c r="O570"/>
+      <c r="P570"/>
+      <c r="Q570"/>
+      <c r="R570"/>
+      <c r="S570" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T570"/>
+      <c r="U570"/>
+      <c r="V570"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B571"/>
+      <c r="C571" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D571"/>
+      <c r="E571"/>
+      <c r="F571"/>
+      <c r="G571" t="s" s="2">
+        <v>2575</v>
+      </c>
+      <c r="H571"/>
+      <c r="I571"/>
+      <c r="J571"/>
+      <c r="K571"/>
+      <c r="L571"/>
+      <c r="M571"/>
+      <c r="N571"/>
+      <c r="O571"/>
+      <c r="P571"/>
+      <c r="Q571"/>
+      <c r="R571"/>
+      <c r="S571" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T571"/>
+      <c r="U571"/>
+      <c r="V571"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B572"/>
+      <c r="C572" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D572"/>
+      <c r="E572"/>
+      <c r="F572"/>
+      <c r="G572" t="s" s="2">
+        <v>2575</v>
+      </c>
+      <c r="H572"/>
+      <c r="I572"/>
+      <c r="J572"/>
+      <c r="K572"/>
+      <c r="L572"/>
+      <c r="M572"/>
+      <c r="N572"/>
+      <c r="O572"/>
+      <c r="P572"/>
+      <c r="Q572"/>
+      <c r="R572"/>
+      <c r="S572" t="s">
+        <v>1948</v>
+      </c>
+      <c r="T572"/>
+      <c r="U572"/>
+      <c r="V572"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B573"/>
+      <c r="C573" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D573"/>
+      <c r="E573"/>
+      <c r="F573"/>
+      <c r="G573" t="s" s="2">
+        <v>1612</v>
+      </c>
+      <c r="H573"/>
+      <c r="I573"/>
+      <c r="J573"/>
+      <c r="K573"/>
+      <c r="L573"/>
+      <c r="M573"/>
+      <c r="N573"/>
+      <c r="O573"/>
+      <c r="P573"/>
+      <c r="Q573"/>
+      <c r="R573"/>
+      <c r="S573" t="s">
+        <v>40</v>
+      </c>
+      <c r="T573" t="s">
+        <v>2024</v>
+      </c>
+      <c r="U573"/>
+      <c r="V573"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="s">
+        <v>2579</v>
+      </c>
+      <c r="B574"/>
+      <c r="C574" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D574"/>
+      <c r="E574"/>
+      <c r="F574"/>
+      <c r="G574" t="s" s="2">
+        <v>2580</v>
+      </c>
+      <c r="H574"/>
+      <c r="I574"/>
+      <c r="J574"/>
+      <c r="K574"/>
+      <c r="L574"/>
+      <c r="M574"/>
+      <c r="N574"/>
+      <c r="O574"/>
+      <c r="P574"/>
+      <c r="Q574"/>
+      <c r="R574"/>
+      <c r="S574" t="s">
+        <v>2581</v>
+      </c>
+      <c r="T574"/>
+      <c r="U574"/>
+      <c r="V574"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B575"/>
+      <c r="C575" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D575"/>
+      <c r="E575"/>
+      <c r="F575"/>
+      <c r="G575" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H575"/>
+      <c r="I575"/>
+      <c r="J575"/>
+      <c r="K575"/>
+      <c r="L575"/>
+      <c r="M575"/>
+      <c r="N575"/>
+      <c r="O575"/>
+      <c r="P575"/>
+      <c r="Q575"/>
+      <c r="R575"/>
+      <c r="S575" t="s">
+        <v>474</v>
+      </c>
+      <c r="T575"/>
+      <c r="U575"/>
+      <c r="V575"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B576"/>
+      <c r="C576" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D576"/>
+      <c r="E576"/>
+      <c r="F576"/>
+      <c r="G576" t="s" s="2">
+        <v>2585</v>
+      </c>
+      <c r="H576"/>
+      <c r="I576"/>
+      <c r="J576"/>
+      <c r="K576"/>
+      <c r="L576"/>
+      <c r="M576"/>
+      <c r="N576"/>
+      <c r="O576"/>
+      <c r="P576"/>
+      <c r="Q576"/>
+      <c r="R576"/>
+      <c r="S576" t="s">
+        <v>474</v>
+      </c>
+      <c r="T576"/>
+      <c r="U576"/>
+      <c r="V576"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B577"/>
+      <c r="C577" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D577"/>
+      <c r="E577"/>
+      <c r="F577"/>
+      <c r="G577" t="s" s="2">
+        <v>2587</v>
+      </c>
+      <c r="H577"/>
+      <c r="I577"/>
+      <c r="J577"/>
+      <c r="K577"/>
+      <c r="L577"/>
+      <c r="M577"/>
+      <c r="N577"/>
+      <c r="O577"/>
+      <c r="P577"/>
+      <c r="Q577"/>
+      <c r="R577"/>
+      <c r="S577" t="s">
+        <v>474</v>
+      </c>
+      <c r="T577"/>
+      <c r="U577"/>
+      <c r="V577"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B578"/>
+      <c r="C578" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D578"/>
+      <c r="E578"/>
+      <c r="F578"/>
+      <c r="G578" t="s" s="2">
+        <v>2589</v>
+      </c>
+      <c r="H578"/>
+      <c r="I578"/>
+      <c r="J578"/>
+      <c r="K578"/>
+      <c r="L578"/>
+      <c r="M578"/>
+      <c r="N578"/>
+      <c r="O578"/>
+      <c r="P578"/>
+      <c r="Q578"/>
+      <c r="R578"/>
+      <c r="S578" t="s">
+        <v>2590</v>
+      </c>
+      <c r="T578" t="s">
+        <v>81</v>
+      </c>
+      <c r="U578"/>
+      <c r="V578"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B579"/>
+      <c r="C579" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D579"/>
+      <c r="E579"/>
+      <c r="F579"/>
+      <c r="G579" t="s" s="2">
+        <v>2593</v>
+      </c>
+      <c r="H579"/>
+      <c r="I579"/>
+      <c r="J579"/>
+      <c r="K579"/>
+      <c r="L579"/>
+      <c r="M579"/>
+      <c r="N579"/>
+      <c r="O579"/>
+      <c r="P579"/>
+      <c r="Q579"/>
+      <c r="R579"/>
+      <c r="S579" t="s">
+        <v>2594</v>
+      </c>
+      <c r="T579" t="s">
+        <v>47</v>
+      </c>
+      <c r="U579"/>
+      <c r="V579"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B580"/>
+      <c r="C580" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D580"/>
+      <c r="E580"/>
+      <c r="F580"/>
+      <c r="G580" t="s" s="2">
+        <v>1982</v>
+      </c>
+      <c r="H580"/>
+      <c r="I580"/>
+      <c r="J580"/>
+      <c r="K580"/>
+      <c r="L580"/>
+      <c r="M580"/>
+      <c r="N580"/>
+      <c r="O580"/>
+      <c r="P580"/>
+      <c r="Q580"/>
+      <c r="R580"/>
+      <c r="S580" t="s">
+        <v>2009</v>
+      </c>
+      <c r="T580"/>
+      <c r="U580"/>
+      <c r="V580"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B581"/>
+      <c r="C581" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D581"/>
+      <c r="E581"/>
+      <c r="F581"/>
+      <c r="G581" t="s" s="2">
+        <v>2598</v>
+      </c>
+      <c r="H581"/>
+      <c r="I581"/>
+      <c r="J581"/>
+      <c r="K581"/>
+      <c r="L581"/>
+      <c r="M581"/>
+      <c r="N581"/>
+      <c r="O581"/>
+      <c r="P581"/>
+      <c r="Q581"/>
+      <c r="R581"/>
+      <c r="S581" t="s">
+        <v>2599</v>
+      </c>
+      <c r="T581"/>
+      <c r="U581"/>
+      <c r="V581"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B582"/>
+      <c r="C582" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D582"/>
+      <c r="E582"/>
+      <c r="F582"/>
+      <c r="G582" t="s" s="2">
+        <v>2601</v>
+      </c>
+      <c r="H582"/>
+      <c r="I582"/>
+      <c r="J582"/>
+      <c r="K582"/>
+      <c r="L582"/>
+      <c r="M582"/>
+      <c r="N582"/>
+      <c r="O582"/>
+      <c r="P582"/>
+      <c r="Q582"/>
+      <c r="R582"/>
+      <c r="S582" t="s">
+        <v>825</v>
+      </c>
+      <c r="T582"/>
+      <c r="U582"/>
+      <c r="V582"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="G2" r:id="rId1" location="" display="mailto:ezkurraenea@gmail.com"/>
+    <hyperlink ref="G3" r:id="rId2" location="" display="mailto:juan.de.blas@gmail.com"/>
+    <hyperlink ref="G5" r:id="rId3" location="" display="mailto:arguedasalfonsosa@gmail.com"/>
+    <hyperlink ref="G6" r:id="rId4" location="" display="mailto:ester.eguaras@hotmail.com"/>
+    <hyperlink ref="G7" r:id="rId5" location="" display="mailto:irulegihuevosecologicos@gmail.com"/>
+    <hyperlink ref="G9" r:id="rId6" location="" display="mailto:info@lakuntza.eus"/>
+    <hyperlink ref="G10" r:id="rId7" location="" display="mailto:aritzgirones@gmail.com"/>
+    <hyperlink ref="G11" r:id="rId8" location="" display="mailto:jardineria@noain.es"/>
+    <hyperlink ref="G12" r:id="rId9" location="" display="mailto:jauregia.esnekiak@gmail.com"/>
+    <hyperlink ref="G13" r:id="rId10" location="" display="mailto:fernando@azulygaranza.com"/>
+    <hyperlink ref="G14" r:id="rId11" location="" display="mailto:m_cunchillos@hotmail.com"/>
+    <hyperlink ref="G16" r:id="rId12" location="" display="mailto:pettuberro7@gmail.com"/>
+    <hyperlink ref="G17" r:id="rId13" location="" display="mailto:info@cichorium.com"/>
+    <hyperlink ref="G18" r:id="rId14" location="" display="mailto:naroajulen@hotmail.com"/>
+    <hyperlink ref="G19" r:id="rId15" location="" display="mailto:info@apezarena.com"/>
+    <hyperlink ref="G20" r:id="rId16" location="" display="mailto:fermin.olabe.velasco@navarra.es"/>
+    <hyperlink ref="G21" r:id="rId17" location="" display="mailto:mikelantonavicente@gmail.com"/>
+    <hyperlink ref="G22" r:id="rId18" location="" display="mailto:lourdesindaburu@gmail.com"/>
+    <hyperlink ref="G23" r:id="rId19" location="" display="mailto:enrique.obanos@gmail.com"/>
+    <hyperlink ref="G24" r:id="rId20" location="" display="mailto:zaldizkoaragia@gmail.com"/>
+    <hyperlink ref="G25" r:id="rId21" location="" display="mailto:calvarez@fincalanoria.es"/>
+    <hyperlink ref="G26" r:id="rId22" location="" display="mailto:javiotamendi@gmail.com"/>
+    <hyperlink ref="G27" r:id="rId23" location="" display="mailto:larrezabal.eco@gmail.com"/>
+    <hyperlink ref="G28" r:id="rId24" location="" display="mailto:txape_iriarte@yahoo.es"/>
+    <hyperlink ref="G29" r:id="rId25" location="" display="mailto:nabastrun@gmail.com"/>
+    <hyperlink ref="G30" r:id="rId26" location="" display="mailto:feudomalayeto@gmail.com"/>
+    <hyperlink ref="G31" r:id="rId27" location="" display="mailto:elhuertovacilon@gmail.com"/>
+    <hyperlink ref="G32" r:id="rId28" location="" display="mailto:erasogorka@yahoo.es"/>
+    <hyperlink ref="G33" r:id="rId29" location="" display="mailto:goioamatriain@hotmail.com"/>
+    <hyperlink ref="G34" r:id="rId30" location="" display="mailto:hnosmartinezcrespo@hotmail.com"/>
+    <hyperlink ref="G35" r:id="rId31" location="" display="mailto:idoiaxenda@gmail.com"/>
+    <hyperlink ref="G36" r:id="rId32" location="" display="mailto:ies.peralta@educacion.navarra.es"/>
+    <hyperlink ref="G37" r:id="rId33" location="" display="mailto:aitonaulzama@hotmail.com"/>
+    <hyperlink ref="G38" r:id="rId34" location="" display="mailto:elonsellabajaturbio@gmail.com"/>
+    <hyperlink ref="G39" r:id="rId35" location="" display="mailto:nbellostas@intiasa.es"/>
+    <hyperlink ref="G40" r:id="rId36" location="" display="mailto:josu@salinasgirones.com"/>
+    <hyperlink ref="G41" r:id="rId37" location="" display="mailto:atxa_j@hotmail.com"/>
+    <hyperlink ref="G42" r:id="rId38" location="" display="mailto:jesuselorz50@gmail.com"/>
+    <hyperlink ref="G44" r:id="rId39" location="" display="mailto:baiguraalt@gmail.com"/>
+    <hyperlink ref="G47" r:id="rId40" location="" display="mailto:eva@josenea.com"/>
+    <hyperlink ref="G48" r:id="rId41" location="" display="mailto:irisarrim@yahoo.com"/>
+    <hyperlink ref="G49" r:id="rId42" location="" display="mailto:jjelizalde@hotmail.com"/>
+    <hyperlink ref="G50" r:id="rId43" location="" display="mailto:manuesza@gmail.com"/>
+    <hyperlink ref="G51" r:id="rId44" location="" display="mailto:vinoscartan@hotmail.com"/>
+    <hyperlink ref="G52" r:id="rId45" location="" display="mailto:julenazkona@hotmail.com"/>
+    <hyperlink ref="G53" r:id="rId46" location="" display="mailto:valledeaezkoa@gmail.com"/>
+    <hyperlink ref="G54" r:id="rId47" location="" display="mailto:juntageneral@vallederoncal.es"/>
+    <hyperlink ref="G55" r:id="rId48" location="" display="mailto:info@bagordi.com"/>
+    <hyperlink ref="G56" r:id="rId49" location="" display="mailto:manolo.andu@gmail.com"/>
+    <hyperlink ref="G57" r:id="rId50" location="" display="mailto:ninoruizcho@gmail.com"/>
+    <hyperlink ref="G58" r:id="rId51" location="" display="mailto:mihsota@gmail.com"/>
+    <hyperlink ref="G59" r:id="rId52" location="" display="mailto:doscaballosbar@yahoo.com"/>
+    <hyperlink ref="G60" r:id="rId53" location="" display="mailto:mangelzabalo@gmail.com"/>
+    <hyperlink ref="G61" r:id="rId54" location="" display="mailto:mikel.rekalde@hotmail.com"/>
+    <hyperlink ref="G62" r:id="rId55" location="" display="mailto:mikelduteri@outlook.com"/>
+    <hyperlink ref="G64" r:id="rId56" location="" display="mailto:info@navarrsotillo.com"/>
+    <hyperlink ref="G65" r:id="rId57" location="" display="mailto:pabudesubicado@hotmail.com"/>
+    <hyperlink ref="G66" r:id="rId58" location="" display="mailto:pittikagasnategia@gmail.com"/>
+    <hyperlink ref="G67" r:id="rId59" location="" display="mailto:pedroresanoresa@gmail.com"/>
+    <hyperlink ref="G68" r:id="rId60" location="" display="mailto:info@elianaperinat.com"/>
+    <hyperlink ref="G70" r:id="rId61" location="" display="mailto:rsada@hotmail.es"/>
+    <hyperlink ref="G71" r:id="rId62" location="" display="mailto:floritacabecilla@gmail.com"/>
+    <hyperlink ref="G72" r:id="rId63" location="" display="mailto:pgerencia@gumendi.es"/>
+    <hyperlink ref="G73" r:id="rId64" location="" display="mailto:gumendi@gumendi.es"/>
+    <hyperlink ref="G74" r:id="rId65" location="" display="mailto:pcabodevillaf@gmail.com"/>
+    <hyperlink ref="G75" r:id="rId66" location="" display="mailto:amikeleiz@hotmail.com"/>
+    <hyperlink ref="G76" r:id="rId67" location="" display="mailto:artzaijuan@gmail.com"/>
+    <hyperlink ref="G78" r:id="rId68" location="" display="mailto:notxo6@hotmail.com"/>
+    <hyperlink ref="G79" r:id="rId69" location="" display="mailto:info.ecotur53@yahoo.es"/>
+    <hyperlink ref="G80" r:id="rId70" location="" display="mailto:marijosearrondo@hotmail.com"/>
+    <hyperlink ref="G81" r:id="rId71" location="" display="mailto:anajesus1971@gmail.com"/>
+    <hyperlink ref="G83" r:id="rId72" location="" display="mailto:a.lorza@hotmail.com"/>
+    <hyperlink ref="G84" r:id="rId73" location="" display="mailto:chavarriaverde@gmail.com"/>
+    <hyperlink ref="G85" r:id="rId74" location="" display="mailto:angelazcona@profecarne.com"/>
+    <hyperlink ref="G87" r:id="rId75" location="" display="mailto:ignaciobienzobas@hotmail.com"/>
+    <hyperlink ref="G89" r:id="rId76" location="" display="mailto:fustinava@hotmail.com"/>
+    <hyperlink ref="G90" r:id="rId77" location="" display="mailto:yugoliva@gmail.com"/>
+    <hyperlink ref="G91" r:id="rId78" location="" display="mailto:goitopuig@hotmail.es"/>
+    <hyperlink ref="G92" r:id="rId79" location="" display="mailto:ignaciogb88@gmail.com"/>
+    <hyperlink ref="G93" r:id="rId80" location="" display="mailto:javiergalinparejo@gmail.com"/>
+    <hyperlink ref="G94" r:id="rId81" location="" display="mailto:gilibanezjesus@gmail.com"/>
+    <hyperlink ref="G95" r:id="rId82" location="" display="mailto:charliablitas@gmail.com"/>
+    <hyperlink ref="G97" r:id="rId83" location="" display="mailto:agayarre@outlook.es"/>
+    <hyperlink ref="G99" r:id="rId84" location="" display="mailto:jjmozis@hotmail.com"/>
+    <hyperlink ref="G101" r:id="rId85" location="" display="mailto:liborio.gc@gmail.com"/>
+    <hyperlink ref="G103" r:id="rId86" location="" display="mailto:salvafusti@hotmail.com"/>
+    <hyperlink ref="G104" r:id="rId87" location="" display="mailto:marian_sanguesa@hotmail.com"/>
+    <hyperlink ref="G106" r:id="rId88" location="" display="mailto:javiergalinparejo@gmail.com"/>
+    <hyperlink ref="G108" r:id="rId89" location="" display="mailto:gilmaite3@gmail.com"/>
+    <hyperlink ref="G109" r:id="rId90" location="" display="mailto:victorlitago@gmx.de"/>
+    <hyperlink ref="G110" r:id="rId91" location="" display="mailto:alvarito1990.cris@gmail.com"/>
+    <hyperlink ref="G112" r:id="rId92" location="" display="mailto:marchiteantonio@gmail.com"/>
+    <hyperlink ref="G113" r:id="rId93" location="" display="mailto:junta@bardenasreales.es"/>
+    <hyperlink ref="G114" r:id="rId94" location="" display="mailto:darrondo45@gmail.com"/>
+    <hyperlink ref="G115" r:id="rId95" location="" display="mailto:eduardoblasco01@gmail.com"/>
+    <hyperlink ref="G116" r:id="rId96" location="" display="mailto:emilio.jordan@asesoriajordan.com"/>
+    <hyperlink ref="G118" r:id="rId97" location="" display="mailto:agrobombo@hotmail.com"/>
+    <hyperlink ref="G123" r:id="rId98" location="" display="mailto:aguerrip@yahoo.com"/>
+    <hyperlink ref="G124" r:id="rId99" location="" display="mailto:bozal-diago@hotmail.es"/>
+    <hyperlink ref="G127" r:id="rId100" location="" display="mailto:r_urriza@hotmail.com"/>
+    <hyperlink ref="G128" r:id="rId101" location="" display="mailto:jesussanchezlainez@gmail.com"/>
+    <hyperlink ref="G129" r:id="rId102" location="" display="mailto:tudagro@usuarios.com"/>
+    <hyperlink ref="G130" r:id="rId103" location="" display="mailto:alberto96ablitas@gmail.com"/>
+    <hyperlink ref="G131" r:id="rId104" location="" display="mailto:arantzazu.aldanondo@gmail.com"/>
+    <hyperlink ref="G132" r:id="rId105" location="" display="mailto:jvicentu@hotmail.com"/>
+    <hyperlink ref="G134" r:id="rId106" location="" display="mailto:jaime.castel-ruiz@castel-ruiz.com"/>
+    <hyperlink ref="G135" r:id="rId107" location="" display="mailto:a948840435@msn.com"/>
+    <hyperlink ref="G138" r:id="rId108" location="" display="mailto:luz@lacorralizadedonpablo.com"/>
+    <hyperlink ref="G139" r:id="rId109" location="" display="mailto:mgalindob@wanadoo.es"/>
+    <hyperlink ref="G142" r:id="rId110" location="" display="mailto:aritzuriz@gmail.com"/>
+    <hyperlink ref="G143" r:id="rId111" location="" display="mailto:yoldiarbizu@hotmail.com"/>
+    <hyperlink ref="G145" r:id="rId112" location="" display="mailto:viverosgarceche@gmail.com"/>
+    <hyperlink ref="G146" r:id="rId113" location="" display="mailto:javianocibara@hotmail.com"/>
+    <hyperlink ref="G149" r:id="rId114" location="" display="mailto:sarayseba7@gmail.com"/>
+    <hyperlink ref="G150" r:id="rId115" location="" display="mailto:solaecologico@yahoo.com"/>
+    <hyperlink ref="G151" r:id="rId116" location="" display="mailto:satabaurre@hotmail.com"/>
+    <hyperlink ref="G153" r:id="rId117" location="" display="mailto:fermin_aranguren@hotmail.com"/>
+    <hyperlink ref="G155" r:id="rId118" location="" display="mailto:jesusojermarco@gmail.com"/>
+    <hyperlink ref="G156" r:id="rId119" location="" display="mailto:solasaez@gmail.com"/>
+    <hyperlink ref="G157" r:id="rId120" location="" display="mailto:lumaeko@gmail.com"/>
+    <hyperlink ref="G158" r:id="rId121" location="" display="mailto:esparzaallo@yahoo.es"/>
+    <hyperlink ref="G159" r:id="rId122" location="" display="mailto:tenorsolita@gmail.com"/>
+    <hyperlink ref="G160" r:id="rId123" location="" display="mailto:finaaguado@hotmail.com"/>
+    <hyperlink ref="G161" r:id="rId124" location="" display="mailto:pablomoralesguardia1972@gmail.com"/>
+    <hyperlink ref="G162" r:id="rId125" location="" display="mailto:albertoalcaldia@cascante.org"/>
+    <hyperlink ref="G163" r:id="rId126" location="" display="mailto:elena@elalcaravan.es"/>
+    <hyperlink ref="G164" r:id="rId127" location="" display="mailto:info@agroebro.com"/>
+    <hyperlink ref="G165" r:id="rId128" location="" display="mailto:comercial@ekolo.es"/>
+    <hyperlink ref="G166" r:id="rId129" location="" display="mailto:finaaguado@hotmail.com"/>
+    <hyperlink ref="G167" r:id="rId130" location="" display="mailto:anajesus1971@gmail.com"/>
+    <hyperlink ref="G168" r:id="rId131" location="" display="mailto:jose.gali@hotmail.com"/>
+    <hyperlink ref="G169" r:id="rId132" location="" display="mailto:enriquealonso@hotmail.es"/>
+    <hyperlink ref="G170" r:id="rId133" location="" display="mailto:parratxe@gmail.com"/>
+    <hyperlink ref="G171" r:id="rId134" location="" display="mailto:piezarey@gmail.com"/>
+    <hyperlink ref="G172" r:id="rId135" location="" display="mailto:roibez111@yahoo.es"/>
+    <hyperlink ref="G174" r:id="rId136" location="" display="mailto:andrea@artajo.es"/>
+    <hyperlink ref="G175" r:id="rId137" location="" display="mailto:juancarlos.bruni@pagodecirsus.com"/>
+    <hyperlink ref="G176" r:id="rId138" location="" display="mailto:comercial@lacasadelaceite.com"/>
+    <hyperlink ref="G177" r:id="rId139" location="" display="mailto:natxovalencia@gmail.com"/>
+    <hyperlink ref="G178" r:id="rId140" location="" display="mailto:antonio.garbayo@gmail.com"/>
+    <hyperlink ref="G180" r:id="rId141" location="" display="mailto:masolveca@hotmail.com"/>
+    <hyperlink ref="G181" r:id="rId142" location="" display="mailto:txomineko@gmail.com"/>
+    <hyperlink ref="G182" r:id="rId143" location="" display="mailto:info@ecologicosaranda.com"/>
+    <hyperlink ref="G183" r:id="rId144" location="" display="mailto:jimenezyanguasjm@gmail.com"/>
+    <hyperlink ref="G184" r:id="rId145" location="" display="mailto:danielyarantxa@hotmail.es"/>
+    <hyperlink ref="G185" r:id="rId146" location="" display="mailto:enrikezudaire70@gmail.com"/>
+    <hyperlink ref="G186" r:id="rId147" location="" display="mailto:edmar@edmarsa.com"/>
+    <hyperlink ref="G187" r:id="rId148" location="" display="mailto:balloneti@gmail.com"/>
+    <hyperlink ref="G188" r:id="rId149" location="" display="mailto:paco@ruralsuite.com"/>
+    <hyperlink ref="G189" r:id="rId150" location="" display="mailto:txinahurri@gmail.com"/>
+    <hyperlink ref="G190" r:id="rId151" location="" display="mailto:josetxoriburu@gmail.com"/>
+    <hyperlink ref="G191" r:id="rId152" location="" display="mailto:iguzquiportijuan@gmail.com"/>
+    <hyperlink ref="G193" r:id="rId153" location="" display="mailto:raulfitero@hotmail.com"/>
+    <hyperlink ref="G194" r:id="rId154" location="" display="mailto:armanmary@hotmail.es"/>
+    <hyperlink ref="G195" r:id="rId155" location="" display="mailto:javierfernandezbiurrun@gmail.com"/>
+    <hyperlink ref="G196" r:id="rId156" location="" display="mailto:horticolaelaltosl@hotmail.com"/>
+    <hyperlink ref="G197" r:id="rId157" location="" display="mailto:jjberrozpe@gmail.com"/>
+    <hyperlink ref="G198" r:id="rId158" location="" display="mailto:joxemanuel@uroldeba.eus"/>
+    <hyperlink ref="G199" r:id="rId159" location="" display="mailto:info@sagardikoetxea.com"/>
+    <hyperlink ref="G200" r:id="rId160" location="" display="mailto:miguel_caz89@hotmail.com"/>
+    <hyperlink ref="G201" r:id="rId161" location="" display="mailto:ccasape7@gmail.com"/>
+    <hyperlink ref="G204" r:id="rId162" location="" display="mailto:javierlinacero45@gmail.com"/>
+    <hyperlink ref="G205" r:id="rId163" location="" display="mailto:eduardo.gainza@biosasun.eu"/>
+    <hyperlink ref="G207" r:id="rId164" location="" display="mailto:alanpl@hotmail.com"/>
+    <hyperlink ref="G208" r:id="rId165" location="" display="mailto:hombo3@gmail.com"/>
+    <hyperlink ref="G209" r:id="rId166" location="" display="mailto:jresanoe@navarra.es"/>
+    <hyperlink ref="G210" r:id="rId167" location="" display="mailto:jesusruizredondo@gmail.com"/>
+    <hyperlink ref="G211" r:id="rId168" location="" display="mailto:enriqueperezcorella@hotmail.com"/>
+    <hyperlink ref="G212" r:id="rId169" location="" display="mailto:felixarriezu@hotmail.com"/>
+    <hyperlink ref="G213" r:id="rId170" location="" display="mailto:fresanisabajesusfelix@gmail.com"/>
+    <hyperlink ref="G214" r:id="rId171" location="" display="mailto:jesus.zabaleta@hotmail.com"/>
+    <hyperlink ref="G215" r:id="rId172" location="" display="mailto:telmoaqs@gmail.com"/>
+    <hyperlink ref="G216" r:id="rId173" location="" display="mailto:lufergil@live.com"/>
+    <hyperlink ref="G217" r:id="rId174" location="" display="mailto:info@lezaun.com"/>
+    <hyperlink ref="G219" r:id="rId175" location="" display="mailto:joseantonioigal@gmail.com"/>
+    <hyperlink ref="G220" r:id="rId176" location="" display="mailto:slopez@vintae.com"/>
+    <hyperlink ref="G221" r:id="rId177" location="" display="mailto:jesuschiviteaos@hotmail.com"/>
+    <hyperlink ref="G222" r:id="rId178" location="" display="mailto:remacha@cin.es"/>
+    <hyperlink ref="G223" r:id="rId179" location="" display="mailto:olga@elkarkide.com"/>
+    <hyperlink ref="G224" r:id="rId180" location="" display="mailto:ekoelkea@gmail.com"/>
+    <hyperlink ref="G225" r:id="rId181" location="" display="mailto:arlosar@hotmail.com"/>
+    <hyperlink ref="G226" r:id="rId182" location="" display="mailto:telmoaqs@gmail.com"/>
+    <hyperlink ref="G227" r:id="rId183" location="" display="mailto:angel.iturri2@gmail.com"/>
+    <hyperlink ref="G228" r:id="rId184" location="" display="mailto:migoysol@gmail.com"/>
+    <hyperlink ref="G229" r:id="rId185" location="" display="mailto:oiergarbisu@yahoo.es"/>
+    <hyperlink ref="G230" r:id="rId186" location="" display="mailto:oscargarde@gmail.com"/>
+    <hyperlink ref="G231" r:id="rId187" location="" display="mailto:pablollorensgarcia@yahoo.es"/>
+    <hyperlink ref="G232" r:id="rId188" location="" display="mailto:sanchezmuniain@gmail.com"/>
+    <hyperlink ref="G233" r:id="rId189" location="" display="mailto:pinalbaalquileres@gmail.com"/>
+    <hyperlink ref="G234" r:id="rId190" location="" display="mailto:placido.tainta@gmail.com"/>
+    <hyperlink ref="G235" r:id="rId191" location="" display="mailto:rrlector7@gmail.com"/>
+    <hyperlink ref="G236" r:id="rId192" location="" display="mailto:info@lezaun.com"/>
+    <hyperlink ref="G237" r:id="rId193" location="" display="mailto:ubeta@ubetawines.com"/>
+    <hyperlink ref="G238" r:id="rId194" location="" display="mailto:sergiocadre@hotmail.es"/>
+    <hyperlink ref="G239" r:id="rId195" location="" display="mailto:seralsamanes@gmail.com"/>
+    <hyperlink ref="G240" r:id="rId196" location="" display="mailto:franky12318@gmail.com"/>
+    <hyperlink ref="G241" r:id="rId197" location="" display="mailto:telmoaqs@gmail.com"/>
+    <hyperlink ref="G242" r:id="rId198" location="" display="mailto:tirsosalvati@gmail.com"/>
+    <hyperlink ref="G243" r:id="rId199" location="" display="mailto:campo@viudadecayo.es"/>
+    <hyperlink ref="G245" r:id="rId200" location="" display="mailto:atorrescornago@gmail.com"/>
+    <hyperlink ref="G246" r:id="rId201" location="" display="mailto:maravillamayordemiguel@yahoo.es"/>
+    <hyperlink ref="G247" r:id="rId202" location="" display="mailto:anairiartebanez@gmail.com"/>
+    <hyperlink ref="G248" r:id="rId203" location="" display="mailto:e.blasco@artadi.com"/>
+    <hyperlink ref="G249" r:id="rId204" location="" display="mailto:bodegaescalera@gmail.com"/>
+    <hyperlink ref="G250" r:id="rId205" location="" display="mailto:bodega@dominiodemilagro.com"/>
+    <hyperlink ref="G251" r:id="rId206" location="" display="mailto:ikeroate@hotmail.com"/>
+    <hyperlink ref="G252" r:id="rId207" location="" display="mailto:nicolaslazarogarcia@yahoo.es"/>
+    <hyperlink ref="G253" r:id="rId208" location="" display="mailto:lschindler@naturisherbal.com"/>
+    <hyperlink ref="G254" r:id="rId209" location="" display="mailto:ecoviverossola@gmail.com"/>
+    <hyperlink ref="G255" r:id="rId210" location="" display="mailto:frisafran@gmail.com"/>
+    <hyperlink ref="G256" r:id="rId211" location="" display="mailto:inma@familiaescudero.com"/>
+    <hyperlink ref="G257" r:id="rId212" location="" display="mailto:r.marin@grupoan.com"/>
+    <hyperlink ref="G258" r:id="rId213" location="" display="mailto:administracion@lahuertademangasverdes.es"/>
+    <hyperlink ref="G259" r:id="rId214" location="" display="mailto:uztaldibiok@gmail.com"/>
+    <hyperlink ref="G261" r:id="rId215" location="" display="mailto:albertoortaruiz@gmail.com"/>
+    <hyperlink ref="G262" r:id="rId216" location="" display="mailto:benitocambra622@gmail.com"/>
+    <hyperlink ref="G263" r:id="rId217" location="" display="mailto:ionredondo68.spe@gmail.com"/>
+    <hyperlink ref="G264" r:id="rId218" location="" display="mailto:adriana@bodegasochoa.com"/>
+    <hyperlink ref="G265" r:id="rId219" location="" display="mailto:horticolas@inverprao.com"/>
+    <hyperlink ref="G266" r:id="rId220" location="" display="mailto:comercial@quadernavia.com"/>
+    <hyperlink ref="G267" r:id="rId221" location="" display="mailto:raul@quadernavia.com"/>
+    <hyperlink ref="G268" r:id="rId222" location="" display="mailto:pascual_lanas@hotmail.com"/>
+    <hyperlink ref="G269" r:id="rId223" location="" display="mailto:huerta.litago@gmail.com"/>
+    <hyperlink ref="G270" r:id="rId224" location="" display="mailto:jaonavas@gmail.com"/>
+    <hyperlink ref="G271" r:id="rId225" location="" display="mailto:vestarriaga@entecsa.es"/>
+    <hyperlink ref="G272" r:id="rId226" location="" display="mailto:isma_fardas@hotmail.com"/>
+    <hyperlink ref="G273" r:id="rId227" location="" display="mailto:mariagil252@hotmail.com"/>
+    <hyperlink ref="G274" r:id="rId228" location="" display="mailto:casarurallasgemelas@gmail.com"/>
+    <hyperlink ref="G275" r:id="rId229" location="" display="mailto:maria@bodegasmaximoabete.com"/>
+    <hyperlink ref="G276" r:id="rId230" location="" display="mailto:raul@quadernavia.com"/>
+    <hyperlink ref="G277" r:id="rId231" location="" display="mailto:info@endinava.com"/>
+    <hyperlink ref="G278" r:id="rId232" location="" display="mailto:info@lezaun.com"/>
+    <hyperlink ref="G279" r:id="rId233" location="" display="mailto:miguelanduezaorduna@hotmail.com"/>
+    <hyperlink ref="G280" r:id="rId234" location="" display="mailto:txema.oses@nafosa.es"/>
+    <hyperlink ref="G281" r:id="rId235" location="" display="mailto:olitearibe@hotmail.com"/>
+    <hyperlink ref="G282" r:id="rId236" location="" display="mailto:palacioetxea@hotmail.com"/>
+    <hyperlink ref="G283" r:id="rId237" location="" display="mailto:huevosberezi@hotmail.com"/>
+    <hyperlink ref="G284" r:id="rId238" location="" display="mailto:maite.erro@hotmail.com"/>
+    <hyperlink ref="G285" r:id="rId239" location="" display="mailto:bodegasaristu@gmail.com"/>
+    <hyperlink ref="G286" r:id="rId240" location="" display="mailto:sandraelhur@hotmail.com"/>
+    <hyperlink ref="G287" r:id="rId241" location="" display="mailto:iolaberri@vintae.com"/>
+    <hyperlink ref="G288" r:id="rId242" location="" display="mailto:kibbisat@gmail.com"/>
+    <hyperlink ref="G289" r:id="rId243" location="" display="mailto:info@bodegasazpea.com"/>
+    <hyperlink ref="G290" r:id="rId244" location="" display="mailto:oficina@injertosypoda.es"/>
+    <hyperlink ref="G292" r:id="rId245" location="" display="mailto:kifrut@gmail.com"/>
+    <hyperlink ref="G293" r:id="rId246" location="" display="mailto:fruago@gmail.com"/>
+    <hyperlink ref="G294" r:id="rId247" location="" display="mailto:frutsecnat@gmail.com"/>
+    <hyperlink ref="G295" r:id="rId248" location="" display="mailto:iturriria11@gmail.com"/>
+    <hyperlink ref="G296" r:id="rId249" location="" display="mailto:lauraotazuri@gmail.com"/>
+    <hyperlink ref="G297" r:id="rId250" location="" display="mailto:juampejuanmartinena@gmail.com"/>
+    <hyperlink ref="G298" r:id="rId251" location="" display="mailto:irunedu@yahoo.es"/>
+    <hyperlink ref="G299" r:id="rId252" location="" display="mailto:info@sanchezychivite.com"/>
+    <hyperlink ref="G300" r:id="rId253" location="" display="mailto:tomates@bitnavarra.com"/>
+    <hyperlink ref="G301" r:id="rId254" location="" display="mailto:josemijordanarro@gmail.com"/>
+    <hyperlink ref="G302" r:id="rId255" location="" display="mailto:cisantacruz.antonio@hotmail.com"/>
+    <hyperlink ref="G303" r:id="rId256" location="" display="mailto:marialuciafilip82@gmail.com"/>
+    <hyperlink ref="G304" r:id="rId257" location="" display="mailto:kaxkarra@hotmail.com"/>
+    <hyperlink ref="G305" r:id="rId258" location="" display="mailto:b.berisap@gmail.com"/>
+    <hyperlink ref="G306" r:id="rId259" location="" display="mailto:castroabajo14@gmail.com"/>
+    <hyperlink ref="G307" r:id="rId260" location="" display="mailto:jlsandua@aceitesandua.com"/>
+    <hyperlink ref="G308" r:id="rId261" location="" display="mailto:asiersarasibar@hotmail.com"/>
+    <hyperlink ref="G309" r:id="rId262" location="" display="mailto:itorresf97@gmail.com"/>
+    <hyperlink ref="G310" r:id="rId263" location="" display="mailto:iazpilicueta@hotmail.com"/>
+    <hyperlink ref="G311" r:id="rId264" location="" display="mailto:ayuntamiento@egues.es"/>
+    <hyperlink ref="G312" r:id="rId265" location="" display="mailto:cristobalburguete@hotmail.com"/>
+    <hyperlink ref="G313" r:id="rId266" location="" display="mailto:javier@balgorra.com"/>
+    <hyperlink ref="G314" r:id="rId267" location="" display="mailto:baztan@baztan.eus"/>
+    <hyperlink ref="G315" r:id="rId268" location="" display="mailto:pablorodros@hotmail.com"/>
+    <hyperlink ref="G316" r:id="rId269" location="" display="mailto:satbelinda@gmail.com"/>
+    <hyperlink ref="G317" r:id="rId270" location="" display="mailto:rubeniriarte17@gmail.com"/>
+    <hyperlink ref="G318" r:id="rId271" location="" display="mailto:manuel@villajavier.org"/>
+    <hyperlink ref="G319" r:id="rId272" location="" display="mailto:justomendia@telefonica.net"/>
+    <hyperlink ref="G320" r:id="rId273" location="" display="mailto:cesarhiriberri@hotmail.com"/>
+    <hyperlink ref="G321" r:id="rId274" location="" display="mailto:floristancarlos@gmail.com"/>
+    <hyperlink ref="G322" r:id="rId275" location="" display="mailto:mintxomartinez@hotmail.com"/>
+    <hyperlink ref="G323" r:id="rId276" location="" display="mailto:bellisan@outlook.es"/>
+    <hyperlink ref="G324" r:id="rId277" location="" display="mailto:info@econavarra.com"/>
+    <hyperlink ref="G325" r:id="rId278" location="" display="mailto:samybelarguedas@hotmail.es"/>
+    <hyperlink ref="G326" r:id="rId279" location="" display="mailto:juanjosandua@gmail.com"/>
+    <hyperlink ref="G327" r:id="rId280" location="" display="mailto:josebaegues@gmail.com"/>
+    <hyperlink ref="G328" r:id="rId281" location="" display="mailto:felixdavinia@hotmail.com"/>
+    <hyperlink ref="G329" r:id="rId282" location="" display="mailto:ollaondo@gmail.com"/>
+    <hyperlink ref="G332" r:id="rId283" location="" display="mailto:unaibaztanp@gmail.com"/>
+    <hyperlink ref="G333" r:id="rId284" location="" display="mailto:solaredradofusti@gmail.com"/>
+    <hyperlink ref="G335" r:id="rId285" location="" display="mailto:bordabidalar@gmail.com"/>
+    <hyperlink ref="G336" r:id="rId286" location="" display="mailto:manueldemiguelde@gmail.com"/>
+    <hyperlink ref="G337" r:id="rId287" location="" display="mailto:alejandrozardoya@hotmail.com"/>
+    <hyperlink ref="G338" r:id="rId288" location="" display="mailto:urgein@live.com"/>
+    <hyperlink ref="G339" r:id="rId289" location="" display="mailto:mpardoruiz@gmail.com"/>
+    <hyperlink ref="G341" r:id="rId290" location="" display="mailto:mariajesanz63@gmail.com"/>
+    <hyperlink ref="G342" r:id="rId291" location="" display="mailto:indar.albisu@gmail.com"/>
+    <hyperlink ref="G343" r:id="rId292" location="" display="mailto:mripaascorbe@yahoo.es"/>
+    <hyperlink ref="G344" r:id="rId293" location="" display="mailto:fotopixelnyp@yahoo.es"/>
+    <hyperlink ref="G345" r:id="rId294" location="" display="mailto:ignaciobienzobas@hotmail.com"/>
+    <hyperlink ref="G346" r:id="rId295" location="" display="mailto:xakiast@gmail.com"/>
+    <hyperlink ref="G347" r:id="rId296" location="" display="mailto:iosebarubio@yahoo.es"/>
+    <hyperlink ref="G348" r:id="rId297" location="" display="mailto:aurzaiz98@gmail.com"/>
+    <hyperlink ref="J349" r:id="rId298" location="" display="https://www.almendrasdebardenas.com/"/>
+    <hyperlink ref="G350" r:id="rId299" location="" display="mailto:jose.ayerdi1964@gmail.com"/>
+    <hyperlink ref="G351" r:id="rId300" location="" display="mailto:ekorbasc@hotmail.com"/>
+    <hyperlink ref="G352" r:id="rId301" location="" display="mailto:aloetxispivera@gmail.com"/>
+    <hyperlink ref="G353" r:id="rId302" location="" display="mailto:monrealmelero@gmail.com"/>
+    <hyperlink ref="G354" r:id="rId303" location="" display="mailto:vinaijalba@ijalba.com"/>
+    <hyperlink ref="G355" r:id="rId304" location="" display="mailto:jesuscesarperezmelida@gmail.com"/>
+    <hyperlink ref="G356" r:id="rId305" location="" display="mailto:josejoaquinreca@gmail.com"/>
+    <hyperlink ref="G357" r:id="rId306" location="" display="mailto:info@marquesdemontecierzo.com"/>
+    <hyperlink ref="G358" r:id="rId307" location="" display="mailto:berrozpejoseangel@gmail.com"/>
+    <hyperlink ref="G359" r:id="rId308" location="" display="mailto:jlmaestrojuan@hotmail.com"/>
+    <hyperlink ref="G360" r:id="rId309" location="" display="mailto:javi.arana1999@gmail.com"/>
+    <hyperlink ref="G361" r:id="rId310" location="" display="mailto:jesusmariaalcalde@hotmail.com"/>
+    <hyperlink ref="G363" r:id="rId311" location="" display="mailto:xzubialde@energia.eus"/>
+    <hyperlink ref="G364" r:id="rId312" location="" display="mailto:jmlorente@forrajesderibaforada.com"/>
+    <hyperlink ref="G365" r:id="rId313" location="" display="mailto:carlosclemente97@gmail.com"/>
+    <hyperlink ref="G366" r:id="rId314" location="" display="mailto:javier22mf@gmail.com"/>
+    <hyperlink ref="G367" r:id="rId315" location="" display="mailto:mateo@aceiteslamaja.com"/>
+    <hyperlink ref="G368" r:id="rId316" location="" display="mailto:agorrichoyanguas@gmail.com"/>
+    <hyperlink ref="G370" r:id="rId317" location="" display="mailto:jsadabam@hotmail.com"/>
+    <hyperlink ref="G371" r:id="rId318" location="" display="mailto:borja.sp@hotmail.com"/>
+    <hyperlink ref="G372" r:id="rId319" location="" display="mailto:leirecastillolopez@gmail.com"/>
+    <hyperlink ref="G373" r:id="rId320" location="" display="mailto:carlos@vinaaliaga.com"/>
+    <hyperlink ref="G374" r:id="rId321" location="" display="mailto:gorkapsc@gmail.com"/>
+    <hyperlink ref="G375" r:id="rId322" location="" display="mailto:lextim63@gmail.com"/>
+    <hyperlink ref="G376" r:id="rId323" location="" display="mailto:ocijo@biurkogorri.com"/>
+    <hyperlink ref="G377" r:id="rId324" location="" display="mailto:comercial@elpuenteviejo.es"/>
+    <hyperlink ref="J377" r:id="rId325" location="" display="https://www.elpuenteviejo.es"/>
+    <hyperlink ref="G378" r:id="rId326" location="" display="mailto:agayarre@outlook.es"/>
+    <hyperlink ref="G379" r:id="rId327" location="" display="mailto:manuberuete96@gmail.com"/>
+    <hyperlink ref="G380" r:id="rId328" location="" display="mailto:auritzguridi@gmail.com"/>
+    <hyperlink ref="G381" r:id="rId329" location="" display="mailto:david@manzanos.com"/>
+    <hyperlink ref="G382" r:id="rId330" location="" display="mailto:enekoitzgd@gmail.com"/>
+    <hyperlink ref="G383" r:id="rId331" location="" display="mailto:chprado@hotmail.com"/>
+    <hyperlink ref="G384" r:id="rId332" location="" display="mailto:oliverjgm2@gmail.com"/>
+    <hyperlink ref="G385" r:id="rId333" location="" display="mailto:paulasangotuna@gmail.com"/>
+    <hyperlink ref="G387" r:id="rId334" location="" display="mailto:jesuscarmelillo@gmail.com"/>
+    <hyperlink ref="G388" r:id="rId335" location="" display="mailto:alcatxofa@gmail.com"/>
+    <hyperlink ref="G391" r:id="rId336" location="" display="mailto:sorbuspirineo@gmail.com"/>
+    <hyperlink ref="G392" r:id="rId337" location="" display="mailto:itziarezpele@hotmail.com"/>
+    <hyperlink ref="G393" r:id="rId338" location="" display="mailto:info@bodegamendiko.com"/>
+    <hyperlink ref="G397" r:id="rId339" location="" display="mailto:amaisaramirez@gmail.com"/>
+    <hyperlink ref="G398" r:id="rId340" location="" display="mailto:naxofortuna@gmail.com"/>
+    <hyperlink ref="G399" r:id="rId341" location="" display="mailto:c.andres@grupoan.com"/>
+    <hyperlink ref="G400" r:id="rId342" location="" display="mailto:javierordoez3@yahoo.es"/>
+    <hyperlink ref="G401" r:id="rId343" location="" display="mailto:josejavierbarricartesanchez@gmail.com"/>
+    <hyperlink ref="G402" r:id="rId344" location="" display="mailto:eguaras8070@gmail.com"/>
+    <hyperlink ref="G405" r:id="rId345" location="" display="mailto:ignaciocerezo55@gmail.com"/>
+    <hyperlink ref="G406" r:id="rId346" location="" display="mailto:azkoitiadot@yahoo.es"/>
+    <hyperlink ref="G407" r:id="rId347" location="" display="mailto:idoyaaguirre@hotmail.com"/>
+    <hyperlink ref="G409" r:id="rId348" location="" display="mailto:dehesacastillo@gmail.com"/>
+    <hyperlink ref="G410" r:id="rId349" location="" display="mailto:julen_sarries@hotmail.es"/>
+    <hyperlink ref="G411" r:id="rId350" location="" display="mailto:idoyaaguirre@hotmail.com"/>
+    <hyperlink ref="G412" r:id="rId351" location="" display="mailto:caserioarielz@gmail.com"/>
+    <hyperlink ref="G414" r:id="rId352" location="" display="mailto:marzovalenciajm@hotmail.es"/>
+    <hyperlink ref="G415" r:id="rId353" location="" display="mailto:losroyosmoranibiricu@gmail.com"/>
+    <hyperlink ref="G416" r:id="rId354" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G417" r:id="rId355" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G418" r:id="rId356" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G419" r:id="rId357" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G420" r:id="rId358" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G421" r:id="rId359" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G422" r:id="rId360" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G423" r:id="rId361" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G424" r:id="rId362" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G425" r:id="rId363" location="" display="mailto:lezaunbarrena@gmail.com"/>
+    <hyperlink ref="G426" r:id="rId364" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G427" r:id="rId365" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G428" r:id="rId366" location="" display="mailto:josemarisamanes@gmail.com"/>
+    <hyperlink ref="G429" r:id="rId367" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G430" r:id="rId368" location="" display="mailto:mikelerrozpe@gmail.com"/>
+    <hyperlink ref="G431" r:id="rId369" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G432" r:id="rId370" location="" display="mailto:sarabetxokoa@gmail.com"/>
+    <hyperlink ref="G434" r:id="rId371" location="" display="mailto:arcefran2911@gmail.com"/>
+    <hyperlink ref="G435" r:id="rId372" location="" display="mailto:janchoadot@gmail.com"/>
+    <hyperlink ref="G436" r:id="rId373" location="" display="mailto:atxikelu@gmail.com"/>
+    <hyperlink ref="G437" r:id="rId374" location="" display="mailto:josejavisola@gmail.com"/>
+    <hyperlink ref="G438" r:id="rId375" location="" display="mailto:pylymarchy@hotmail.com"/>
+    <hyperlink ref="G439" r:id="rId376" location="" display="mailto:amatriainlorente@hotmail.com"/>
+    <hyperlink ref="G440" r:id="rId377" location="" display="mailto:tome@barondeley.com"/>
+    <hyperlink ref="G441" r:id="rId378" location="" display="mailto:igor@aragasaja.com"/>
+    <hyperlink ref="G442" r:id="rId379" location="" display="mailto:fhserviagri@hotmail.com"/>
+    <hyperlink ref="G443" r:id="rId380" location="" display="mailto:ganaderiaustarroz@gmail.com"/>
+    <hyperlink ref="G444" r:id="rId381" location="" display="mailto:anskar70ana@gmail.com"/>
+    <hyperlink ref="G445" r:id="rId382" location="" display="mailto:sidrerialarraldea@gmail.com"/>
+    <hyperlink ref="G446" r:id="rId383" location="" display="mailto:krissaralegi@gmail.com"/>
+    <hyperlink ref="G447" r:id="rId384" location="" display="mailto:otsoko@yahoo.es"/>
+    <hyperlink ref="G449" r:id="rId385" location="" display="mailto:mikelurtasun@hotmail.com"/>
+    <hyperlink ref="G450" r:id="rId386" location="" display="mailto:b.berisap@gmail.com"/>
+    <hyperlink ref="G451" r:id="rId387" location="" display="mailto:ayuntamiento@lezaun.es"/>
+    <hyperlink ref="G452" r:id="rId388" location="" display="mailto:jl.arregui@yahoo.es"/>
+    <hyperlink ref="G453" r:id="rId389" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G455" r:id="rId390" location="" display="mailto:ramon@coleccionesdemoda.com"/>
+    <hyperlink ref="G457" r:id="rId391" location="" display="mailto:martivan295@gmail.com"/>
+    <hyperlink ref="G458" r:id="rId392" location="" display="mailto:dinamiza.zunbeltz@gmail.com"/>
+    <hyperlink ref="G459" r:id="rId393" location="" display="mailto:jesusmaribienzobasgil@gmail.com"/>
+    <hyperlink ref="G460" r:id="rId394" location="" display="mailto:jlorea@congeladosnavarra.com"/>
+    <hyperlink ref="G462" r:id="rId395" location="" display="mailto:rafaeltamburri@hotmail.com"/>
+    <hyperlink ref="G463" r:id="rId396" location="" display="mailto:errekakoa@gmail.com"/>
+    <hyperlink ref="G466" r:id="rId397" location="" display="mailto:marzovalenciajm@hotmail.es"/>
+    <hyperlink ref="G468" r:id="rId398" location="" display="mailto:luz@lacorralizadedonpablo.com"/>
+    <hyperlink ref="G469" r:id="rId399" location="" display="mailto:bodega@bodegasemiliovalerio.es"/>
+    <hyperlink ref="G470" r:id="rId400" location="" display="mailto:asesoria@bodegasfaustino.es"/>
+    <hyperlink ref="G471" r:id="rId401" location="" display="mailto:ordunalfredo@gmail.com"/>
+    <hyperlink ref="G472" r:id="rId402" location="" display="mailto:antonioruizdelgado@gmail.com"/>
+    <hyperlink ref="G473" r:id="rId403" location="" display="mailto:benitoresa@yahoo.es"/>
+    <hyperlink ref="G474" r:id="rId404" location="" display="mailto:tornerinazeric@gmail.com"/>
+    <hyperlink ref="G475" r:id="rId405" location="" display="mailto:carlos@vinaaliaga.com"/>
+    <hyperlink ref="G476" r:id="rId406" location="" display="mailto:jmartinez_lopez@hotmail.com"/>
+    <hyperlink ref="G478" r:id="rId407" location="" display="mailto:patriciarrero@hotmail.com"/>
+    <hyperlink ref="G479" r:id="rId408" location="" display="mailto:benitoresa@yahoo.es"/>
+    <hyperlink ref="G480" r:id="rId409" location="" display="mailto:iturseno90@gmail.com"/>
+    <hyperlink ref="G481" r:id="rId410" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G482" r:id="rId411" location="" display="mailto:inesarnedo@amimet.com"/>
+    <hyperlink ref="J482" r:id="rId412" location="" display="https://www.amimet.com/"/>
+    <hyperlink ref="G483" r:id="rId413" location="" display="mailto:pablomorras@gmail.com"/>
+    <hyperlink ref="G484" r:id="rId414" location="" display="mailto:lorenzo@domaineslupier.com"/>
+    <hyperlink ref="G485" r:id="rId415" location="" display="mailto:ber-57@hotmail.com"/>
+    <hyperlink ref="G486" r:id="rId416" location="" display="mailto:fortunafanfan.igs@gmail.com"/>
+    <hyperlink ref="G487" r:id="rId417" location="" display="mailto:jesussanchezlainez@gmail.com"/>
+    <hyperlink ref="G488" r:id="rId418" location="" display="mailto:borja.sp@hotmail.com"/>
+    <hyperlink ref="G489" r:id="rId419" location="" display="mailto:manugorricho@gmail.com"/>
+    <hyperlink ref="G490" r:id="rId420" location="" display="mailto:syr.serviciosmultiples@outlook.es"/>
+    <hyperlink ref="G492" r:id="rId421" location="" display="mailto:asunlerga@gmail.com"/>
+    <hyperlink ref="G493" r:id="rId422" location="" display="mailto:baratzanblai@gmail.com"/>
+    <hyperlink ref="G494" r:id="rId423" location="" display="mailto:info@ebronature.com"/>
+    <hyperlink ref="G496" r:id="rId424" location="" display="mailto:ana_jaso@yahoo.co.uk"/>
+    <hyperlink ref="G498" r:id="rId425" location="" display="mailto:vicentedevera@yahoo.es"/>
+    <hyperlink ref="G501" r:id="rId426" location="" display="mailto:endikaizkue@gmail.com"/>
+    <hyperlink ref="G503" r:id="rId427" location="" display="mailto:teresw96@gmail.com"/>
+    <hyperlink ref="G504" r:id="rId428" location="" display="mailto:franciscodonlo@hotmail.com"/>
+    <hyperlink ref="G505" r:id="rId429" location="" display="mailto:gorkazurbano@gmail.com"/>
+    <hyperlink ref="G507" r:id="rId430" location="" display="mailto:jalfarogarcia15@gmail.com"/>
+    <hyperlink ref="G509" r:id="rId431" location="" display="mailto:bretos2906@gmail.com"/>
+    <hyperlink ref="G512" r:id="rId432" location="" display="mailto:txemapiskera@gmail.com"/>
+    <hyperlink ref="G514" r:id="rId433" location="" display="mailto:bernardo.monreal@nafosa.es"/>
+    <hyperlink ref="G515" r:id="rId434" location="" display="mailto:albertocasajus17@gmail.com"/>
+    <hyperlink ref="G516" r:id="rId435" location="" display="mailto:danielupna@gmail.com"/>
+    <hyperlink ref="G517" r:id="rId436" location="" display="mailto:nuriamadotz@yahoo.es"/>
+    <hyperlink ref="G518" r:id="rId437" location="" display="mailto:aupazparren@hotmail.com"/>
+    <hyperlink ref="G519" r:id="rId438" location="" display="mailto:mik240cv@live.com"/>
+    <hyperlink ref="G521" r:id="rId439" location="" display="mailto:kiribil2@gmail.com"/>
+    <hyperlink ref="G522" r:id="rId440" location="" display="mailto:adelardopaternain@gmail.com"/>
+    <hyperlink ref="G524" r:id="rId441" location="" display="mailto:harriherrinekazaritza@gmail.com"/>
+    <hyperlink ref="G525" r:id="rId442" location="" display="mailto:jesuspavia@principedeviana.com"/>
+    <hyperlink ref="G526" r:id="rId443" location="" display="mailto:alvaroizquierdo@gmail.com"/>
+    <hyperlink ref="G527" r:id="rId444" location="" display="mailto:edurnereta@gmail.com"/>
+    <hyperlink ref="G528" r:id="rId445" location="" display="mailto:alvaroizquierdo@gmail.com"/>
+    <hyperlink ref="G529" r:id="rId446" location="" display="mailto:xubindo@hotmail.com"/>
+    <hyperlink ref="G530" r:id="rId447" location="" display="mailto:josejavisola@gmail.com"/>
+    <hyperlink ref="G531" r:id="rId448" location="" display="mailto:lakuondoko@gmail.com"/>
+    <hyperlink ref="G532" r:id="rId449" location="" display="mailto:enriquebusto1955@gmail.com"/>
+    <hyperlink ref="G533" r:id="rId450" location="" display="mailto:info@vinedoshontza.com"/>
+    <hyperlink ref="G534" r:id="rId451" location="" display="mailto:miguelito@quesosmiguelito.com"/>
+    <hyperlink ref="G535" r:id="rId452" location="" display="mailto:uradelasierra@gmail.com"/>
+    <hyperlink ref="G536" r:id="rId453" location="" display="mailto:clarin_arguedas@hotmail.com"/>
+    <hyperlink ref="G537" r:id="rId454" location="" display="mailto:borposart@gmail.com"/>
+    <hyperlink ref="G539" r:id="rId455" location="" display="mailto:info@casanabarro.com"/>
+    <hyperlink ref="G540" r:id="rId456" location="" display="mailto:fermintxo72@gmail.com"/>
+    <hyperlink ref="G541" r:id="rId457" location="" display="mailto:saturjarauta@yahoo.es"/>
+    <hyperlink ref="G542" r:id="rId458" location="" display="mailto:hermanosbujanda@gmail.com"/>
+    <hyperlink ref="G543" r:id="rId459" location="" display="mailto:unaisgp@yahoo.es"/>
+    <hyperlink ref="G544" r:id="rId460" location="" display="mailto:araev52@gmail.com"/>
+    <hyperlink ref="G546" r:id="rId461" location="" display="mailto:gorritxogereziak@gmail.com"/>
+    <hyperlink ref="G548" r:id="rId462" location="" display="mailto:marcoreal@grupolanavarra.com"/>
+    <hyperlink ref="G549" r:id="rId463" location="" display="mailto:apittulesaka@gmail.com"/>
+    <hyperlink ref="G551" r:id="rId464" location="" display="mailto:marcos.gorricho@bodegasalconde.com"/>
+    <hyperlink ref="G552" r:id="rId465" location="" display="mailto:agricola2e@gmail.com"/>
+    <hyperlink ref="G553" r:id="rId466" location="" display="mailto:alexis.esparza@hotmail.es"/>
+    <hyperlink ref="G555" r:id="rId467" location="" display="mailto:thomasayensa06@gmail.com"/>
+    <hyperlink ref="G556" r:id="rId468" location="" display="mailto:coordinacion@landare.org"/>
+    <hyperlink ref="G557" r:id="rId469" location="" display="mailto:mikeladot16@gmail.com"/>
+    <hyperlink ref="G558" r:id="rId470" location="" display="mailto:bienzobasa9@gmail.com"/>
+    <hyperlink ref="G559" r:id="rId471" location="" display="mailto:basabihotza@gmail.com"/>
+    <hyperlink ref="G560" r:id="rId472" location="" display="mailto:asier_2a@hotmail.com"/>
+    <hyperlink ref="G561" r:id="rId473" location="" display="mailto:irenelucearo@gmail.com"/>
+    <hyperlink ref="G562" r:id="rId474" location="" display="mailto:inigoechavarrilopez@gmail.com"/>
+    <hyperlink ref="G563" r:id="rId475" location="" display="mailto:amaiarrastia@gmail.com"/>
+    <hyperlink ref="G565" r:id="rId476" location="" display="mailto:rafasamper@hotmail.com"/>
+    <hyperlink ref="G566" r:id="rId477" location="" display="mailto:inestanco@hotmail.com"/>
+    <hyperlink ref="G567" r:id="rId478" location="" display="mailto:santamariaiosu@hotmail.com"/>
+    <hyperlink ref="G568" r:id="rId479" location="" display="mailto:pabloarrondobozal1@gmail.com"/>
+    <hyperlink ref="G569" r:id="rId480" location="" display="mailto:bernardo.monreal@nafosa.es"/>
+    <hyperlink ref="G570" r:id="rId481" location="" display="mailto:patricia.ibanez@nafosa.es"/>
+    <hyperlink ref="G571" r:id="rId482" location="" display="mailto:patricia.ibanez@nafosa.es"/>
+    <hyperlink ref="G572" r:id="rId483" location="" display="mailto:patricia.ibanez@nafosa.es"/>
+    <hyperlink ref="G573" r:id="rId484" location="" display="mailto:manueldemiguelde@gmail.com"/>
+    <hyperlink ref="G574" r:id="rId485" location="" display="mailto:leacheauritz@gmail.com"/>
+    <hyperlink ref="G576" r:id="rId486" location="" display="mailto:nievesmozazvectia@gmail.com"/>
+    <hyperlink ref="G577" r:id="rId487" location="" display="mailto:marialuisafusti67@gmail.com"/>
+    <hyperlink ref="G578" r:id="rId488" location="" display="mailto:info@clubhipicoarbayun.com"/>
+    <hyperlink ref="G579" r:id="rId489" location="" display="mailto:ireastiz@gmail.com"/>
+    <hyperlink ref="G580" r:id="rId490" location="" display="mailto:agricolalandazuria@gmail.com"/>
+    <hyperlink ref="G581" r:id="rId491" location="" display="mailto:xabiermendia@gumendi.es"/>
+    <hyperlink ref="G582" r:id="rId492" location="" display="mailto:adrianabaigar@hotmail.com"/>
+  </hyperlinks>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>