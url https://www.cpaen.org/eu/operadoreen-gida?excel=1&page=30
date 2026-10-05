--- v0 (2026-08-21)
+++ v1 (2026-10-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3485" uniqueCount="3485">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3478" uniqueCount="3478">
   <si>
     <t>Izena</t>
   </si>
   <si>
     <t>Izen komertziala</t>
   </si>
   <si>
     <t>Kontaktua</t>
   </si>
   <si>
     <t>Helbidea</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Herria</t>
   </si>
   <si>
     <t>Email-a</t>
   </si>
   <si>
     <t>Telefonoa</t>
   </si>
   <si>
@@ -711,2585 +711,2564 @@
   <si>
     <t>www.ororbia.com</t>
   </si>
   <si>
     <t>Bio Purback, Gluten</t>
   </si>
   <si>
     <t>Congelados de Navarra S.A.U.</t>
   </si>
   <si>
     <t>Benito Jimenez  Cambra</t>
   </si>
   <si>
     <t>Pol. Ind de Arguedas 4</t>
   </si>
   <si>
     <t>Arguedas</t>
   </si>
   <si>
     <t>pollobarren@congeladosnavarra.com</t>
   </si>
   <si>
     <t>www.congeladosnavarra.com</t>
   </si>
   <si>
-    <t>Conservas Allo S.L.</t>
-[...5 lines deleted...]
-    <t>Cno. Partelacruz, s/n</t>
+    <t>Conservas Almanaque S.L.</t>
+  </si>
+  <si>
+    <t>Gonzalo Salas  Hidalgo</t>
+  </si>
+  <si>
+    <t>C. Raimundo Lanas, 41</t>
+  </si>
+  <si>
+    <t>calidad@conservasalmanaque.com</t>
+  </si>
+  <si>
+    <t>www.conservasalmanaque.com</t>
+  </si>
+  <si>
+    <t>Conservas Pedro Luis S.L.</t>
+  </si>
+  <si>
+    <t>Pedro Luis Antón  Campo</t>
+  </si>
+  <si>
+    <t>Pol. Ind. El Ramal, 19</t>
+  </si>
+  <si>
+    <t>Lodosa</t>
+  </si>
+  <si>
+    <t>pedroluis@conservaspedroluis.com</t>
+  </si>
+  <si>
+    <t>www.conservaspedroluis.com</t>
+  </si>
+  <si>
+    <t>Cooperativa Agricola Caja Rural de Artajona</t>
+  </si>
+  <si>
+    <t>Ignacio Zabaleta  Jurío</t>
+  </si>
+  <si>
+    <t>C/ Hospital</t>
+  </si>
+  <si>
+    <t>izabaleta@coopartajona.es</t>
+  </si>
+  <si>
+    <t>Avena</t>
+  </si>
+  <si>
+    <t>David Aguas  Alarcos</t>
+  </si>
+  <si>
+    <t>C. Las Provincias,1-1ª A</t>
+  </si>
+  <si>
+    <t>naroajulen@hotmail.com</t>
+  </si>
+  <si>
+    <t>Eduardo Ibáñez  Eseverri</t>
+  </si>
+  <si>
+    <t>C. San Jose, 13</t>
+  </si>
+  <si>
+    <t>Itzaltzu</t>
+  </si>
+  <si>
+    <t>info@apezarena.com</t>
+  </si>
+  <si>
+    <t>Dpto.Desarrollo Rural, Medio Ambiente y Administracion Local (Servicio Medio Natural)</t>
+  </si>
+  <si>
+    <t>Fermín Olabe  Velasco</t>
+  </si>
+  <si>
+    <t>C. Gonzalez Tablas, 9</t>
+  </si>
+  <si>
+    <t>fermin.olabe.velasco@navarra.es</t>
+  </si>
+  <si>
+    <t>848426244 848426677</t>
+  </si>
+  <si>
+    <t>Ecologicos Antona S.L.</t>
+  </si>
+  <si>
+    <t>Mikel Antona  Vicente</t>
+  </si>
+  <si>
+    <t>Calle la Portillada, 8</t>
+  </si>
+  <si>
+    <t>Arbeiza</t>
+  </si>
+  <si>
+    <t>mikelantonavicente@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">657994167    638122281 </t>
+  </si>
+  <si>
+    <t>657994167 638122281</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho, Erial, Judía, Nueces, Pasto arbustivo, Pasto forestal, Tomate, Trufa</t>
+  </si>
+  <si>
+    <t>Ecoveritas, S.A.</t>
+  </si>
+  <si>
+    <t>Silvio Elías  de Gispert</t>
+  </si>
+  <si>
+    <t>C. Diputació 247</t>
+  </si>
+  <si>
+    <t>08007</t>
+  </si>
+  <si>
+    <t>Barcelona (barcelona)</t>
+  </si>
+  <si>
+    <t>elopez@ecoveritas.es</t>
+  </si>
+  <si>
+    <t>www.veritas.es</t>
+  </si>
+  <si>
+    <t>Ecovinal S.L.U.</t>
+  </si>
+  <si>
+    <t>German Munilla  Lop</t>
+  </si>
+  <si>
+    <t>Pol. Indus Gobella Parcela 1</t>
+  </si>
+  <si>
+    <t>Sartaguda</t>
+  </si>
+  <si>
+    <t>gml@ecovinal.com</t>
+  </si>
+  <si>
+    <t>www.ecovinal.com</t>
+  </si>
+  <si>
+    <t>Elizondo Maisterra Juan Martin y Indaburu Irigoyen Maria Lourdes</t>
+  </si>
+  <si>
+    <t>Juan Martín Elizondo  Maisterra</t>
+  </si>
+  <si>
+    <t>C/ Santa Maria</t>
+  </si>
+  <si>
+    <t>Aribe</t>
+  </si>
+  <si>
+    <t>lourdesindaburu@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">616948523   </t>
+  </si>
+  <si>
+    <t>Barbecho, Forraje pradera, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Enrique Lizarraga  Ursúa</t>
+  </si>
+  <si>
+    <t>C. Infanzones,  8</t>
+  </si>
+  <si>
+    <t>Obanos</t>
+  </si>
+  <si>
+    <t>enrique.obanos@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho, Cebada, Lentejas, Trigo blando, Uva tinta</t>
+  </si>
+  <si>
+    <t>Enrique Juanto  Pascual</t>
+  </si>
+  <si>
+    <t>C. San José, 18</t>
+  </si>
+  <si>
+    <t>zaldizkoaragia@gmail.com</t>
+  </si>
+  <si>
+    <t>Equisalud S.L.U.</t>
+  </si>
+  <si>
+    <t>Koldo Urbiola  Pérez</t>
+  </si>
+  <si>
+    <t>Pol.Areta. Mutiloa Bidea 2A</t>
+  </si>
+  <si>
+    <t>Uharte</t>
+  </si>
+  <si>
+    <t>koldo.urbiola@equisalud.com</t>
+  </si>
+  <si>
+    <t>www.equisalud.netjosemaria.hernandez@silversalud.com</t>
+  </si>
+  <si>
+    <t>Finca La Noria, S.L.</t>
+  </si>
+  <si>
+    <t>Carlos Álvarez  Herraiz</t>
+  </si>
+  <si>
+    <t>Finca La Noria, s/n</t>
+  </si>
+  <si>
+    <t>Buñuel</t>
+  </si>
+  <si>
+    <t>calvarez@fincalanoria.es</t>
+  </si>
+  <si>
+    <t>Francisco Javier Otamendi  Ezcurdia</t>
+  </si>
+  <si>
+    <t>C. Mayor, 2, C</t>
+  </si>
+  <si>
+    <t>Betelu</t>
+  </si>
+  <si>
+    <t>javiotamendi@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">636186730      </t>
+  </si>
+  <si>
+    <t>Pasto arbolado, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Francisco José Amillano  Garasa</t>
+  </si>
+  <si>
+    <t>Pza. Santo Cristo de Otadia nº 5, 2</t>
+  </si>
+  <si>
+    <t>Altsasu</t>
+  </si>
+  <si>
+    <t>larrezabal.eco@gmail.com</t>
+  </si>
+  <si>
+    <t>Queso de oveja</t>
+  </si>
+  <si>
+    <t>Forraje pradera, Manzanas, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Ovino leche</t>
+  </si>
+  <si>
+    <t>Fundación Adsis (Equimercado)</t>
+  </si>
+  <si>
+    <t>FUNDACION ADSIS-EQUIMERCADO</t>
+  </si>
+  <si>
+    <t>Juan Carlos Melgar  Cuesta</t>
+  </si>
+  <si>
+    <t>Pol.Noain-Esquiroz Calle S, Nave 8</t>
+  </si>
+  <si>
+    <t>Eskiroz (Galar)</t>
+  </si>
+  <si>
+    <t>slarrainzar@equimercado.org</t>
+  </si>
+  <si>
+    <t>www.equimercado.org</t>
+  </si>
+  <si>
+    <t>Fº Javier Iriarte  Ollo</t>
+  </si>
+  <si>
+    <t>C. Dos Hermanas, 9-6D</t>
+  </si>
+  <si>
+    <t>Irurtzun</t>
+  </si>
+  <si>
+    <t>txape_iriarte@yahoo.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Gabriel Errandonea  Goikoetxea</t>
+  </si>
+  <si>
+    <t>Nabasturen Baserria Suspelttiki</t>
+  </si>
+  <si>
+    <t>Bera</t>
+  </si>
+  <si>
+    <t>nabastrun@gmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Izal Martínez M Y Sarasa Galarreta MP</t>
+  </si>
+  <si>
+    <t>Mª Pilar Sarasa  Galarreta</t>
+  </si>
+  <si>
+    <t>C. Moncayo, 21</t>
+  </si>
+  <si>
+    <t>Cintruenigo</t>
+  </si>
+  <si>
+    <t>feudomalayeto@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Erial, Pastos</t>
+  </si>
+  <si>
+    <t>Global Food Link S.L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alberto Mendoza </t>
+  </si>
+  <si>
+    <t>Ctra. Corella 27, 3 G-F</t>
+  </si>
+  <si>
+    <t>alberto@globalfoodlink.eu</t>
+  </si>
+  <si>
+    <t>Gobeies S.L.</t>
+  </si>
+  <si>
+    <t>Tatxo Martínez  Antón</t>
+  </si>
+  <si>
+    <t>C. Joaquin Lizarraga, 6 Bajo</t>
+  </si>
+  <si>
+    <t>gobeies@yahoo.es</t>
+  </si>
+  <si>
+    <t>Gonzalo Fernández  Hernández</t>
+  </si>
+  <si>
+    <t>C. Jose Luis Vallejo, 1</t>
+  </si>
+  <si>
+    <t>Fustiñana</t>
+  </si>
+  <si>
+    <t>elhuertovacilon@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">654862158   </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Gorka Eraso  Azcona</t>
+  </si>
+  <si>
+    <t>C. Gurdubil, 1</t>
+  </si>
+  <si>
+    <t>Zurukuain</t>
+  </si>
+  <si>
+    <t>erasogorka@yahoo.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">629306362   </t>
+  </si>
+  <si>
+    <t>Aceitunas</t>
+  </si>
+  <si>
+    <t>Gregorio Amatriain  Marín</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Cerca, 8</t>
+  </si>
+  <si>
+    <t>goioamatriain@hotmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho, Pasto arbustivo, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Gumiel y Mendia S.L.</t>
+  </si>
+  <si>
+    <t>Xabier Mendia  Intxusta</t>
+  </si>
+  <si>
+    <t>Pol. Ind. de los Cabezos, s/n. Apdo Correos 69</t>
+  </si>
+  <si>
+    <t>gumendi@gumendi.es; xabiermendia@gumendi.es</t>
+  </si>
+  <si>
+    <t>www.gumendi.es</t>
+  </si>
+  <si>
+    <t>Harivenasa S.L.</t>
+  </si>
+  <si>
+    <t>Alberto Loizate  Salazar</t>
+  </si>
+  <si>
+    <t>Camino Urritzola, Km 1</t>
+  </si>
+  <si>
+    <t>Etxarren</t>
+  </si>
+  <si>
+    <t>alberto@harivenasa.es</t>
+  </si>
+  <si>
+    <t>Hermanos Valencia Gil S.L.</t>
+  </si>
+  <si>
+    <t>Joaquín Valencia  Gil</t>
+  </si>
+  <si>
+    <t>Pol. Comarca II. Calle A, nave 16</t>
+  </si>
+  <si>
+    <t>Barbatain</t>
+  </si>
+  <si>
+    <t>calidad@carnicasvalencia.com</t>
+  </si>
+  <si>
+    <t>948 184630</t>
+  </si>
+  <si>
+    <t>609 284046</t>
+  </si>
+  <si>
+    <t>www.carnicasvalencia.com</t>
+  </si>
+  <si>
+    <t>Hnos. Martínez Crespo, S.C.</t>
+  </si>
+  <si>
+    <t>Rubén Martínez  Crespo</t>
+  </si>
+  <si>
+    <t>C. San Andrés, 13</t>
+  </si>
+  <si>
+    <t>01128</t>
+  </si>
+  <si>
+    <t>Bernedo (Araba)</t>
+  </si>
+  <si>
+    <t>hnosmartinezcrespo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Alfalfa, Avena</t>
+  </si>
+  <si>
+    <t>Iberfruta Muerza S.A.U.</t>
+  </si>
+  <si>
+    <t>Julio Pérez  Ruiz</t>
+  </si>
+  <si>
+    <t>Pol. Ind. parcela A</t>
+  </si>
+  <si>
+    <t>Azagra</t>
+  </si>
+  <si>
+    <t>julio@iberfruta.es</t>
+  </si>
+  <si>
+    <t>www.iberfruta.es</t>
+  </si>
+  <si>
+    <t>Idoia Resano  Igoa</t>
+  </si>
+  <si>
+    <t>Balteikale, 10</t>
+  </si>
+  <si>
+    <t>Dorrao/Torrano</t>
+  </si>
+  <si>
+    <t>idoiaxenda@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">658178128    </t>
+  </si>
+  <si>
+    <t>I.E.S. Ribera del Arga</t>
+  </si>
+  <si>
+    <t>José Angel Pérez  Sevilla</t>
+  </si>
+  <si>
+    <t>C. Rio 53</t>
+  </si>
+  <si>
+    <t>Azkoien</t>
+  </si>
+  <si>
+    <t>ies.peralta@educacion.navarra.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Frutal multicultivo, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero</t>
+  </si>
+  <si>
+    <t>Ignacio Soraluce  Arregui</t>
+  </si>
+  <si>
+    <t>Behetxonea</t>
+  </si>
+  <si>
+    <t>Beruete</t>
+  </si>
+  <si>
+    <t>aitonaulzama@hotmail.com</t>
+  </si>
+  <si>
+    <t>948503136 948305411</t>
+  </si>
+  <si>
+    <t>Manzanas, Manzanas sidra</t>
+  </si>
+  <si>
+    <t>Ignacio Suescun  Hualde</t>
+  </si>
+  <si>
+    <t>C. Rocamador, 9</t>
+  </si>
+  <si>
+    <t>Sangüesa/Zangoza</t>
+  </si>
+  <si>
+    <t>elonsellabajaturbio@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">649639960   </t>
+  </si>
+  <si>
+    <t>Barbecho, Forraje alfalfa, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Importaciones Samanes S.L</t>
+  </si>
+  <si>
+    <t>Benito Samanes  Rota</t>
+  </si>
+  <si>
+    <t>Pol. Ind. 4-5</t>
+  </si>
+  <si>
+    <t>Valtierra</t>
+  </si>
+  <si>
+    <t>administracion@importacionessamanes.com</t>
+  </si>
+  <si>
+    <t>www.setasyhongos.com</t>
+  </si>
+  <si>
+    <t>Arándano negro, Arándano rojo, Boletus deshidratado, Frambuesa, Harina de boletus, Hongo Boletus Edulis, Hongo Boletus Edulis deshidratado, Mora</t>
+  </si>
+  <si>
+    <t>Industria Navarra de Confiteria S.L</t>
+  </si>
+  <si>
+    <t>Cesar Gómez  Domeño</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Ampliación Comarca 1 Calle L nº 3</t>
+  </si>
+  <si>
+    <t>Orkoien</t>
+  </si>
+  <si>
+    <t>inaco@belsi.com</t>
+  </si>
+  <si>
+    <t>www.belsi.com</t>
+  </si>
+  <si>
+    <t>IAN S.A.U.</t>
+  </si>
+  <si>
+    <t>Jesús Moreno  Leoz</t>
+  </si>
+  <si>
+    <t>C. Penalfons, s/n</t>
+  </si>
+  <si>
+    <t>Alesbes</t>
+  </si>
+  <si>
+    <t>info@grupoian.com; fj.salcedo@grupoian.com</t>
+  </si>
+  <si>
+    <t>www.grupoian.com</t>
+  </si>
+  <si>
+    <t>Tomate concentrado, Tomate frito con aceite de oliva virgen extra, Tomate frito estilo casero, Tomate triturado</t>
+  </si>
+  <si>
+    <t>INTIA, S.A.</t>
+  </si>
+  <si>
+    <t>Natalia Bellostas  Muguerza</t>
+  </si>
+  <si>
+    <t>Avda. Serapio Huici, 22 Edificio Péritos</t>
+  </si>
+  <si>
+    <t>Atarrabia</t>
+  </si>
+  <si>
+    <t>nbellostas@intiasa.es</t>
+  </si>
+  <si>
+    <t>Josu Gironés  Barbería</t>
+  </si>
+  <si>
+    <t>C. del Norte, 2</t>
+  </si>
+  <si>
+    <t>josu@salinasgirones.com</t>
+  </si>
+  <si>
+    <t>www.salinasgirones.com</t>
+  </si>
+  <si>
+    <t>Aves Pollos, Caprino carne, Equino</t>
+  </si>
+  <si>
+    <t>José Salcedo Soria S.L.</t>
+  </si>
+  <si>
+    <t>José Salcedo  Herce</t>
+  </si>
+  <si>
+    <t>Pol. Ind. s/n. Apdo. Nº98</t>
+  </si>
+  <si>
+    <t>San adrian</t>
+  </si>
+  <si>
+    <t>info@monjardinorganic.com</t>
+  </si>
+  <si>
+    <t>948670261 948672040</t>
+  </si>
+  <si>
+    <t>www.monjardinorganic.com</t>
+  </si>
+  <si>
+    <t>Javier de Acha  Morras</t>
+  </si>
+  <si>
+    <t>C. Loreto, 16</t>
+  </si>
+  <si>
+    <t>Nazar</t>
+  </si>
+  <si>
+    <t>atxa_j@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">618008134    </t>
+  </si>
+  <si>
+    <t>Trufa</t>
+  </si>
+  <si>
+    <t>Jesús Gonzalo Elorz  Marcotegui</t>
+  </si>
+  <si>
+    <t>C. San Millán, 41</t>
+  </si>
+  <si>
+    <t>Iturgoyen</t>
+  </si>
+  <si>
+    <t>jesuselorz50@gmail.com</t>
+  </si>
+  <si>
+    <t>José María Busto  Alonso</t>
+  </si>
+  <si>
+    <t>C. Roncal, 28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">618152946   </t>
+  </si>
+  <si>
+    <t>Barbecho, Borraja, Bróculi, Calabaza, Cebolla, Coliflor, Erial, Patata, Pimiento, Puerros, Remolacha, Tomate</t>
+  </si>
+  <si>
+    <t>Jose María Iriarte  Lorea</t>
+  </si>
+  <si>
+    <t>Bº Cerealdea</t>
+  </si>
+  <si>
+    <t>Abaurregaina</t>
+  </si>
+  <si>
+    <t>baiguraalt@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">609400797     </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>José Mª Sanzol  Aranguren</t>
+  </si>
+  <si>
+    <t>C. San Esteban, s/n</t>
+  </si>
+  <si>
+    <t>Aos</t>
+  </si>
+  <si>
+    <t>Alfalfa, Barbecho, Pasto arbustivo, Pastos</t>
+  </si>
+  <si>
+    <t>Joseba Echarte  Azkarate</t>
+  </si>
+  <si>
+    <t>C. Santa Agueda, 7</t>
+  </si>
+  <si>
+    <t>irulegihuevosecologicos@gmail.com; iecharteazcarate@gmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Forraje avena-veza, Forraje veza, Frutal multicultivo, Guisante, Pasto arbolado, Pasto arbustivo, Pastos, Trufa, Veza</t>
+  </si>
+  <si>
+    <t>Josenea Bio S.L.U.</t>
+  </si>
+  <si>
+    <t>Jesús Cía  Asensio</t>
+  </si>
+  <si>
+    <t>Avda. de Aoiz, 11</t>
+  </si>
+  <si>
+    <t>eva@josenea.com</t>
+  </si>
+  <si>
+    <t>www.josenea.com</t>
+  </si>
+  <si>
+    <t>Juan Jesús Irisarri  Moreno</t>
+  </si>
+  <si>
+    <t>C. Irurzun, 29 4ºb</t>
+  </si>
+  <si>
+    <t>irisarrim@yahoo.com</t>
+  </si>
+  <si>
+    <t>Alfalfa, Almendras, Avena, Barbecho, Garbanzo, Trigo blando, Triticale, Uva tinta</t>
+  </si>
+  <si>
+    <t>Juan José Elizalde  Usarraga</t>
+  </si>
+  <si>
+    <t>Maingenea Baserria</t>
+  </si>
+  <si>
+    <t>jjelizalde@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">655706073   </t>
+  </si>
+  <si>
+    <t>www.maingenea.com</t>
+  </si>
+  <si>
+    <t>Manzanas, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Juan Manuel Esparza  Zabalegui</t>
+  </si>
+  <si>
+    <t>C. Concepcion, 14</t>
+  </si>
+  <si>
+    <t>Tafalla</t>
+  </si>
+  <si>
+    <t>manuesza@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Erial</t>
+  </si>
+  <si>
+    <t>Juan Simón  Rosel</t>
+  </si>
+  <si>
+    <t>Cno. de Aspra, s/n</t>
+  </si>
+  <si>
+    <t>Murchante</t>
+  </si>
+  <si>
+    <t>vinoscartan@hotmail.com</t>
+  </si>
+  <si>
+    <t>Julian Azcona  Ezcurra</t>
+  </si>
+  <si>
+    <t>C. Don Rodrigo, 54</t>
+  </si>
+  <si>
+    <t>Gares</t>
+  </si>
+  <si>
+    <t>julenazkona@hotmail.com</t>
+  </si>
+  <si>
+    <t>Junta General del Valle de Aezkoa</t>
+  </si>
+  <si>
+    <t>C. Santa María, s/n</t>
+  </si>
+  <si>
+    <t>valledeaezkoa@gmail.com</t>
+  </si>
+  <si>
+    <t>Junta General del Valle de Roncal</t>
+  </si>
+  <si>
+    <t>Amparo Viñuales  Gale</t>
+  </si>
+  <si>
+    <t>Pº Julian Gayarre, 5</t>
+  </si>
+  <si>
+    <t>juntageneral@vallederoncal.es</t>
+  </si>
+  <si>
+    <t>www.vallederoncal.es</t>
+  </si>
+  <si>
+    <t>C. Ramón y Cajal, 62</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Cebada, Pasto arbustivo, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Makrobios S.L.</t>
+  </si>
+  <si>
+    <t>Angel Riera  Bail</t>
+  </si>
+  <si>
+    <t>C. Mayor, 1</t>
+  </si>
+  <si>
+    <t>Arguiñariz</t>
+  </si>
+  <si>
+    <t>info@pandearguinariz.com</t>
+  </si>
+  <si>
+    <t>www.pandearguinariz.com</t>
+  </si>
+  <si>
+    <t>Manuel Andueza  Aranguren</t>
+  </si>
+  <si>
+    <t>C. Mayor, 35</t>
+  </si>
+  <si>
+    <t>Oronz</t>
+  </si>
+  <si>
+    <t>manolo.andu@gmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Forraje alfalfa, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>María Gracia Ramírez  Lorente</t>
+  </si>
+  <si>
+    <t>C. Hospital, 37</t>
+  </si>
+  <si>
+    <t>Cárcar</t>
+  </si>
+  <si>
+    <t>ninoruizcho@gmail.com</t>
+  </si>
+  <si>
+    <t>630850118 691210034</t>
+  </si>
+  <si>
+    <t>Alcachofa, Cerezas, Manzanas, Nueces</t>
+  </si>
+  <si>
+    <t>María Isabel Hernández  De La Sota</t>
+  </si>
+  <si>
+    <t>C. Santa Elodia, 6</t>
+  </si>
+  <si>
+    <t>Sarasibar</t>
+  </si>
+  <si>
+    <t>mihsota@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">678657220       </t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto forestal</t>
+  </si>
+  <si>
+    <t>María Lourdes Sabalza  Goñi</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador nº 2</t>
+  </si>
+  <si>
+    <t>doscaballosbar@yahoo.com</t>
+  </si>
+  <si>
+    <t>Avena, Guisante, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>Matadero Comarcal de Tudela, S.A.</t>
+  </si>
+  <si>
+    <t>Ana Carmen Enciso  Sangüesa</t>
+  </si>
+  <si>
+    <t>Pol. Canraso, Vial B, Nave 31</t>
+  </si>
+  <si>
+    <t>ana@mataderodetudela.com</t>
+  </si>
+  <si>
+    <t>Cabrito, Cordero, Vacuno</t>
+  </si>
+  <si>
+    <t>Matadero Estella S.L.</t>
+  </si>
+  <si>
+    <t>Ernesto Chocarro  Velasco</t>
+  </si>
+  <si>
+    <t>Crta. Pamplona, 49</t>
+  </si>
+  <si>
+    <t>Lizarra</t>
+  </si>
+  <si>
+    <t>matestella14@gmail.com</t>
+  </si>
+  <si>
+    <t>Canal de bovino, Canal de ovino, Canal de porcino</t>
+  </si>
+  <si>
+    <t>MCA Spain S.L.</t>
+  </si>
+  <si>
+    <t>Juan Carlos Ripa  Mateo</t>
+  </si>
+  <si>
+    <t>Crta. Logroño-Mendavia NA.134  Km. 87,5</t>
+  </si>
+  <si>
+    <t>Mendavia</t>
+  </si>
+  <si>
+    <t>info@mcasl.com</t>
+  </si>
+  <si>
+    <t>www.mcasl.com</t>
+  </si>
+  <si>
+    <t>Miguel Ángel Zabalo  Amezqueta</t>
+  </si>
+  <si>
+    <t>C. San Esteban, Casa Goikoetxea</t>
+  </si>
+  <si>
+    <t>Azpirotz</t>
+  </si>
+  <si>
+    <t>mangelzabalo@gmail.com</t>
+  </si>
+  <si>
+    <t>Caprino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>Maite Iraizoz  Irurita</t>
+  </si>
+  <si>
+    <t>Irigoien auzoa, 11, 2</t>
+  </si>
+  <si>
+    <t>mikel.rekalde@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne</t>
+  </si>
+  <si>
+    <t>Mikel Alzuart  Zaldain</t>
+  </si>
+  <si>
+    <t>Caserio Dutaria- Barrio Ordoki</t>
+  </si>
+  <si>
+    <t>Arizkun</t>
+  </si>
+  <si>
+    <t>mikelduteri@outlook.com</t>
+  </si>
+  <si>
+    <t>Huevo de gallina</t>
+  </si>
+  <si>
+    <t>Manzanas, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Miren Lizasoain  Baleztena</t>
+  </si>
+  <si>
+    <t>C. La Regueta, 2</t>
+  </si>
+  <si>
+    <t>erlandere@hotmail.com</t>
+  </si>
+  <si>
+    <t>626795023 686373241</t>
+  </si>
+  <si>
+    <t>Extracto de propóleo</t>
+  </si>
+  <si>
+    <t>Apicultura</t>
+  </si>
+  <si>
+    <t>María Jesus Urra  Arbizu</t>
+  </si>
+  <si>
+    <t>C. Concepcion, 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">654024854   </t>
+  </si>
+  <si>
+    <t>Aceitunas, Avena, Espárrago, Forraje avena-veza, Frutal multicultivo, Hortalizas multicultivo aire libre, Pasto arbustivo, Veza</t>
+  </si>
+  <si>
+    <t>Navarrsotillo S.C.</t>
+  </si>
+  <si>
+    <t>Andrés Serrano  Arriezu</t>
+  </si>
+  <si>
+    <t>C. Valle de Ulzama, 2</t>
+  </si>
+  <si>
+    <t>info@navarrsotillo.com</t>
+  </si>
+  <si>
+    <t>www.navarrsotillo.com</t>
+  </si>
+  <si>
+    <t>Vino tinto Crianza, Vino tinto Reserva</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Avena, Barbecho, Erial, Espárrago, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Pistacho, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Pablo Manuel Ekisoain  Gorriz</t>
+  </si>
+  <si>
+    <t>C. Santa Maria, 14</t>
+  </si>
+  <si>
+    <t>Beortegui</t>
+  </si>
+  <si>
+    <t>pabudesubicado@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Centeno, Espelta, Forraje avena-guisante, Garbanzo, Lupulo, Mezcla avena-guisante, Trigo Monococum</t>
+  </si>
+  <si>
+    <t>Panadería Arrasate S.L.</t>
+  </si>
+  <si>
+    <t>Félix Arrasate  Lúcia</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Landazabal. Calle A, 10</t>
+  </si>
+  <si>
+    <t>felix@arrasate.es</t>
+  </si>
+  <si>
+    <t>www.arrasate.es</t>
+  </si>
+  <si>
+    <t>Francisco Javier Orrio  Itúrbide</t>
+  </si>
+  <si>
+    <t>Pol. Aloa, 18</t>
+  </si>
+  <si>
+    <t>rosaypatxi4@yahoo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">675081796    </t>
+  </si>
+  <si>
+    <t>Pasta Martinelli S. Microcoop.</t>
+  </si>
+  <si>
+    <t>Pasta Martinelli Sociedad Microcooperativa</t>
+  </si>
+  <si>
+    <t>Jose Javier Oyarzun  Arroqui</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Morea Sur Ampliación C. B, 2</t>
+  </si>
+  <si>
+    <t>info@pasta-martinelli.com</t>
+  </si>
+  <si>
+    <t>www.pasta-martinelli.com</t>
+  </si>
+  <si>
+    <t>Patricia Tornero  Vidal</t>
+  </si>
+  <si>
+    <t>Caserio Dorratxipia, Regata Mortalena s/n</t>
+  </si>
+  <si>
+    <t>Erratzu</t>
+  </si>
+  <si>
+    <t>pittikagasnategia@gmail.com</t>
+  </si>
+  <si>
+    <t>Queso azul de vaca, Queso de vaca, Queso de vaca madurado</t>
+  </si>
+  <si>
+    <t>Bovino leche, Ovino leche</t>
+  </si>
+  <si>
+    <t>Pedro María Resano  Resano</t>
+  </si>
+  <si>
+    <t>C. Valle del Roncal, 13</t>
+  </si>
+  <si>
+    <t>pedroresanoresa@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Avena, Barbecho, Ciruelas, Espárrago, Manzanas, Melocotones, Nectarinas, Paraguayos, Pasto arbustivo, Peras, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Sotomejor S.L.</t>
+  </si>
+  <si>
+    <t>Luis Guillermo Perinat  Elio</t>
+  </si>
+  <si>
+    <t>C. Prado, 26. Planta 0, Puerta Izq.Bajo Izq.</t>
+  </si>
+  <si>
+    <t>Madrid (madrid)</t>
+  </si>
+  <si>
+    <t>info@elianaperinat.com</t>
+  </si>
+  <si>
+    <t>Pasto forestal, Pastos, Ray-grass inglés</t>
+  </si>
+  <si>
+    <t>Producción Arroz Navarra S.L.</t>
+  </si>
+  <si>
+    <t>EL ALCARAVAN</t>
+  </si>
+  <si>
+    <t>José Miguel Bienzobas  Sanz</t>
+  </si>
+  <si>
+    <t>C. Sancho Ramirez, 34</t>
+  </si>
+  <si>
+    <t>elena@elalcaravan.es; david@elalcaravan.es</t>
+  </si>
+  <si>
+    <t>www.elalcaravan.es</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Espelta, Habines, Mezcla avena-haba, Mezcla avena-veza, Pasto arbustivo, Trigo blando, Trigo duro</t>
+  </si>
+  <si>
+    <t>Riberega S.COOP.</t>
+  </si>
+  <si>
+    <t>Jonathan Urra Montón</t>
+  </si>
+  <si>
+    <t>Ctra. Nacional, 113 km 77</t>
+  </si>
+  <si>
+    <t>Castejon</t>
+  </si>
+  <si>
+    <t>f.munoz@dantza.com</t>
+  </si>
+  <si>
+    <t>www.dantza.com</t>
+  </si>
+  <si>
+    <t>Richard Sada  Antón</t>
+  </si>
+  <si>
+    <t>C. Príncipe de Viana, 9</t>
+  </si>
+  <si>
+    <t>rsada@hotmail.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Erial, Pasto arbustivo, Triticale</t>
+  </si>
+  <si>
+    <t>S.I. Flora Alonso y J. José Alonso</t>
+  </si>
+  <si>
+    <t>Juan José Alonso  Soto</t>
+  </si>
+  <si>
+    <t>Avda. Campos, Apdo de correos 14</t>
+  </si>
+  <si>
+    <t>Cascante</t>
+  </si>
+  <si>
+    <t>floritacabecilla@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 661739058 </t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>SAT La Ribera Eco 720 NA</t>
+  </si>
+  <si>
+    <t>Pedro Santiago Gumiel  Rueda</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Los Cabezos, s/n Apdo. 69</t>
+  </si>
+  <si>
+    <t>pgerencia@gumendi.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Bróculi, Erial, Manzanas, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>SAT N 699 NA La Torre Verde</t>
+  </si>
+  <si>
+    <t>Pol. Los Cabezos s/n Apdo 69</t>
+  </si>
+  <si>
+    <t>gumendi@gumendi.es</t>
+  </si>
+  <si>
+    <t>S.C. Cabodevilla Fernández J.J y F</t>
+  </si>
+  <si>
+    <t>José Joaquín Cabodevilla  Fernández</t>
+  </si>
+  <si>
+    <t>Plza. Mayor, 4</t>
+  </si>
+  <si>
+    <t>Oloriz</t>
+  </si>
+  <si>
+    <t>pcabodevillaf@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Manzanas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Uva blanca, Uva tinta</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne, Equino, Ovino carne</t>
+  </si>
+  <si>
+    <t>S.C. Eder Arrese M. y Miqueleiz Loperena Fº J.</t>
+  </si>
+  <si>
+    <t>Fco. Javier Miqueleiz  Loperena</t>
+  </si>
+  <si>
+    <t>C. Baja, 6</t>
+  </si>
+  <si>
+    <t>amikeleiz@hotmail.com</t>
+  </si>
+  <si>
+    <t>680741034 699852510</t>
+  </si>
+  <si>
+    <t>S.C. Ibañez Eseverri J.Ignacio Contin Carlosenea Yolanda</t>
+  </si>
+  <si>
+    <t>Juan Ignacio Ibáñez  Eseverri</t>
+  </si>
+  <si>
+    <t>artzaijuan@gmail.com</t>
+  </si>
+  <si>
+    <t>www.carnecologicamenaut.com</t>
+  </si>
+  <si>
+    <t>Tribal Trading Soc.Coop.</t>
+  </si>
+  <si>
+    <t>Hacienda La Noria</t>
+  </si>
+  <si>
+    <t>Yamil Bueno  Bueno</t>
+  </si>
+  <si>
+    <t>Avda. de Navarra, 20</t>
+  </si>
+  <si>
+    <t>Corella</t>
+  </si>
+  <si>
+    <t>contacto@tribaltrading.es; lanoria@tribaltrading.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">600320026        </t>
+  </si>
+  <si>
+    <t>Ultracongelados Virto S.A.U</t>
+  </si>
+  <si>
+    <t>Gerardo Adan  Navarro</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Parcela C</t>
+  </si>
+  <si>
+    <t>calidad@virto.es</t>
+  </si>
+  <si>
+    <t>www.virto.es</t>
+  </si>
+  <si>
+    <t>Xantelmar S.L.</t>
+  </si>
+  <si>
+    <t>Agustina Damboriena  Damboriena</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Zalain, s/n</t>
+  </si>
+  <si>
+    <t>a.muguruza@martiko.com; julen@martiko.com</t>
+  </si>
+  <si>
+    <t>www.martiko.com</t>
+  </si>
+  <si>
+    <t>Conservas Artesanas Rosara S.L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saúl Jiménez </t>
+  </si>
+  <si>
+    <t>Pol. Industrial, 3</t>
+  </si>
+  <si>
+    <t>info@rosara.com</t>
+  </si>
+  <si>
+    <t>www.rosara.com</t>
+  </si>
+  <si>
+    <t>Graineco Navarra, S.L.</t>
+  </si>
+  <si>
+    <t>Iñigo Ollo  Uribe</t>
+  </si>
+  <si>
+    <t>Pol. Noain-Esquiroz calle K 1-3</t>
+  </si>
+  <si>
+    <t>iollo@graineco.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">696862404    </t>
+  </si>
+  <si>
+    <t>www.graineco.com</t>
+  </si>
+  <si>
+    <t>Javier Martinez  Elvira</t>
+  </si>
+  <si>
+    <t>C. Irigoyen, 24</t>
+  </si>
+  <si>
+    <t>notxo6@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">662018617    </t>
+  </si>
+  <si>
+    <t>Francisco Javier Carmona  Sanz</t>
+  </si>
+  <si>
+    <t>C. Aoiz 20, 3º centro</t>
+  </si>
+  <si>
+    <t>info.ecotur53@yahoo.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">667751315    </t>
+  </si>
+  <si>
+    <t>SAT Arrondo Lahera 737 NA</t>
+  </si>
+  <si>
+    <t>Maria Josefa Arrondo  Lahera</t>
+  </si>
+  <si>
+    <t>Avenida La Negra 22</t>
+  </si>
+  <si>
+    <t>marijosearrondo@hotmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">615504207 615504210  </t>
+  </si>
+  <si>
+    <t>615504207 615504210</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trigo blando, Veza</t>
+  </si>
+  <si>
+    <t>Agrícola Vicente S.I.</t>
+  </si>
+  <si>
+    <t>Jesús Vicente  Zubiría</t>
+  </si>
+  <si>
+    <t>C. Baztán, 8</t>
+  </si>
+  <si>
+    <t>anajesus1971@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho verde, Cebada</t>
+  </si>
+  <si>
+    <t>Alberto Andrés  Sola</t>
+  </si>
+  <si>
+    <t>C. Julián Gayarre, 35</t>
+  </si>
+  <si>
+    <t>Almazara del Ebro S. Coop.</t>
+  </si>
+  <si>
+    <t>Jesús Manuel Martinez  Sainz</t>
+  </si>
+  <si>
+    <t>Ctra. Nac. 113 B, km 89, 9</t>
+  </si>
+  <si>
+    <t>info@almazaradelebro.com</t>
+  </si>
+  <si>
+    <t>www.almazaradelebro.com</t>
+  </si>
+  <si>
+    <t>Aceite de oliva virgen extra</t>
+  </si>
+  <si>
+    <t>Ana Mª Burgui  Hernández</t>
+  </si>
+  <si>
+    <t>C. Luis Beaumont, 23</t>
+  </si>
+  <si>
+    <t>a.lorza@hotmail.com</t>
+  </si>
+  <si>
+    <t>Andres Chavarría  Verde</t>
+  </si>
+  <si>
+    <t>C. Amigos del Pais, 13</t>
+  </si>
+  <si>
+    <t>chavarriaverde@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo blando</t>
+  </si>
+  <si>
+    <t>Ángel Azcona  Lostado</t>
+  </si>
+  <si>
+    <t>C. Escuelas, 66</t>
+  </si>
+  <si>
+    <t>angelazcona@profecarne.com</t>
+  </si>
+  <si>
+    <t>Antonio Blasco  Pérez</t>
+  </si>
+  <si>
+    <t>C. Severo Ochoa, 7 A</t>
+  </si>
+  <si>
+    <t>Bienzobas Blasco Francisco Javier Ignacio y Miguel Angel S.C. Agraria</t>
+  </si>
+  <si>
+    <t>Ignacio Bienzobas  Blasco</t>
+  </si>
+  <si>
+    <t>C. Luis Beamont 49</t>
+  </si>
+  <si>
+    <t>ignaciobienzobas@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Pasto forestal, Trigo blando, Veza</t>
+  </si>
+  <si>
+    <t>Eduardo Arrondo  Jordán</t>
+  </si>
+  <si>
+    <t>C. José Luís Vallejo, 10</t>
+  </si>
+  <si>
+    <t>Fernando Logroño  Jordán</t>
+  </si>
+  <si>
+    <t>C. Zumalacárregui, 7</t>
+  </si>
+  <si>
+    <t>fustinava@hotmail.com</t>
+  </si>
+  <si>
+    <t>Francisco Javier Gárate  Lapeña</t>
+  </si>
+  <si>
+    <t>C. Diputacion, 14</t>
+  </si>
+  <si>
+    <t>yugoliva@gmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras, Barbecho verde, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Gregorio Puig  Martón</t>
+  </si>
+  <si>
+    <t>C. Luis Beaumont, 10</t>
+  </si>
+  <si>
+    <t>goitopuig@hotmail.es</t>
+  </si>
+  <si>
+    <t>Ignacio Galindo  Bueno</t>
+  </si>
+  <si>
+    <t>C. Portal, 14</t>
+  </si>
+  <si>
+    <t>ignaciogb88@gmail.com</t>
+  </si>
+  <si>
+    <t>Javier Galindo  Parejo</t>
+  </si>
+  <si>
+    <t>C. Benoz, 18</t>
+  </si>
+  <si>
+    <t>javiergalinparejo@gmail.com</t>
+  </si>
+  <si>
+    <t>Jesús Gil  Ibáñez</t>
+  </si>
+  <si>
+    <t>C. Salitre, 12</t>
+  </si>
+  <si>
+    <t>gilibanezjesus@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Trigo duro</t>
+  </si>
+  <si>
+    <t>Jesús Mª Aznar  Melero</t>
+  </si>
+  <si>
+    <t>Avda. Constitución, 29</t>
+  </si>
+  <si>
+    <t>Monteagudo</t>
+  </si>
+  <si>
+    <t>charliablitas@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>José Ángel Lostado  Fernández</t>
+  </si>
+  <si>
+    <t>C. Mayor, 50</t>
+  </si>
+  <si>
+    <t>Barbecho, Erial, Trigo blando</t>
+  </si>
+  <si>
+    <t>José Ignacio Gayarre  Aguerri</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 48</t>
+  </si>
+  <si>
+    <t>agayarre@outlook.es</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo blando, Triticale</t>
+  </si>
+  <si>
+    <t>José Ignacio Salvatierra  Sola</t>
+  </si>
+  <si>
+    <t>C. San Fco. Javier, 29</t>
+  </si>
+  <si>
+    <t>Josefina Gil  Gil</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador, 1</t>
+  </si>
+  <si>
+    <t>jjmozis@hotmail.com</t>
+  </si>
+  <si>
+    <t>Juan Jesús Floristán  Les</t>
+  </si>
+  <si>
+    <t>C. Eras Bajas, 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">609739864   </t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>La Casa del Aceite S.L.</t>
+  </si>
+  <si>
+    <t>Mario Gómara  Alfaro</t>
+  </si>
+  <si>
+    <t>Ctra. Tudela-Tarazona, km. 10</t>
+  </si>
+  <si>
+    <t>comercial@lacasadelaceite.com</t>
+  </si>
+  <si>
+    <t>www.lacasadelaceite.com</t>
+  </si>
+  <si>
+    <t>Aceite de oliva virgen extra, Aceite de oliva virgen extra con aroma picante, Aceite de oliva virgen extra con aroma trufa</t>
+  </si>
+  <si>
+    <t>Liborio Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>C. Navas de Tolosa, 6</t>
+  </si>
+  <si>
+    <t>liborio.gc@gmail.com</t>
+  </si>
+  <si>
+    <t>Mª del Yugo Aguirre Morales</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 47</t>
+  </si>
+  <si>
+    <t>Luis Salvatierra  Puig</t>
+  </si>
+  <si>
+    <t>C. Luis Valero  Bermejo, 33</t>
+  </si>
+  <si>
+    <t>salvafusti@hotmail.com</t>
+  </si>
+  <si>
+    <t>Mª Antonia Sangüesa  Arrondo</t>
+  </si>
+  <si>
+    <t>marian_sanguesa@hotmail.com</t>
+  </si>
+  <si>
+    <t>Mª Jesús Arrondo  Floristán</t>
+  </si>
+  <si>
+    <t>C. Salitre, 10</t>
+  </si>
+  <si>
+    <t>Mª Pilar Gil  Jiménez</t>
+  </si>
+  <si>
+    <t>Mª Pilar Jordán  Urzaiz</t>
+  </si>
+  <si>
+    <t>C. Alfonso el Batallador, 13</t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Trigo blando</t>
+  </si>
+  <si>
+    <t>Mª Teresa Gil  Puig</t>
+  </si>
+  <si>
+    <t>C. San Antón, 25</t>
+  </si>
+  <si>
+    <t>gilmaite3@gmail.com</t>
+  </si>
+  <si>
+    <t>Trujal Mendia S. Coop.</t>
+  </si>
+  <si>
+    <t>Pedro Luis González  Castillo</t>
+  </si>
+  <si>
+    <t>Ctra. Allo, 8</t>
+  </si>
+  <si>
+    <t>Arroniz</t>
+  </si>
+  <si>
+    <t>info@trujalmendia.com</t>
+  </si>
+  <si>
+    <t>www.trujalmendia.com</t>
+  </si>
+  <si>
+    <t>Urzante S.L.</t>
+  </si>
+  <si>
+    <t>José Luís Marín  Fuentes</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Ciudad Agroalimentaria Calle A</t>
+  </si>
+  <si>
+    <t>urzante@urzante.com</t>
+  </si>
+  <si>
+    <t>www.urzante.com</t>
+  </si>
+  <si>
+    <t>Víctor Litago  Vicario</t>
+  </si>
+  <si>
+    <t>C. Mayor, 28</t>
+  </si>
+  <si>
+    <t>victorlitago@gmx.de</t>
+  </si>
+  <si>
+    <t>Álvaro Rodríguez  Lorente</t>
+  </si>
+  <si>
+    <t>C. Ramon y Cajal, 24</t>
+  </si>
+  <si>
+    <t>Cabanillas</t>
+  </si>
+  <si>
+    <t>alvarito1990.cris@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Trigo duro</t>
+  </si>
+  <si>
+    <t>Ángel Luis Gil Cerezo</t>
+  </si>
+  <si>
+    <t>C. Blas de Ayesa, 10</t>
+  </si>
+  <si>
+    <t>Antonio Marchite  Floristán</t>
+  </si>
+  <si>
+    <t>C. Mayor, 61</t>
+  </si>
+  <si>
+    <t>marchiteantonio@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Trigo blando</t>
+  </si>
+  <si>
+    <t>Biosasun S.A.</t>
+  </si>
+  <si>
+    <t>Eduardo Gainza  Lafuente</t>
+  </si>
+  <si>
+    <t>Ctra. Allo a Arroniz km 1</t>
+  </si>
+  <si>
+    <t>eduardo.gainza@biosasun.eu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">647922945          </t>
+  </si>
+  <si>
+    <t>biosasun.eu</t>
+  </si>
+  <si>
+    <t>Comunidad de Bardenas Reales</t>
+  </si>
+  <si>
+    <t>José Mª Agramonte  Aguirre</t>
+  </si>
+  <si>
+    <t>Cmn. San Marcial, 19, Apartado de correos 303</t>
+  </si>
+  <si>
+    <t>junta@bardenasreales.es</t>
+  </si>
+  <si>
+    <t>Aceitunas, Alfalfa, Barbecho, Barbecho verde, Cebada, Erial, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Daniel Arrondo  Sola</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña, 23</t>
+  </si>
+  <si>
+    <t>darrondo45@gmail.com</t>
+  </si>
+  <si>
+    <t>Eduardo Blasco  Ojuel</t>
+  </si>
+  <si>
+    <t>C. Alfonso XIII</t>
+  </si>
+  <si>
+    <t>eduardoblasco01@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">608056507     </t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Trigo blando</t>
+  </si>
+  <si>
+    <t>Bodegas Jordan S.L</t>
+  </si>
+  <si>
+    <t>Emilio Jordan  MANERO</t>
+  </si>
+  <si>
+    <t>C. Bardenas, 21</t>
+  </si>
+  <si>
+    <t>emilio.jordan@asesoriajordan.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada</t>
+  </si>
+  <si>
+    <t>Felisa Gayarre  De Sola</t>
+  </si>
+  <si>
+    <t>C. Blanca de Navarra, 10</t>
+  </si>
+  <si>
+    <t>Francisco Javier Calvo  Aznar</t>
+  </si>
+  <si>
+    <t>Avda. Barillas, 10</t>
+  </si>
+  <si>
+    <t>agrobombo@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Triticale</t>
+  </si>
+  <si>
+    <t>Jesús Zardoya  Navarro</t>
+  </si>
+  <si>
+    <t>C. La Constitución, 23</t>
+  </si>
+  <si>
+    <t>José Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>C. Mayor, 41- 2ª B</t>
+  </si>
+  <si>
+    <t>Luis Gayarre  Gil</t>
+  </si>
+  <si>
+    <t>C. Arturo Tabera, 12</t>
+  </si>
+  <si>
+    <t>María Engracia Gil  Chavarría</t>
+  </si>
+  <si>
+    <t>María Engracia Pérez  Ibáñez</t>
+  </si>
+  <si>
+    <t>C. San Anton, 20</t>
+  </si>
+  <si>
+    <t>aguerrip@yahoo.com</t>
+  </si>
+  <si>
+    <t>Maria Jesús Bozal  Diago</t>
+  </si>
+  <si>
+    <t>C. Sancho El Fuerte, 15</t>
+  </si>
+  <si>
+    <t>bozal-diago@hotmail.es</t>
+  </si>
+  <si>
+    <t>948840453 948826880</t>
+  </si>
+  <si>
+    <t>María Peña Gayarre Bermejo</t>
+  </si>
+  <si>
+    <t>C. Alfonso XIII, 33</t>
+  </si>
+  <si>
+    <t>Barbecho, Guisante, Trigo blando</t>
+  </si>
+  <si>
+    <t>Mirandensis S.L.</t>
+  </si>
+  <si>
+    <t>Set Daniel Marco  Martija</t>
+  </si>
+  <si>
+    <t>Avda. La Dehesa, 4</t>
+  </si>
+  <si>
+    <t>Miranda de Arga</t>
+  </si>
+  <si>
+    <t>daniel@conservasdmarco.com</t>
+  </si>
+  <si>
+    <t>www.miset.net</t>
+  </si>
+  <si>
+    <t>Mª Jesús Sanz  Moso</t>
+  </si>
+  <si>
+    <t>C. Virgen de la peña, 35</t>
+  </si>
+  <si>
+    <t>Rubén Urriza  Eslava</t>
+  </si>
+  <si>
+    <t>C. Santa Eulalia, 6 bajo</t>
+  </si>
+  <si>
+    <t>Belzunce</t>
+  </si>
+  <si>
+    <t>r_urriza@hotmail.com</t>
+  </si>
+  <si>
+    <t>Bovino carne, Caprino carne, Equino</t>
+  </si>
+  <si>
+    <t>S. Agroebro SL</t>
+  </si>
+  <si>
+    <t>Francisco Urzaiz  Sevilla</t>
+  </si>
+  <si>
+    <t>A-68, Km. 102, Finca los LLanos</t>
+  </si>
+  <si>
+    <t>Fontellas</t>
+  </si>
+  <si>
+    <t>alfonso@artajo.es</t>
+  </si>
+  <si>
+    <t>www.artajo.es</t>
+  </si>
+  <si>
+    <t>Aceite de oliva virgen extra, Almendra cruda con cáscara, Almendra cruda sin cáscara, Almendra tostada sin cáscara, Vinagre de vino tinto</t>
+  </si>
+  <si>
+    <t>Sánchez Laínez S.C.I.</t>
+  </si>
+  <si>
+    <t>Jesús Sánchez  Laínez</t>
+  </si>
+  <si>
+    <t>C. Carlos III El Noble, 10</t>
+  </si>
+  <si>
+    <t>jesussanchezlainez@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Centeno, Pasto arbustivo, Pasto forestal</t>
+  </si>
+  <si>
+    <t>Tudagro S.L.</t>
+  </si>
+  <si>
+    <t>José Antonio Alonso  Saso</t>
+  </si>
+  <si>
+    <t>Paseo de Capuchinas, 3</t>
+  </si>
+  <si>
+    <t>tudagro@usuarios.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Agotzaina S.L.U.</t>
+  </si>
+  <si>
+    <t>Cristina Viader  Netto</t>
+  </si>
+  <si>
+    <t>Ctra. Estella, s/n</t>
+  </si>
+  <si>
+    <t>apain@bekoetxe.com</t>
+  </si>
+  <si>
+    <t>Cáscara de huevo con membrana, Clara de huevo pasteurizada, Huevo entero pasteurizado, Yema de huevo pasteurizada</t>
+  </si>
+  <si>
+    <t>Alberto Labarga  Reinaldos</t>
+  </si>
+  <si>
+    <t>C. Concordia, 29</t>
+  </si>
+  <si>
+    <t>alberto96ablitas@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">692993825     </t>
+  </si>
+  <si>
+    <t>Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Corraliza Valdecruz S.C.</t>
+  </si>
+  <si>
+    <t>Arantzazu Aldanondo  Otamendi</t>
+  </si>
+  <si>
+    <t>Avda.  Zaragoza, 28</t>
+  </si>
+  <si>
+    <t>arantzazu.aldanondo@gmail.com</t>
+  </si>
+  <si>
+    <t>Félix Belio  Huguet</t>
+  </si>
+  <si>
+    <t>C. Cervantes, 5-C</t>
+  </si>
+  <si>
+    <t>Cortes</t>
+  </si>
+  <si>
+    <t>jvicentu@hotmail.com</t>
+  </si>
+  <si>
+    <t>Avena, Barbecho, Pasto arbustivo, Veza</t>
+  </si>
+  <si>
+    <t>Fermín Marchite  Ciriza</t>
+  </si>
+  <si>
+    <t>Pza. Ntra. Sra. De La Asunción, 11</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbolado, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Jaime Castel-Ruiz  Solana</t>
+  </si>
+  <si>
+    <t>Crta. Cabanillas, s/n</t>
+  </si>
+  <si>
+    <t>jaime.castel-ruiz@castel-ruiz.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Bróculi, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Manuel Ignacio Arrondo  Fernández</t>
+  </si>
+  <si>
+    <t>C. Virgen de la Peña,  4</t>
+  </si>
+  <si>
+    <t>a948840435@msn.com</t>
+  </si>
+  <si>
+    <t>María Amatriain  Bea</t>
+  </si>
+  <si>
+    <t>C. La Paz, 2</t>
+  </si>
+  <si>
+    <t>Luis Carlos Fernández Ruiz</t>
+  </si>
+  <si>
+    <t>Avda. Ribaforada, 47</t>
+  </si>
+  <si>
+    <t>Mª Luz Juanmartiñena  Arraiza</t>
+  </si>
+  <si>
+    <t>Finca El Raso</t>
+  </si>
+  <si>
+    <t>luz@lacorralizadedonpablo.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Barbecho verde, Cebada, Espelta, Pasto arbustivo, Pasto forestal</t>
+  </si>
+  <si>
+    <t>Pilar Bueno  Bermejo</t>
+  </si>
+  <si>
+    <t>mgalindob@wanadoo.es</t>
+  </si>
+  <si>
+    <t>Prudencio Marchite  Ciriza</t>
+  </si>
+  <si>
+    <t>Pza. Nuestra señora de la Asunción, 11</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbolado, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Santos Laguardia  Chueca</t>
+  </si>
+  <si>
+    <t>Avda. Ribaforada, 49</t>
+  </si>
+  <si>
+    <t>Barbecho</t>
+  </si>
+  <si>
+    <t>Aritz Uriz  Martín</t>
+  </si>
+  <si>
+    <t>C.San Esteban, 10</t>
+  </si>
+  <si>
+    <t>Muruarte de reta</t>
+  </si>
+  <si>
+    <t>aritzuriz@gmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho, Pasto arbustivo, Trufa</t>
+  </si>
+  <si>
+    <t>Francisco Yoldi  Arbizu</t>
+  </si>
+  <si>
+    <t>Ctra. Puente La Reina, 3</t>
+  </si>
+  <si>
+    <t>Mendigorria</t>
+  </si>
+  <si>
+    <t>yoldiarbizu@hotmail.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Barbecho, Cebada, Espárrago, Frutal multicultivo, Garbanzo, Guisante, Lentejas, Pasto arbolado, Pasto arbustivo, Trigo blando, Uva tinta, Veza</t>
+  </si>
+  <si>
+    <t>Oyarbide Reparaz Ohiana y Resano Igoa Félix Miguel</t>
+  </si>
+  <si>
+    <t>Félix Mikel Resano  Igoa</t>
+  </si>
+  <si>
+    <t>C.Barrenkale, 11</t>
+  </si>
+  <si>
+    <t>felixres@hotmail.es; idoiaxenda@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">689265512    </t>
+  </si>
+  <si>
+    <t>Queso oveja madurado</t>
+  </si>
+  <si>
+    <t>Alfalfa, Avena, Forraje alfalfa, Forraje avena, Forraje avena-veza, Forraje pradera, Habas, Habines, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+  </si>
+  <si>
+    <t>Equino, Ovino leche</t>
+  </si>
+  <si>
+    <t>Daniel Garceche  Cervera</t>
+  </si>
+  <si>
+    <t>Avda. de Navarra, 75</t>
+  </si>
+  <si>
+    <t>viverosgarceche@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">655389687    </t>
+  </si>
+  <si>
+    <t>Hortícola D´Aucy, S.A.U.</t>
+  </si>
+  <si>
+    <t>Jose Manuel Pereira  Álvarez</t>
+  </si>
+  <si>
+    <t>Avda.Los Fueros nº 41</t>
+  </si>
+  <si>
+    <t>jose-manuel.pereira@eureden.com</t>
+  </si>
+  <si>
+    <t>www.horticoladelebro.com</t>
+  </si>
+  <si>
+    <t>Conservas Medrano, S.L.</t>
+  </si>
+  <si>
+    <t>José Luis Medrano  Gil</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Las Labradas, C. Castilla y Leon, 4</t>
+  </si>
+  <si>
+    <t>calidad@impexmedrano.com; joseluis@conservasmedrano.com</t>
+  </si>
+  <si>
+    <t>www.impexmedrano.com</t>
+  </si>
+  <si>
+    <t>Javier Anocibar  Arroqui</t>
+  </si>
+  <si>
+    <t>C/ San Juan, 46</t>
+  </si>
+  <si>
+    <t>Munárriz</t>
+  </si>
+  <si>
+    <t>javianocibara@hotmail.com</t>
+  </si>
+  <si>
+    <t>Avellanas, Barbecho, Castañas, Frutal multicultivo, Hortalizas multicultivo aire libre, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+  </si>
+  <si>
+    <t>Luciana Floristán  Gil</t>
+  </si>
+  <si>
+    <t>C. Peris de Mamblas, 4</t>
+  </si>
+  <si>
+    <t>Gil Jordán Fº Javier y Mª José Solano Bilbao, S.C</t>
+  </si>
+  <si>
+    <t>Francisco Javier Gil  Jordán</t>
+  </si>
+  <si>
+    <t>C. Salitre, 9</t>
+  </si>
+  <si>
+    <t>tudela@ehne.eus; javiergiljordan1965@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">639676748    </t>
+  </si>
+  <si>
+    <t>Barbecho, Barbecho verde, Erial, Pasto arbustivo, Trigo blando</t>
+  </si>
+  <si>
+    <t>Saray Sebas  Riberas</t>
+  </si>
+  <si>
+    <t>C.Alfonso XIII, 43</t>
+  </si>
+  <si>
+    <t>sarayseba7@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Pasto arbustivo, Trigo duro</t>
+  </si>
+  <si>
+    <t>Sola Redrado Carlos y Sola González Andrés</t>
+  </si>
+  <si>
+    <t>Andrés Sola  González</t>
+  </si>
+  <si>
+    <t>C.César 21, 1ºC</t>
+  </si>
+  <si>
+    <t>solaecologico@yahoo.com</t>
+  </si>
+  <si>
+    <t>Aceitunas, Acelga, Apio, Barbecho, Bróculi, Cogollo, Espinaca, Lechuga, Lechuga hoja de roble, Pasto arbustivo, Planta horticola, Tomate</t>
+  </si>
+  <si>
+    <t>(Viveros Abaurre) SAT 662 NA</t>
+  </si>
+  <si>
+    <t>Eugenio Abaurre  Clavería</t>
+  </si>
+  <si>
+    <t>C. Venta de Arlas s/n</t>
+  </si>
+  <si>
+    <t>satabaurre@hotmail.com</t>
+  </si>
+  <si>
+    <t>Hortalizas multicultivo invernadero, Planta horticola</t>
+  </si>
+  <si>
+    <t>Fco. Javier Samanes  Andía</t>
+  </si>
+  <si>
+    <t>C. Sancho Semeniz, 22</t>
+  </si>
+  <si>
+    <t>Industrias Alimentarias Abydos S.L.</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Agustinos, Edif. Los Acebos ofi. 16 Pol. Agustinos C/B</t>
+  </si>
+  <si>
+    <t>abydos@abydos.es</t>
+  </si>
+  <si>
+    <t>Torolis Explotaciones S.L.</t>
+  </si>
+  <si>
+    <t>Pedro Mª Lizarraga  Senar</t>
+  </si>
+  <si>
+    <t>Pol. Ind. Akaborro, nave 3</t>
+  </si>
+  <si>
+    <t>info@torolis.com</t>
+  </si>
+  <si>
+    <t>www.torolis.com</t>
+  </si>
+  <si>
+    <t>Escal, Membrana de huevo, Membrana de huevo high density, Membrana de huevo soluble</t>
+  </si>
+  <si>
+    <t>Fermín Aranguren Garde</t>
+  </si>
+  <si>
+    <t>Plza. San Isidro, 6</t>
+  </si>
+  <si>
+    <t>Salinas de Pamplona</t>
+  </si>
+  <si>
+    <t>fermin_aranguren@hotmail.com</t>
+  </si>
+  <si>
+    <t>Barbecho verde</t>
+  </si>
+  <si>
+    <t>Javier Díaz  Bobadilla</t>
+  </si>
+  <si>
+    <t>Plza. del  Obispo, 5-1º Piso</t>
+  </si>
+  <si>
+    <t>izasciriza@gmail.com; jdbobadilla4@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Cebada, Pasto arbustivo</t>
+  </si>
+  <si>
+    <t>Jesús Ojer  Marco</t>
+  </si>
+  <si>
+    <t>C/ Ibia 34, 1º B</t>
+  </si>
+  <si>
+    <t>Sarriguren</t>
+  </si>
+  <si>
+    <t>jesusojermarco@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">630954915     </t>
+  </si>
+  <si>
+    <t>Aceitunas, Almendras</t>
+  </si>
+  <si>
+    <t>Jesús Sola  Hernández</t>
+  </si>
+  <si>
+    <t>Sta. Teresa de Jornet, 6</t>
+  </si>
+  <si>
+    <t>solasaez@gmail.com</t>
+  </si>
+  <si>
+    <t>Almendras, Barbecho, Cebada, Guisante, Pasto arbustivo, Triticale, Yeros</t>
+  </si>
+  <si>
+    <t>Jon Eizmendi  Mugika</t>
+  </si>
+  <si>
+    <t>C. Goitialde, 8</t>
+  </si>
+  <si>
+    <t>Zilbeti</t>
+  </si>
+  <si>
+    <t>lumaeko@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">688639205     </t>
+  </si>
+  <si>
+    <t>José Luis Esparza  López</t>
+  </si>
+  <si>
+    <t>C. Balsa, 17</t>
   </si>
   <si>
     <t>Allo</t>
   </si>
   <si>
-    <t>conservasallo@hotmail.com</t>
-[...2521 lines deleted...]
-  <si>
     <t>esparzaallo@yahoo.es</t>
   </si>
   <si>
     <t>José Luis Jiménez  Sola</t>
   </si>
   <si>
     <t>C. San Juan, 10</t>
   </si>
   <si>
     <t>tenorsolita@gmail.com</t>
   </si>
   <si>
     <t>Josefina Aguado  Elía</t>
   </si>
   <si>
     <t>C. Juan Pascual Esteban, 22</t>
   </si>
   <si>
     <t>finaaguado@hotmail.com</t>
   </si>
   <si>
     <t>679913214 686-973941 (marido)</t>
   </si>
   <si>
     <t>Pablo Morales  Guardia</t>
@@ -3798,66 +3777,66 @@
   <si>
     <t>javierfernandezbiurrun@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">680376752    </t>
   </si>
   <si>
     <t>Hortícola El Alto S.L.</t>
   </si>
   <si>
     <t>Juan Cruz Cirauqui  Díaz</t>
   </si>
   <si>
     <t>Avda. Navarra, 13</t>
   </si>
   <si>
     <t>Funes</t>
   </si>
   <si>
     <t>horticolaelaltosl@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619196299     </t>
   </si>
   <si>
-    <t>Almendras, Barbecho, Bróculi, Calabaza, Coliflor, Pasto arbustivo, Triticale</t>
+    <t>Almendras, Barbecho, Bróculi, Calabaza, Coliflor, Maíz, Pasto arbustivo, Tomate, Triticale</t>
   </si>
   <si>
     <t>José Javier Berrozpe  Jarauta</t>
   </si>
   <si>
     <t>C. Doctor Marañón, 2</t>
   </si>
   <si>
     <t>jjberrozpe@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619404988    </t>
   </si>
   <si>
-    <t>Aceitunas, Alcachofa, Uva tinta</t>
+    <t>Aceitunas, Alcachofa, Barbecho, Uva tinta</t>
   </si>
   <si>
     <t>José Manuel Artetxe  Eizagirre</t>
   </si>
   <si>
     <t>C. Mikel, 31</t>
   </si>
   <si>
     <t>Aizarnazabal (Guipuzkoa)</t>
   </si>
   <si>
     <t>joxemanuel@uroldeba.eus</t>
   </si>
   <si>
     <t xml:space="preserve">656790752      </t>
   </si>
   <si>
     <t>Leire Iribarren  Murillo</t>
   </si>
   <si>
     <t>C. San Cristobal, 6-8</t>
   </si>
   <si>
     <t>Oskotz</t>
   </si>
@@ -3870,51 +3849,51 @@
   <si>
     <t>C. Ronda, 18</t>
   </si>
   <si>
     <t>Rada</t>
   </si>
   <si>
     <t>miguel_caz89@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">699712112   </t>
   </si>
   <si>
     <t>Carmelo Casado  Pérez</t>
   </si>
   <si>
     <t>C. Pintor Asarta, 3, 7º A</t>
   </si>
   <si>
     <t>ccasape7@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">676905094    </t>
   </si>
   <si>
-    <t>Barbecho, Manzanas, Pasto arbustivo</t>
+    <t>Barbecho, Ciruelas, Manzanas, Pasto arbustivo</t>
   </si>
   <si>
     <t>Elena Cárcar  García</t>
   </si>
   <si>
     <t>C. La Paz, 4</t>
   </si>
   <si>
     <t>Barbecho, Cebada, Forraje pradera, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Fernando Cárcar  García</t>
   </si>
   <si>
     <t>Javier Linacero  Monasterio</t>
   </si>
   <si>
     <t>Pza. San Cosme y San Damián, 5, 1C</t>
   </si>
   <si>
     <t>javierlinacero45@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">627904943    </t>
   </si>
@@ -4098,51 +4077,51 @@
   <si>
     <t>Luis Fernando Gil  Pagola</t>
   </si>
   <si>
     <t>C. Mayor, 18</t>
   </si>
   <si>
     <t>Eulz</t>
   </si>
   <si>
     <t>lufergil@live.com</t>
   </si>
   <si>
     <t>Edorta Lezaun  Etxalar</t>
   </si>
   <si>
     <t>C. Egiarte, s/n</t>
   </si>
   <si>
     <t>Lakar</t>
   </si>
   <si>
     <t>info@lezaun.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Espárrago, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Espárrago, Pasto arbolado, Pasto arbustivo, Pasto forestal, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Eusebio Ezkurra  Eugi</t>
   </si>
   <si>
     <t>Apezenea</t>
   </si>
   <si>
     <t>Orokieta</t>
   </si>
   <si>
     <t>Forraje pradera, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>José Antonio Igal  Etayo</t>
   </si>
   <si>
     <t>C. Del Cura, 22</t>
   </si>
   <si>
     <t>Sesma</t>
   </si>
   <si>
     <t>joseantonioigal@gmail.com</t>
   </si>
@@ -4236,51 +4215,51 @@
   <si>
     <t>C. Las Cruces, 12</t>
   </si>
   <si>
     <t>Bearin</t>
   </si>
   <si>
     <t>arlosar@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">696892359    </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Pasto arbustivo, Pasto forestal</t>
   </si>
   <si>
     <t>María Del Mar Aldaz  de la Quadra-Salcedo</t>
   </si>
   <si>
     <t>C. Principe de Viana, 4</t>
   </si>
   <si>
     <t xml:space="preserve">630016311        </t>
   </si>
   <si>
-    <t>Cebada, Forraje avena-veza, Pasto arbustivo</t>
+    <t>Barbecho, Cebada, Forraje avena-veza, Pasto arbustivo</t>
   </si>
   <si>
     <t>María Encarnación Montoya  Bujanda</t>
   </si>
   <si>
     <t>Cno. San Andres, 35</t>
   </si>
   <si>
     <t>angel.iturri2@gmail.com</t>
   </si>
   <si>
     <t>Miguel Goyeneche  Sola</t>
   </si>
   <si>
     <t>C. San José 9</t>
   </si>
   <si>
     <t>migoysol@gmail.com</t>
   </si>
   <si>
     <t>Mundo Solidario S.L.</t>
   </si>
   <si>
     <t>José Miguel Indurain  Beroiz</t>
   </si>
@@ -4401,51 +4380,51 @@
   <si>
     <t>Ramón Revuelta  Cuadrado</t>
   </si>
   <si>
     <t>C. Portal de Villarreal, 14, 4º Izda A</t>
   </si>
   <si>
     <t>01002</t>
   </si>
   <si>
     <t>Gazteiz (Araba)</t>
   </si>
   <si>
     <t>rrlector7@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">616735133    </t>
   </si>
   <si>
     <t>Raúl Lezaun  Etxalar</t>
   </si>
   <si>
     <t>www.lezaun.com</t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Manzanas, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Girasol, Manzanas, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Roberto Antón  Agirre</t>
   </si>
   <si>
     <t>C. Donantes de sangre, 27</t>
   </si>
   <si>
     <t>ubeta@ubetawines.com</t>
   </si>
   <si>
     <t xml:space="preserve">678421303   </t>
   </si>
   <si>
     <t>www.naturiker.com</t>
   </si>
   <si>
     <t>Vino blanco, Vino rosado, Vino tinto</t>
   </si>
   <si>
     <t>Aceitunas, Albaricoques, Barbecho, Cebada, Erial, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>SAT 738 NA Green Nature</t>
   </si>
@@ -5553,65 +5532,62 @@
   <si>
     <t>Taboada Grupo Alimentario S.L.</t>
   </si>
   <si>
     <t>C.Peñafols s/n</t>
   </si>
   <si>
     <t>so.ustarroz@grupotaboada.com</t>
   </si>
   <si>
     <t>Ratatouille</t>
   </si>
   <si>
     <t>Viuda de Cayo Sainz, S.L.</t>
   </si>
   <si>
     <t>Cayo Martínez  Sainz</t>
   </si>
   <si>
     <t>C. Virgen de Legarda, nº 66</t>
   </si>
   <si>
     <t>conservas@viudadecayo.es</t>
   </si>
   <si>
-    <t>Alcachofa en conserva, Espárrago en conserva, Pimiento del piquillo en conserva, Pimiento del piquillo en tiras, Tomate en conserva, Yemas de espárrago</t>
+    <t>Alcachofa en conserva, Edamame, Espárrago en conserva, Pimiento del piquillo en conserva, Pimiento del piquillo en tiras, Tomate en conserva, Yemas de espárrago</t>
   </si>
   <si>
     <t>Víctor Ábrego  Arlegui</t>
   </si>
   <si>
     <t>C. Montiko, nº 1</t>
   </si>
   <si>
     <t>v.abregoarlegui@gmail.com; info@artotxiki.com</t>
   </si>
   <si>
-    <t>Grano de trigo sarraceno, Hamburguesa vegetal, Harina de quinoa, Harina de trigo sarraceno, Kilikis, Mix de harina, Saltxistorra, Txitxiriburguer</t>
-[...1 lines deleted...]
-  <si>
     <t>Alfalfa, Almendras, Avena, Barbecho, Frutal multicultivo, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Asociación Ekoalde Elkartea</t>
   </si>
   <si>
     <t>Francisco Javier Fernández  Salinas</t>
   </si>
   <si>
     <t>Ctra. Salinas s/n</t>
   </si>
   <si>
     <t>info@ekoalde.org</t>
   </si>
   <si>
     <t xml:space="preserve">722182133 722129153     609886592  </t>
   </si>
   <si>
     <t>722182133 722129153 609886592</t>
   </si>
   <si>
     <t>www.ekoalde.org</t>
   </si>
   <si>
     <t>Kifrut S.L.</t>
@@ -5628,51 +5604,51 @@
   <si>
     <t>kifrut@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">647254263  649989430   </t>
   </si>
   <si>
     <t>647254263 649989430</t>
   </si>
   <si>
     <t>Kiwi, Nueces</t>
   </si>
   <si>
     <t>Gastrohuerta s.l.</t>
   </si>
   <si>
     <t>Álvaro Agorreta  Preciado</t>
   </si>
   <si>
     <t>Pza. Los Fueros 22</t>
   </si>
   <si>
     <t>fruago@gmail.com</t>
   </si>
   <si>
-    <t>Aceitunas, Pasto arbustivo, Peras</t>
+    <t>Aceitunas, Barbecho, Pasto arbustivo, Peras</t>
   </si>
   <si>
     <t>Miel Llaría Titularidad Compartida Explotación Agraria</t>
   </si>
   <si>
     <t>Jesús Llaría  Aparicio</t>
   </si>
   <si>
     <t>C. Alesanco, 4 1º A</t>
   </si>
   <si>
     <t>Najera (rioja</t>
   </si>
   <si>
     <t>jllaria@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">649998577     </t>
   </si>
   <si>
     <t>www.llaria.com</t>
   </si>
   <si>
     <t>José Javier Guillen  Ruíz</t>
   </si>
@@ -5691,62 +5667,50 @@
   <si>
     <t>Alfalfa, Almendras, Avellanas, Barbecho, Centeno, Pasto arbustivo</t>
   </si>
   <si>
     <t>Amaia Iturriria  Barrenetxe</t>
   </si>
   <si>
     <t>Uhalde Etxea, Ariztegi Auzoa</t>
   </si>
   <si>
     <t>Gartzain</t>
   </si>
   <si>
     <t>iturriria11@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">618960973 690188897 </t>
   </si>
   <si>
     <t>618960973 690188897</t>
   </si>
   <si>
     <t>Bovino carne, Equino, Ovino leche</t>
   </si>
   <si>
-    <t>Jesús Ángel Olea  Prat</t>
-[...10 lines deleted...]
-  <si>
     <t>Laura Martín  Díez</t>
   </si>
   <si>
     <t>OTAZURI</t>
   </si>
   <si>
     <t>Casa Otazuri</t>
   </si>
   <si>
     <t>Ezkurra</t>
   </si>
   <si>
     <t>lauraotazuri@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">690869842  </t>
   </si>
   <si>
     <t>Arandano, Pastos</t>
   </si>
   <si>
     <t>Vega Mayor S.L.</t>
   </si>
   <si>
     <t>Gerardo Navarro  Pastor</t>
@@ -5817,51 +5781,51 @@
   <si>
     <t>Aceitunas, Almendras, Barbecho, Barbecho verde, Cebada, Espelta, Pasto arbustivo</t>
   </si>
   <si>
     <t>Lineage Milagro S.L.U.</t>
   </si>
   <si>
     <t>Jose Antonio Escalada  González</t>
   </si>
   <si>
     <t>Ctra. Valtierra-San Adrian s/n</t>
   </si>
   <si>
     <t>jescalada@lineagelogistics.com</t>
   </si>
   <si>
     <t>Eduardo Primo  Iriarte</t>
   </si>
   <si>
     <t>C. Cuesta del Hospital, 8 2ª A</t>
   </si>
   <si>
     <t>irunedu@yahoo.es</t>
   </si>
   <si>
-    <t>Aceitunas, Almendras, Barbecho, Erial, Frutal multicultivo, Nueces, Pasto arbustivo, Trufa</t>
+    <t>Aceitunas, Almendras, Barbecho, Erial, Frutal multicultivo, Lentejas, Nueces, Pasto arbustivo, Trufa</t>
   </si>
   <si>
     <t>Ángeles Chivite  Martínez</t>
   </si>
   <si>
     <t>Barón de la Torre , 53</t>
   </si>
   <si>
     <t>info@sanchezychivite.com</t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho</t>
   </si>
   <si>
     <t>Iosu Espinosa  Moreno</t>
   </si>
   <si>
     <t>C.Monasterio de la Oliva 36</t>
   </si>
   <si>
     <t>tomates@bitnavarra.com</t>
   </si>
   <si>
     <t>Jose Miguel Jordan  Arrondo</t>
   </si>
@@ -5913,92 +5877,74 @@
   <si>
     <t>Avda. Estella, 17</t>
   </si>
   <si>
     <t>endine@conservasvela.com; ignaciovela@yahoo.com</t>
   </si>
   <si>
     <t>www.conservasjvela.com</t>
   </si>
   <si>
     <t>Crema de calabacín, Crema de calabaza, Crema de verduras, Pimiento del piquillo, Tomate frito</t>
   </si>
   <si>
     <t>Xiker Salaberria  Telletxea</t>
   </si>
   <si>
     <t>C. Bidasoa, 4</t>
   </si>
   <si>
     <t>xiker@beraska.com</t>
   </si>
   <si>
     <t xml:space="preserve">659975542  </t>
   </si>
   <si>
-    <t>Aingeru Larrasoaña  Etxaide</t>
-[...13 lines deleted...]
-  <si>
     <t>Patxi Xabier Larrainzar  Ezcurra</t>
   </si>
   <si>
     <t>C. Asuncion 7 (ventas)</t>
   </si>
   <si>
     <t>Arraitz-Orkin</t>
   </si>
   <si>
     <t>kaxkarra@hotmail.com</t>
   </si>
   <si>
     <t>Forraje pradera, Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>Ovino carne</t>
   </si>
   <si>
     <t>Altamente Vinos S.L.</t>
   </si>
   <si>
     <t>C. Fuente Canónigos, 12 1º b</t>
   </si>
   <si>
-    <t>marian@altamentevinos.com</t>
-[...1 lines deleted...]
-  <si>
     <t>www.altamentevinos.com</t>
   </si>
   <si>
     <t>Forrajes Amatriain, S.L.</t>
   </si>
   <si>
     <t>Alberto Amatrian  Lorente</t>
   </si>
   <si>
     <t>C. Empalme, 4</t>
   </si>
   <si>
     <t>amatriainlorente@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">686707190   </t>
   </si>
   <si>
     <t>Paja</t>
   </si>
   <si>
     <t>Basilio Berisa  Díaz</t>
   </si>
   <si>
     <t>C. Filemón Losantos, 16 2º A</t>
@@ -7086,50 +7032,53 @@
   <si>
     <t>Ctra. Pamplona, Km 1</t>
   </si>
   <si>
     <t>vinaijalba@ijalba.com</t>
   </si>
   <si>
     <t>Barbecho, Pasto arbustivo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Hortimelida, S.L.</t>
   </si>
   <si>
     <t>César Pérez  Goñi</t>
   </si>
   <si>
     <t>C. Las Canales, 6</t>
   </si>
   <si>
     <t>jesuscesarperezmelida@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">678571177   </t>
   </si>
   <si>
+    <t>Barbecho, Tomate</t>
+  </si>
+  <si>
     <t>Mª Carmen Reca  Lorea</t>
   </si>
   <si>
     <t>C. San Salvador 27</t>
   </si>
   <si>
     <t>josejoaquinreca@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">6116297562  </t>
   </si>
   <si>
     <t>Avena, Barbecho, Forraje pradera, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Leire Beorlegi  Mendioroz</t>
   </si>
   <si>
     <t>GARIZAR</t>
   </si>
   <si>
     <t>C.San Juan 4</t>
   </si>
   <si>
     <t>beorlegi@hotmail.com</t>
@@ -7413,51 +7362,51 @@
   <si>
     <t>José Luis  Medel  Pérez</t>
   </si>
   <si>
     <t>Pol. Bodega Romana, Parcela 4.1</t>
   </si>
   <si>
     <t>interal@interal.es</t>
   </si>
   <si>
     <t>Caldo de pollo, Caldo de ternera, Caldo de tomate y ternera, Caldo de verduras</t>
   </si>
   <si>
     <t>Borja Sadaba  Pardo</t>
   </si>
   <si>
     <t>C. Ontanilla, 19</t>
   </si>
   <si>
     <t>borja.sp@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">628413630   </t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Almendras, Barbecho, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Leire Castillo  Lopez</t>
   </si>
   <si>
     <t>C/Berriobide 14, 4ºA</t>
   </si>
   <si>
     <t>Ansoain</t>
   </si>
   <si>
     <t>leirecastillolopez@gmail.com</t>
   </si>
   <si>
     <t>Aceitunas, Avellanas, Barbecho, Cerezas, Ciruelas, Higos, Manzanas, Membrillo, Nueces, Peras, Uva mesa</t>
   </si>
   <si>
     <t>Bodegas Camino de Villar, S.L.</t>
   </si>
   <si>
     <t>Carlos Aliaga  Fernández</t>
   </si>
   <si>
     <t>Camino del Villar Na-161,  Km3</t>
   </si>
@@ -8001,51 +7950,51 @@
   <si>
     <t>Cebada, Esparceta, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Ray-grass híbrido, Titarros, Triticale</t>
   </si>
   <si>
     <t>Amaia Meléndez  Pérez</t>
   </si>
   <si>
     <t>C. Trece de Septiembre, 15 bajo</t>
   </si>
   <si>
     <t xml:space="preserve">618020975  </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Erial, Pasto arbolado, Pasto arbustivo, Uva tinta</t>
   </si>
   <si>
     <t>Jose Maria Marzo  Valencia</t>
   </si>
   <si>
     <t>marzovalenciajm@hotmail.es</t>
   </si>
   <si>
     <t xml:space="preserve"> 629430693     </t>
   </si>
   <si>
-    <t>Aceitunas, Barbecho, Manzanas, Pasto arbustivo, Uva tinta</t>
+    <t>Aceitunas, Barbecho, Cerezas, Ciruelas, Manzanas, Nectarinas, Pasto arbustivo, Uva tinta</t>
   </si>
   <si>
     <t>Morán Ibiricu Carlos y Pablo S.C.A</t>
   </si>
   <si>
     <t>Pablo Morán  Ibiricu</t>
   </si>
   <si>
     <t>C. Las Balsas, nº 29</t>
   </si>
   <si>
     <t>Santacara</t>
   </si>
   <si>
     <t>losroyosmoranibiricu@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">626394674   659427168    </t>
   </si>
   <si>
     <t>Agricola Landazuria S.L.</t>
   </si>
   <si>
     <t>C. San Juan, 6</t>
   </si>
@@ -8265,51 +8214,51 @@
   <si>
     <t>atxikelu@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">660537148     </t>
   </si>
   <si>
     <t>Aceitunas, Barbecho, Pasto arbustivo</t>
   </si>
   <si>
     <t>SAT Sola- Matute</t>
   </si>
   <si>
     <t>Jose Javier Sola  Gurpegui</t>
   </si>
   <si>
     <t>C. Estella, 22- 2ª C</t>
   </si>
   <si>
     <t>josejavisola@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">616080139     </t>
   </si>
   <si>
-    <t>Barbecho, Membrillo, Pasto arbolado, Pasto arbustivo, Uva blanca, Uva tinta</t>
+    <t>Barbecho, Calabaza, Membrillo, Pasto arbolado, Pasto arbustivo, Pimiento, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Aceites Arone S.L.</t>
   </si>
   <si>
     <t>David Barberena  Navarro</t>
   </si>
   <si>
     <t>C.G 16</t>
   </si>
   <si>
     <t>Mutilva alta/mutiloagoiti</t>
   </si>
   <si>
     <t>navarroaceites@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619453784 605235676 </t>
   </si>
   <si>
     <t>Eztibeltza S. Mikrokoop</t>
   </si>
   <si>
     <t>Xabier Torres  Letona</t>
   </si>
@@ -8331,51 +8280,51 @@
   <si>
     <t>José María Oses  Arrona</t>
   </si>
   <si>
     <t>C. Aralar, 11</t>
   </si>
   <si>
     <t>pylymarchy@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">610967598  </t>
   </si>
   <si>
     <t>Lakabeko Sociedad Microcooperativa</t>
   </si>
   <si>
     <t>Iosu Ortigosa  Azkarate</t>
   </si>
   <si>
     <t>C. Santa Lucia, 14</t>
   </si>
   <si>
     <t>Lakabe</t>
   </si>
   <si>
-    <t>lakabekoogia@gmail.com</t>
+    <t>lakabekoop@gmail.com</t>
   </si>
   <si>
     <t>SAT Nº 449 Amatriain Lorente</t>
   </si>
   <si>
     <t>Alberto Amatriain  Lorente</t>
   </si>
   <si>
     <t>Pasto arbustivo, Pastos, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Alexander Tome  Santaolalla</t>
   </si>
   <si>
     <t>C. Doctores Castroviejo, 2 7º</t>
   </si>
   <si>
     <t>tome@barondeley.com</t>
   </si>
   <si>
     <t xml:space="preserve"> 660382357  </t>
   </si>
   <si>
     <t>Igor Fonseca  Santaolalla</t>
   </si>
@@ -8856,56 +8805,50 @@
   <si>
     <t>bodega@bodegasemiliovalerio.es</t>
   </si>
   <si>
     <t xml:space="preserve">667753497  </t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Barbecho, Cerezas, Erial, Jara, Lavanda, Pasto arbustivo, Tomillo, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Infocer XXI, S.L.</t>
   </si>
   <si>
     <t>Carmen Martínez  Zabala</t>
   </si>
   <si>
     <t>Ctra. Logroño s/n</t>
   </si>
   <si>
     <t>asesoria@bodegasfaustino.es</t>
   </si>
   <si>
     <t xml:space="preserve">605719523    </t>
   </si>
   <si>
-    <t>José Luis Arrondo  Martínez</t>
-[...4 lines deleted...]
-  <si>
     <t>Alfredo Orduña  Osés</t>
   </si>
   <si>
     <t>Avda. Leizaur 1, 2ºH</t>
   </si>
   <si>
     <t>ordunalfredo@gmail.com</t>
   </si>
   <si>
     <t>Seta de cardo cultivada</t>
   </si>
   <si>
     <t>Antonio Ruiz  Delgado</t>
   </si>
   <si>
     <t>Avda.del Villar, 35</t>
   </si>
   <si>
     <t>antonioruizdelgado@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">619648428  </t>
   </si>
   <si>
     <t>Benito Resa  Rodrigo</t>
@@ -9222,51 +9165,51 @@
   <si>
     <t>Zizur mayor/zizur nagusia</t>
   </si>
   <si>
     <t>asunlerga@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">606848245   </t>
   </si>
   <si>
     <t>Aceitunas, Cerezas, Nueces</t>
   </si>
   <si>
     <t>Solano Logística Frigorífica S.L.</t>
   </si>
   <si>
     <t>Jose Carlos Solano  Calavia</t>
   </si>
   <si>
     <t>Ctra. San Adrian, 12</t>
   </si>
   <si>
     <t>slf@frutas-solano.com</t>
   </si>
   <si>
-    <t>Zanahoria</t>
+    <t>Melocotón, Nectarina, Zanahoria</t>
   </si>
   <si>
     <t>Areta Martínez Adrián Y Cordón Villar Marta</t>
   </si>
   <si>
     <t>Baratzan Blai</t>
   </si>
   <si>
     <t>Adrián Areta  Martínez</t>
   </si>
   <si>
     <t>C. Abajo, 1</t>
   </si>
   <si>
     <t>Artieda</t>
   </si>
   <si>
     <t>baratzanblai@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">647761562  </t>
   </si>
   <si>
     <t>www.baratzanblai.com</t>
   </si>
@@ -9567,51 +9510,51 @@
   <si>
     <t>Iñigo Ayechu  Urtasun</t>
   </si>
   <si>
     <t>C. San Martín, 3</t>
   </si>
   <si>
     <t>Azparren</t>
   </si>
   <si>
     <t>aupazparren@hotmail.com</t>
   </si>
   <si>
     <t>Miguel Echarte  Aristu</t>
   </si>
   <si>
     <t>C. Asunción, 10</t>
   </si>
   <si>
     <t>Murillo de longuida/murelu-longida</t>
   </si>
   <si>
     <t>mik240cv@live.com</t>
   </si>
   <si>
-    <t>Alfalfa, Barbecho, Cebada, Esparceta, Forraje raygrass-veza, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+    <t>Alfalfa, Barbecho, Cebada, Esparceta, Forraje raygrass-trebol, Forraje raygrass-veza, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Mª Rosario Escalada  Pejenaute</t>
   </si>
   <si>
     <t>C. San Juan, 3</t>
   </si>
   <si>
     <t>Pastas El Molinero S.L.</t>
   </si>
   <si>
     <t>Javier Osés  García</t>
   </si>
   <si>
     <t>C. Cantones, 63</t>
   </si>
   <si>
     <t>info@pastasmolinero.es</t>
   </si>
   <si>
     <t>948537276 619461287</t>
   </si>
   <si>
     <t>Cookies con chocolate</t>
   </si>
@@ -9651,51 +9594,51 @@
   <si>
     <t>apaua@hotmail.com; adotesarte@gmail.com</t>
   </si>
   <si>
     <t>948890215 616068297 699608567</t>
   </si>
   <si>
     <t>Avena, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Agirre Uriarte Jone y Ordoño Daubagna Asier S.C.</t>
   </si>
   <si>
     <t>Asier Ordoño  Daubagna</t>
   </si>
   <si>
     <t>Muztilllano 184, Barrio de Amurgin</t>
   </si>
   <si>
     <t>harriherrinekazaritza@gmail.com</t>
   </si>
   <si>
     <t>688696847 688680012</t>
   </si>
   <si>
-    <t>Frutal multicultivo, Hortalizas multicultivo aire libre, Judía, Pasto forestal, Pastos, Patata</t>
+    <t>Frutal multicultivo, Hortalizas multicultivo aire libre, Hortalizas multicultivo invernadero, Judía, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Bodegas Brañavieja S.L.</t>
   </si>
   <si>
     <t>Jesús Carlos Pavia  Pascual</t>
   </si>
   <si>
     <t>C.Mayor 191</t>
   </si>
   <si>
     <t>jesuspavia@principedeviana.com</t>
   </si>
   <si>
     <t>948406806 635923266</t>
   </si>
   <si>
     <t>Bodegas Enclave S.L.</t>
   </si>
   <si>
     <t>Álvaro Izquierdo  Laso de La Vega</t>
   </si>
   <si>
     <t>Rua. Del Seco, 34</t>
   </si>
@@ -9987,50 +9930,53 @@
   <si>
     <t>araev52@gmail.com</t>
   </si>
   <si>
     <t>Aceitunas, Almendras, Avellanas, Frutal multicultivo, Nueces</t>
   </si>
   <si>
     <t>María Llera  Cerezo</t>
   </si>
   <si>
     <t>C. Sancho Abarca, 28</t>
   </si>
   <si>
     <t>Oteiza Gorritxo S.I.</t>
   </si>
   <si>
     <t>Mª Luisa Goricho  Itoiz</t>
   </si>
   <si>
     <t>C. Doctor Gortari, 9, 1A</t>
   </si>
   <si>
     <t>gorritxogereziak@gmail.com</t>
   </si>
   <si>
+    <t>Cerezas, Frutal multicultivo</t>
+  </si>
+  <si>
     <t>Alberto Jiménez  Rico</t>
   </si>
   <si>
     <t>Urb. María Bayo, 6</t>
   </si>
   <si>
     <t>Bodegas Marco Real S.A.</t>
   </si>
   <si>
     <t>Jose María Lopetegui  Larruscain</t>
   </si>
   <si>
     <t>C. Rua Romana, 81</t>
   </si>
   <si>
     <t>marcoreal@grupolanavarra.com</t>
   </si>
   <si>
     <t>Fernanda Andueza  Legasa</t>
   </si>
   <si>
     <t>Bº Auzoberri, Caserio Gardelsoro</t>
   </si>
   <si>
     <t>apittulesaka@gmail.com</t>
@@ -10176,104 +10122,113 @@
   <si>
     <t>Irene Lucea  Roncal</t>
   </si>
   <si>
     <t>C. Sancho el Fuerte, 14</t>
   </si>
   <si>
     <t>irenelucearo@gmail.com</t>
   </si>
   <si>
     <t>Almendras, Trigo blando</t>
   </si>
   <si>
     <t>Iñigo Echavarri  López de Goicoechea</t>
   </si>
   <si>
     <t>Ctra. Tafalla, 29</t>
   </si>
   <si>
     <t>inigoechavarrilopez@gmail.com</t>
   </si>
   <si>
     <t>Teainfusion Navarra S.L.</t>
   </si>
   <si>
+    <t>TEAinFUSION</t>
+  </si>
+  <si>
     <t>Lucas Alonso Alonso</t>
   </si>
   <si>
     <t>info@teainfusion.es</t>
   </si>
   <si>
+    <t>https://teainfusion.es/</t>
+  </si>
+  <si>
     <t>Té verde Sencha</t>
   </si>
   <si>
     <t>Amaia Arrastia Mauleon</t>
   </si>
   <si>
     <t>amaiarrastia@gmail.com</t>
   </si>
   <si>
     <t>José María Martínez de Antoñana Martínez de la Hidalga</t>
   </si>
   <si>
     <t>txemaedurne@gmail.com; hostelkanpezu@gmail.com</t>
   </si>
   <si>
     <t>Productos Naturales de la Vega S.L.U.</t>
   </si>
   <si>
     <t>José Luis Viñal Martín</t>
   </si>
   <si>
     <t>naturvega@naturvega.es</t>
   </si>
   <si>
     <t>Rafael Samper Izco</t>
   </si>
   <si>
     <t>rafasamper@hotmail.com</t>
   </si>
   <si>
     <t>Esparceta</t>
   </si>
   <si>
     <t>Inés Tanco Zuza</t>
   </si>
   <si>
     <t>inestanco@hotmail.com</t>
   </si>
   <si>
     <t>Esparceta, Pastos</t>
   </si>
   <si>
     <t>Iosu Santamaria Pérez</t>
   </si>
   <si>
     <t>santamariaiosu@hotmail.com</t>
   </si>
   <si>
+    <t>Pasto arbustivo</t>
+  </si>
+  <si>
     <t>Pablo Arrondo Bozal</t>
   </si>
   <si>
     <t>pabloarrondobozal1@gmail.com</t>
   </si>
   <si>
     <t>S.C.A Mendivil Granada</t>
   </si>
   <si>
     <t>Ligia Amparo Granada Marín</t>
   </si>
   <si>
     <t>Alfalfa, Barbecho</t>
   </si>
   <si>
     <t>Koldo Vicente Eseverri</t>
   </si>
   <si>
     <t>aztalgazta@gmail.com</t>
   </si>
   <si>
     <t>Caprino leche, Ovino leche</t>
   </si>
   <si>
     <t>Corpus Azcona Autor</t>
@@ -10290,56 +10245,62 @@
   <si>
     <t>SAT Nº4322 Andalorrea</t>
   </si>
   <si>
     <t>Jon  Arretxea Unanua</t>
   </si>
   <si>
     <t>ionarretxea@hotmail.com</t>
   </si>
   <si>
     <t>Bodegas Castillo de Monjardín S.A.</t>
   </si>
   <si>
     <t>Victor Del Villar Tolosa</t>
   </si>
   <si>
     <t>victor@monjardin.es</t>
   </si>
   <si>
     <t>Manuel José De Miguel De los Pinos</t>
   </si>
   <si>
     <t>Campion Gamboa Aitor y Gamboa De Miguel Aritz y Xabier</t>
   </si>
   <si>
+    <t>ALBI</t>
+  </si>
+  <si>
     <t>Aitor Campion Gamboa</t>
   </si>
   <si>
     <t>info@albigaztak.com</t>
   </si>
   <si>
+    <t>www.albigaztak.com</t>
+  </si>
+  <si>
     <t>Josu Iratzoki Agirre</t>
   </si>
   <si>
     <t>josuitxaspi@gmail.com</t>
   </si>
   <si>
     <t>Laura Martinena Espinal</t>
   </si>
   <si>
     <t>Tomás Saldias Mutuberria</t>
   </si>
   <si>
     <t>tomasaldias89@gmail.com; hilariamutuberria@gmail.com</t>
   </si>
   <si>
     <t>Carlos  Leache Arrese</t>
   </si>
   <si>
     <t>leacheauritz@gmail.com</t>
   </si>
   <si>
     <t>Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>Huarte Martiarena Jokin y Uharte Martiarena Miren SC</t>
@@ -10416,99 +10377,117 @@
   <si>
     <t>José Javier Suescun Erro</t>
   </si>
   <si>
     <t>pedidos@salsuescun.com</t>
   </si>
   <si>
     <t>Sal marina</t>
   </si>
   <si>
     <t>Salvia Bio S.L.U</t>
   </si>
   <si>
     <t>Argelis Rafael Frías Sepúlveda</t>
   </si>
   <si>
     <t>salviabio.es@gmail.com</t>
   </si>
   <si>
     <t>Regaliz de palo corte infusión, Regaliz de palo en polvo, Regaliz de palo fresco, Regaliz de palo seco</t>
   </si>
   <si>
     <t>Francisco Javier Vidondo Labairu</t>
   </si>
   <si>
-    <t>info@hipicaairbayun.com</t>
+    <t>info@clubhipicoarbayun.com</t>
   </si>
   <si>
     <t>Cerezas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Iker Sola  Ochotea</t>
   </si>
   <si>
     <t>isolaochotea@gmail.com</t>
   </si>
   <si>
     <t>Bujanda Eraso Daniel y Astiz Ganuza Irene S.C.A</t>
   </si>
   <si>
     <t>Irene Astiz Ganuza</t>
   </si>
   <si>
     <t>ireastiz@gmail.com</t>
   </si>
   <si>
     <t>Pasto arbolado, Pasto arbustivo, Pastos</t>
   </si>
   <si>
     <t>Jesús León Pejenaute</t>
   </si>
   <si>
     <t>Urlusa S. Coop.</t>
   </si>
   <si>
     <t>José Ángel Ezcurra Ibarrola</t>
   </si>
   <si>
     <t>andrea@coopartajona.es</t>
   </si>
   <si>
     <t>Avena, Cebada, Centeno, Espelta, Garbanzo, Guisante, Lenteja, Trigo, Veza</t>
   </si>
   <si>
     <t>Univerlife S.L.U</t>
   </si>
   <si>
     <t>Virginia Romero De la Torre</t>
   </si>
   <si>
     <t>administracion@silversalud.com</t>
   </si>
   <si>
     <t>Alimentos terminados para consumidor final</t>
+  </si>
+  <si>
+    <t>SAT Ega Verde 713 NA</t>
+  </si>
+  <si>
+    <t>Francisco Javier Mendía Alegría</t>
+  </si>
+  <si>
+    <t>xabiermendia@gumendi.es</t>
+  </si>
+  <si>
+    <t>Cerezas, Manzanas, Melocotones, Peras</t>
+  </si>
+  <si>
+    <t>Adrián Abaigar Álvarez de Eulate</t>
+  </si>
+  <si>
+    <t>adrianabaigar@hotmail.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
@@ -10533,32728 +10512,49 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...32677 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>