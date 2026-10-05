--- v0 (2026-08-20)
+++ v1 (2026-10-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="483">
   <si>
     <t>Izena</t>
   </si>
   <si>
     <t>Izen komertziala</t>
   </si>
   <si>
     <t>Kontaktua</t>
   </si>
   <si>
     <t>Helbidea</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Herria</t>
   </si>
   <si>
     <t>Email-a</t>
   </si>
   <si>
     <t>Telefonoa</t>
   </si>
   <si>
@@ -447,51 +447,51 @@
   <si>
     <t>jjelizalde@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">655706073   </t>
   </si>
   <si>
     <t>www.maingenea.com</t>
   </si>
   <si>
     <t>Manzanas, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Manuel Andueza  Aranguren</t>
   </si>
   <si>
     <t>C. Mayor, 35</t>
   </si>
   <si>
     <t>Oronz</t>
   </si>
   <si>
     <t>manolo.andu@gmail.com</t>
   </si>
   <si>
-    <t>Avena, Barbecho, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
+    <t>Avena, Barbecho, Forraje alfalfa, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Patata</t>
   </si>
   <si>
     <t>Miguel Ángel Zabalo  Amezqueta</t>
   </si>
   <si>
     <t>C. San Esteban, Casa Goikoetxea</t>
   </si>
   <si>
     <t>Azpirotz</t>
   </si>
   <si>
     <t>mangelzabalo@gmail.com</t>
   </si>
   <si>
     <t>Caprino carne, Equino, Ovino carne</t>
   </si>
   <si>
     <t>Maite Iraizoz  Irurita</t>
   </si>
   <si>
     <t>Irigoien auzoa, 11, 2</t>
   </si>
   <si>
     <t>mikel.rekalde@hotmail.com</t>
   </si>
@@ -1248,51 +1248,51 @@
   <si>
     <t>Iñigo Ayechu  Urtasun</t>
   </si>
   <si>
     <t>C. San Martín, 3</t>
   </si>
   <si>
     <t>Azparren</t>
   </si>
   <si>
     <t>aupazparren@hotmail.com</t>
   </si>
   <si>
     <t>Miguel Echarte  Aristu</t>
   </si>
   <si>
     <t>C. Asunción, 10</t>
   </si>
   <si>
     <t>Murillo de longuida/murelu-longida</t>
   </si>
   <si>
     <t>mik240cv@live.com</t>
   </si>
   <si>
-    <t>Alfalfa, Barbecho, Cebada, Esparceta, Forraje raygrass-veza, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
+    <t>Alfalfa, Barbecho, Cebada, Esparceta, Forraje raygrass-trebol, Forraje raygrass-veza, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Roberto Urrutia  Atienza</t>
   </si>
   <si>
     <t>C. San Martín, 7</t>
   </si>
   <si>
     <t>Urricelqui</t>
   </si>
   <si>
     <t>kiribil2@gmail.com</t>
   </si>
   <si>
     <t>Adelardo Paternain  Cadena</t>
   </si>
   <si>
     <t>Pza. Sancho VI El Sabio, 7 1ºD</t>
   </si>
   <si>
     <t>adelardopaternain@gmail.com</t>
   </si>
   <si>
     <t>Forraje pradera, Forraje ray-grass inglés, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
@@ -1332,80 +1332,89 @@
   <si>
     <t>Ochotorena Choperena Mirian, Michelena Ochotorena Garai S.C.</t>
   </si>
   <si>
     <t>Mirian Ochotorena  Choperena</t>
   </si>
   <si>
     <t>C. San Anton, 15</t>
   </si>
   <si>
     <t>info@casanabarro.com</t>
   </si>
   <si>
     <t>Lacto-suero de oveja, Leche cruda de oveja, Leche pasteurizada de oveja, Queso de oveja, Queso semicurado de oveja, Requesón de oveja, Yogur de oveja</t>
   </si>
   <si>
     <t>Avena, Esparceta, Forraje esparceta, Forraje pradera, Forraje titarros, Garbanzo, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Titarros</t>
   </si>
   <si>
     <t>Iosu Santamaria Pérez</t>
   </si>
   <si>
     <t>santamariaiosu@hotmail.com</t>
   </si>
   <si>
+    <t>Pasto arbustivo</t>
+  </si>
+  <si>
     <t>Koldo Vicente Eseverri</t>
   </si>
   <si>
     <t>aztalgazta@gmail.com</t>
   </si>
   <si>
     <t>Caprino leche, Ovino leche</t>
   </si>
   <si>
     <t>SAT Nº4322 Andalorrea</t>
   </si>
   <si>
     <t>Jon  Arretxea Unanua</t>
   </si>
   <si>
     <t>ionarretxea@hotmail.com</t>
   </si>
   <si>
     <t>Manuel José De Miguel De los Pinos</t>
   </si>
   <si>
     <t>Campion Gamboa Aitor y Gamboa De Miguel Aritz y Xabier</t>
   </si>
   <si>
+    <t>ALBI</t>
+  </si>
+  <si>
     <t>Aitor Campion Gamboa</t>
   </si>
   <si>
     <t>info@albigaztak.com</t>
   </si>
   <si>
+    <t>www.albigaztak.com</t>
+  </si>
+  <si>
     <t>Josu Iratzoki Agirre</t>
   </si>
   <si>
     <t>josuitxaspi@gmail.com</t>
   </si>
   <si>
     <t>Tomás Saldias Mutuberria</t>
   </si>
   <si>
     <t>tomasaldias89@gmail.com; hilariamutuberria@gmail.com</t>
   </si>
   <si>
     <t>Huarte Martiarena Jokin y Uharte Martiarena Miren SC</t>
   </si>
   <si>
     <t>Miren Uharte Martiarena</t>
   </si>
   <si>
     <t>uhartemsc@gmail.com</t>
   </si>
   <si>
     <t>Martín Villaneva Vergara</t>
   </si>
   <si>
     <t>mvillanueva@intiasa.es</t>
@@ -1428,51 +1437,51 @@
   <si>
     <t>oskarmartineztoni@gmail.com</t>
   </si>
   <si>
     <t>Aitor Lesaga Orradre</t>
   </si>
   <si>
     <t>aitorusetxi@gmail.com</t>
   </si>
   <si>
     <t>Mikel Igoa Jaimerena</t>
   </si>
   <si>
     <t>pattolozige@hotmail.com</t>
   </si>
   <si>
     <t>Ainhoa Jauregui Sarratea</t>
   </si>
   <si>
     <t>asjr85@gmail.com</t>
   </si>
   <si>
     <t>Francisco Javier Vidondo Labairu</t>
   </si>
   <si>
-    <t>info@hipicaairbayun.com</t>
+    <t>info@clubhipicoarbayun.com</t>
   </si>
   <si>
     <t>Cerezas, Nueces, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos</t>
   </si>
   <si>
     <t>Iker Sola  Ochotea</t>
   </si>
   <si>
     <t>isolaochotea@gmail.com</t>
   </si>
   <si>
     <t>Bujanda Eraso Daniel y Astiz Ganuza Irene S.C.A</t>
   </si>
   <si>
     <t>Irene Astiz Ganuza</t>
   </si>
   <si>
     <t>ireastiz@gmail.com</t>
   </si>
   <si>
     <t>Pasto arbolado, Pasto arbustivo, Pastos</t>
   </si>
 </sst>
 </file>
 
@@ -1597,51 +1606,51 @@
 <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hbmugitz@gmail.com" TargetMode="External"/>
 <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iturseno90@gmail.com" TargetMode="External"/>
 <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:endikaizkue@gmail.com" TargetMode="External"/>
 <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gorkazurbano@gmail.com" TargetMode="External"/>
 <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nuriamadotz@yahoo.es" TargetMode="External"/>
 <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aupazparren@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mik240cv@live.com" TargetMode="External"/>
 <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kiribil2@gmail.com" TargetMode="External"/>
 <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelardopaternain@gmail.com" TargetMode="External"/>
 <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lakuondoko@gmail.com" TargetMode="External"/>
 <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@casanabarro.com" TargetMode="External"/>
 <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:santamariaiosu@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aztalgazta@gmail.com" TargetMode="External"/>
 <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ionarretxea@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:manueldemiguelde@gmail.com" TargetMode="External"/>
 <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@albigaztak.com" TargetMode="External"/>
 <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:josuitxaspi@gmail.com" TargetMode="External"/>
 <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uhartemsc@gmail.com" TargetMode="External"/>
 <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvillanueva@intiasa.es" TargetMode="External"/>
 <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iriarteoihan280@gmail.com" TargetMode="External"/>
 <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nerea_abt@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oskarmartineztoni@gmail.com" TargetMode="External"/>
 <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aitorusetxi@gmail.com" TargetMode="External"/>
 <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pattolozige@hotmail.com" TargetMode="External"/>
 <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asjr85@gmail.com" TargetMode="External"/>
-<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@hipicaairbayun.com" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@clubhipicoarbayun.com" TargetMode="External"/>
 <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:isolaochotea@gmail.com" TargetMode="External"/>
 <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ireastiz@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V93"/>
   <cols>
     <col min="1" max="1" width="60" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="42" customWidth="1"/>
     <col min="5" max="5" width="6" customWidth="1"/>
     <col min="6" max="6" width="35" customWidth="1"/>
     <col min="7" max="7" width="53" customWidth="1"/>
     <col min="8" max="8" width="30" customWidth="1"/>
     <col min="9" max="9" width="20" customWidth="1"/>
     <col min="10" max="10" width="28" customWidth="1"/>
     <col min="11" max="11" width="29" customWidth="1"/>
     <col min="12" max="12" width="12" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="11" customWidth="1"/>
     <col min="15" max="15" width="16" customWidth="1"/>
     <col min="16" max="16" width="9" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
@@ -4334,51 +4343,51 @@
         <v>363</v>
       </c>
       <c r="E61">
         <v>31692</v>
       </c>
       <c r="F61" t="s">
         <v>364</v>
       </c>
       <c r="G61" t="s" s="2">
         <v>365</v>
       </c>
       <c r="H61" t="s">
         <v>366</v>
       </c>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="T61" t="s">
         <v>34</v>
       </c>
       <c r="U61"/>
       <c r="V61"/>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>367</v>
       </c>
       <c r="B62"/>
       <c r="C62" t="s">
         <v>368</v>
       </c>
       <c r="D62" t="s">
         <v>369</v>
       </c>
       <c r="E62">
         <v>31454</v>
       </c>
       <c r="F62" t="s">
         <v>370</v>
       </c>
       <c r="G62" t="s" s="2">
@@ -4628,93 +4637,93 @@
         <v>401</v>
       </c>
       <c r="E68">
         <v>31699</v>
       </c>
       <c r="F68" t="s">
         <v>402</v>
       </c>
       <c r="G68" t="s" s="2">
         <v>403</v>
       </c>
       <c r="H68">
         <v>615377932</v>
       </c>
       <c r="I68"/>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68"/>
       <c r="O68"/>
       <c r="P68"/>
       <c r="Q68"/>
       <c r="R68"/>
       <c r="S68" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="T68" t="s">
         <v>345</v>
       </c>
       <c r="U68"/>
       <c r="V68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>404</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
         <v>404</v>
       </c>
       <c r="D69" t="s">
         <v>405</v>
       </c>
       <c r="E69">
         <v>31439</v>
       </c>
       <c r="F69" t="s">
         <v>406</v>
       </c>
       <c r="G69" t="s" s="2">
         <v>407</v>
       </c>
       <c r="H69">
         <v>617414548</v>
       </c>
       <c r="I69"/>
       <c r="J69"/>
       <c r="K69"/>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69"/>
       <c r="O69"/>
       <c r="P69"/>
       <c r="Q69"/>
       <c r="R69"/>
       <c r="S69" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="T69" t="s">
         <v>34</v>
       </c>
       <c r="U69"/>
       <c r="V69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>408</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
         <v>408</v>
       </c>
       <c r="D70" t="s">
         <v>409</v>
       </c>
       <c r="E70">
         <v>31481</v>
       </c>
       <c r="F70" t="s">
         <v>410</v>
       </c>
       <c r="G70" t="s" s="2">
@@ -4957,600 +4966,606 @@
     <row r="76">
       <c r="A76" t="s">
         <v>438</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
         <v>438</v>
       </c>
       <c r="D76"/>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s" s="2">
         <v>439</v>
       </c>
       <c r="H76"/>
       <c r="I76"/>
       <c r="J76"/>
       <c r="K76"/>
       <c r="L76"/>
       <c r="M76"/>
       <c r="N76"/>
       <c r="O76"/>
       <c r="P76"/>
       <c r="Q76"/>
       <c r="R76"/>
-      <c r="S76"/>
+      <c r="S76" t="s">
+        <v>440</v>
+      </c>
       <c r="T76" t="s">
         <v>102</v>
       </c>
       <c r="U76"/>
       <c r="V76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="D77"/>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s" s="2">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="H77"/>
       <c r="I77"/>
       <c r="J77"/>
       <c r="K77"/>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77"/>
       <c r="O77"/>
       <c r="P77"/>
       <c r="Q77"/>
       <c r="R77"/>
       <c r="S77"/>
       <c r="T77" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="U77"/>
       <c r="V77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D78"/>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s" s="2">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H78"/>
       <c r="I78"/>
       <c r="J78"/>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78"/>
       <c r="O78"/>
       <c r="P78"/>
       <c r="Q78"/>
       <c r="R78"/>
       <c r="S78"/>
       <c r="T78" t="s">
         <v>34</v>
       </c>
       <c r="U78"/>
       <c r="V78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="D79"/>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s" s="2">
         <v>293</v>
       </c>
       <c r="H79"/>
       <c r="I79"/>
       <c r="J79"/>
       <c r="K79"/>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79"/>
       <c r="O79"/>
       <c r="P79"/>
       <c r="Q79"/>
       <c r="R79"/>
       <c r="S79" t="s">
         <v>27</v>
       </c>
       <c r="T79" t="s">
         <v>345</v>
       </c>
       <c r="U79"/>
       <c r="V79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>447</v>
-[...1 lines deleted...]
-      <c r="B80"/>
+        <v>448</v>
+      </c>
+      <c r="B80" t="s">
+        <v>449</v>
+      </c>
       <c r="C80" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s" s="2">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H80"/>
       <c r="I80"/>
-      <c r="J80"/>
+      <c r="J80" t="s">
+        <v>452</v>
+      </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80"/>
       <c r="O80"/>
       <c r="P80"/>
       <c r="Q80"/>
       <c r="R80"/>
       <c r="S80"/>
       <c r="T80" t="s">
         <v>264</v>
       </c>
       <c r="U80"/>
       <c r="V80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="D81"/>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s" s="2">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="H81"/>
       <c r="I81"/>
       <c r="J81"/>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81"/>
       <c r="P81"/>
       <c r="Q81"/>
       <c r="R81"/>
       <c r="S81"/>
       <c r="T81" t="s">
         <v>34</v>
       </c>
       <c r="U81"/>
       <c r="V81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="H82"/>
       <c r="I82"/>
       <c r="J82"/>
       <c r="K82"/>
       <c r="L82"/>
       <c r="M82"/>
       <c r="N82"/>
       <c r="O82"/>
       <c r="P82"/>
       <c r="Q82"/>
       <c r="R82"/>
       <c r="S82"/>
       <c r="T82" t="s">
         <v>34</v>
       </c>
       <c r="U82"/>
       <c r="V82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B83"/>
       <c r="C83" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="D83"/>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s" s="2">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="H83"/>
       <c r="I83"/>
       <c r="J83"/>
       <c r="K83"/>
       <c r="L83"/>
       <c r="M83"/>
       <c r="N83"/>
       <c r="O83"/>
       <c r="P83"/>
       <c r="Q83"/>
       <c r="R83"/>
       <c r="S83"/>
       <c r="T83" t="s">
         <v>96</v>
       </c>
       <c r="U83"/>
       <c r="V83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="B84"/>
       <c r="C84" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s" s="2">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="H84"/>
       <c r="I84"/>
       <c r="J84"/>
       <c r="K84"/>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84"/>
       <c r="O84"/>
       <c r="P84"/>
       <c r="Q84"/>
       <c r="R84"/>
       <c r="S84"/>
       <c r="T84" t="s">
         <v>34</v>
       </c>
       <c r="U84"/>
       <c r="V84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B85"/>
       <c r="C85" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="D85"/>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s" s="2">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="H85"/>
       <c r="I85"/>
       <c r="J85"/>
       <c r="K85"/>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85"/>
       <c r="O85"/>
       <c r="P85"/>
       <c r="Q85"/>
       <c r="R85"/>
       <c r="S85"/>
       <c r="T85" t="s">
         <v>50</v>
       </c>
       <c r="U85"/>
       <c r="V85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="B86"/>
       <c r="C86" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s" s="2">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="H86"/>
       <c r="I86"/>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86"/>
       <c r="O86"/>
       <c r="P86"/>
       <c r="Q86"/>
       <c r="R86"/>
       <c r="S86"/>
       <c r="T86" t="s">
         <v>57</v>
       </c>
       <c r="U86"/>
       <c r="V86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="D87"/>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" t="s" s="2">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="H87"/>
       <c r="I87"/>
       <c r="J87"/>
       <c r="K87"/>
       <c r="L87"/>
       <c r="M87"/>
       <c r="N87"/>
       <c r="O87"/>
       <c r="P87"/>
       <c r="Q87"/>
       <c r="R87"/>
       <c r="S87"/>
       <c r="T87" t="s">
         <v>34</v>
       </c>
       <c r="U87"/>
       <c r="V87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B88"/>
       <c r="C88" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="D88"/>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88" t="s" s="2">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="H88"/>
       <c r="I88"/>
       <c r="J88"/>
       <c r="K88"/>
       <c r="L88"/>
       <c r="M88"/>
       <c r="N88"/>
       <c r="O88"/>
       <c r="P88"/>
       <c r="Q88"/>
       <c r="R88"/>
       <c r="S88"/>
       <c r="T88" t="s">
         <v>34</v>
       </c>
       <c r="U88"/>
       <c r="V88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="B89"/>
       <c r="C89" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D89"/>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89" t="s" s="2">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="H89"/>
       <c r="I89"/>
       <c r="J89"/>
       <c r="K89"/>
       <c r="L89"/>
       <c r="M89"/>
       <c r="N89"/>
       <c r="O89"/>
       <c r="P89"/>
       <c r="Q89"/>
       <c r="R89"/>
       <c r="S89"/>
       <c r="T89" t="s">
         <v>34</v>
       </c>
       <c r="U89"/>
       <c r="V89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="B90"/>
       <c r="C90" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="D90"/>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90" t="s" s="2">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="H90"/>
       <c r="I90"/>
       <c r="J90"/>
       <c r="K90"/>
       <c r="L90"/>
       <c r="M90"/>
       <c r="N90"/>
       <c r="O90"/>
       <c r="P90"/>
       <c r="Q90"/>
       <c r="R90"/>
       <c r="S90"/>
       <c r="T90" t="s">
         <v>34</v>
       </c>
       <c r="U90"/>
       <c r="V90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B91"/>
       <c r="C91" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s" s="2">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="H91"/>
       <c r="I91"/>
       <c r="J91"/>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91"/>
       <c r="O91"/>
       <c r="P91"/>
       <c r="Q91"/>
       <c r="R91"/>
       <c r="S91" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="T91" t="s">
         <v>57</v>
       </c>
       <c r="U91"/>
       <c r="V91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B92"/>
       <c r="C92" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="D92"/>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s" s="2">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="H92"/>
       <c r="I92"/>
       <c r="J92"/>
       <c r="K92"/>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92"/>
       <c r="O92"/>
       <c r="P92"/>
       <c r="Q92"/>
       <c r="R92"/>
       <c r="S92"/>
       <c r="T92" t="s">
         <v>34</v>
       </c>
       <c r="U92"/>
       <c r="V92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B93"/>
       <c r="C93" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s" s="2">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="H93"/>
       <c r="I93"/>
       <c r="J93"/>
       <c r="K93"/>
       <c r="L93"/>
       <c r="M93"/>
       <c r="N93"/>
       <c r="O93"/>
       <c r="P93"/>
       <c r="Q93"/>
       <c r="R93"/>
       <c r="S93" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="T93" t="s">
         <v>34</v>
       </c>
       <c r="U93"/>
       <c r="V93"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G3" r:id="rId1" location="" display="mailto:arguedasalfonsosa@gmail.com"/>
     <hyperlink ref="G4" r:id="rId2" location="" display="mailto:irulegihuevosecologicos@gmail.com"/>
     <hyperlink ref="G6" r:id="rId3" location="" display="mailto:aritzgirones@gmail.com"/>
     <hyperlink ref="G7" r:id="rId4" location="" display="mailto:jauregia.esnekiak@gmail.com"/>
     <hyperlink ref="G8" r:id="rId5" location="" display="mailto:naroajulen@hotmail.com"/>
     <hyperlink ref="G9" r:id="rId6" location="" display="mailto:info@apezarena.com"/>
     <hyperlink ref="G10" r:id="rId7" location="" display="mailto:lourdesindaburu@gmail.com"/>
     <hyperlink ref="G11" r:id="rId8" location="" display="mailto:zaldizkoaragia@gmail.com"/>
     <hyperlink ref="G12" r:id="rId9" location="" display="mailto:javiotamendi@gmail.com"/>
     <hyperlink ref="G13" r:id="rId10" location="" display="mailto:larrezabal.eco@gmail.com"/>
     <hyperlink ref="G14" r:id="rId11" location="" display="mailto:txape_iriarte@yahoo.es"/>
     <hyperlink ref="G15" r:id="rId12" location="" display="mailto:nabastrun@gmail.com"/>
     <hyperlink ref="G16" r:id="rId13" location="" display="mailto:feudomalayeto@gmail.com"/>
     <hyperlink ref="G17" r:id="rId14" location="" display="mailto:idoiaxenda@gmail.com"/>
     <hyperlink ref="G18" r:id="rId15" location="" display="mailto:elonsellabajaturbio@gmail.com"/>
     <hyperlink ref="G19" r:id="rId16" location="" display="mailto:nbellostas@intiasa.es"/>
@@ -5598,51 +5613,51 @@
     <hyperlink ref="G64" r:id="rId58" location="" display="mailto:hbmugitz@gmail.com"/>
     <hyperlink ref="G65" r:id="rId59" location="" display="mailto:iturseno90@gmail.com"/>
     <hyperlink ref="G66" r:id="rId60" location="" display="mailto:endikaizkue@gmail.com"/>
     <hyperlink ref="G67" r:id="rId61" location="" display="mailto:gorkazurbano@gmail.com"/>
     <hyperlink ref="G68" r:id="rId62" location="" display="mailto:nuriamadotz@yahoo.es"/>
     <hyperlink ref="G69" r:id="rId63" location="" display="mailto:aupazparren@hotmail.com"/>
     <hyperlink ref="G70" r:id="rId64" location="" display="mailto:mik240cv@live.com"/>
     <hyperlink ref="G71" r:id="rId65" location="" display="mailto:kiribil2@gmail.com"/>
     <hyperlink ref="G72" r:id="rId66" location="" display="mailto:adelardopaternain@gmail.com"/>
     <hyperlink ref="G74" r:id="rId67" location="" display="mailto:lakuondoko@gmail.com"/>
     <hyperlink ref="G75" r:id="rId68" location="" display="mailto:info@casanabarro.com"/>
     <hyperlink ref="G76" r:id="rId69" location="" display="mailto:santamariaiosu@hotmail.com"/>
     <hyperlink ref="G77" r:id="rId70" location="" display="mailto:aztalgazta@gmail.com"/>
     <hyperlink ref="G78" r:id="rId71" location="" display="mailto:ionarretxea@hotmail.com"/>
     <hyperlink ref="G79" r:id="rId72" location="" display="mailto:manueldemiguelde@gmail.com"/>
     <hyperlink ref="G80" r:id="rId73" location="" display="mailto:info@albigaztak.com"/>
     <hyperlink ref="G81" r:id="rId74" location="" display="mailto:josuitxaspi@gmail.com"/>
     <hyperlink ref="G83" r:id="rId75" location="" display="mailto:uhartemsc@gmail.com"/>
     <hyperlink ref="G84" r:id="rId76" location="" display="mailto:mvillanueva@intiasa.es"/>
     <hyperlink ref="G85" r:id="rId77" location="" display="mailto:iriarteoihan280@gmail.com"/>
     <hyperlink ref="G86" r:id="rId78" location="" display="mailto:nerea_abt@hotmail.com"/>
     <hyperlink ref="G87" r:id="rId79" location="" display="mailto:oskarmartineztoni@gmail.com"/>
     <hyperlink ref="G88" r:id="rId80" location="" display="mailto:aitorusetxi@gmail.com"/>
     <hyperlink ref="G89" r:id="rId81" location="" display="mailto:pattolozige@hotmail.com"/>
     <hyperlink ref="G90" r:id="rId82" location="" display="mailto:asjr85@gmail.com"/>
-    <hyperlink ref="G91" r:id="rId83" location="" display="mailto:info@hipicaairbayun.com"/>
+    <hyperlink ref="G91" r:id="rId83" location="" display="mailto:info@clubhipicoarbayun.com"/>
     <hyperlink ref="G92" r:id="rId84" location="" display="mailto:isolaochotea@gmail.com"/>
     <hyperlink ref="G93" r:id="rId85" location="" display="mailto:ireastiz@gmail.com"/>
   </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>