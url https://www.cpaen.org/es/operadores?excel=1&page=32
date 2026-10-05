--- v0 (2026-08-21)
+++ v1 (2026-10-05)
@@ -7,10510 +7,50 @@
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
-</file>
-[...10458 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
       <u/>
       <color rgb="FF0563C1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -10533,32728 +73,49 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...32677 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>