--- v0 (2026-08-20)
+++ v1 (2026-10-05)
@@ -252,51 +252,51 @@
   <si>
     <t>Zumo de uva</t>
   </si>
   <si>
     <t>Vino blanco, Vino espumoso, Vino rosado, Vino tinto crianza, Vino tinto joven, Vino tinto reserva</t>
   </si>
   <si>
     <t>Navarrsotillo S.C.</t>
   </si>
   <si>
     <t>Andrés Serrano  Arriezu</t>
   </si>
   <si>
     <t>C. Valle de Ulzama, 2</t>
   </si>
   <si>
     <t>info@navarrsotillo.com</t>
   </si>
   <si>
     <t>www.navarrsotillo.com</t>
   </si>
   <si>
     <t>Vino tinto Crianza, Vino tinto Reserva</t>
   </si>
   <si>
-    <t>Aceitunas, Almendras, Avena, Barbecho, Erial, Espárrago, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Uva blanca, Uva tinta</t>
+    <t>Aceitunas, Almendras, Avena, Barbecho, Erial, Espárrago, Pasto arbolado, Pasto arbustivo, Pasto forestal, Pastos, Pistacho, Uva blanca, Uva tinta</t>
   </si>
   <si>
     <t>Bodegas Manzanos S.L.U</t>
   </si>
   <si>
     <t>David Fernandez de Manzanos  Roldán</t>
   </si>
   <si>
     <t>Ctra. NA-134 Km. 49</t>
   </si>
   <si>
     <t>Azagra</t>
   </si>
   <si>
     <t>lorenadiez@manzanos.com</t>
   </si>
   <si>
     <t>www.manzanosenterprises.com</t>
   </si>
   <si>
     <t>Vino blanco, Vino rosado, Vino tinto, Vino tinto crianza, Vino tinto reserva</t>
   </si>
   <si>
     <t>Propiedad de Arinzano S.L.</t>
   </si>